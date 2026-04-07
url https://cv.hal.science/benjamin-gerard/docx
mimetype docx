--- v0 (2026-03-14)
+++ v1 (2026-04-07)
@@ -193,364 +193,364 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burial in the western Central Andes through Oligocene to Miocene ignimbrite flare‐ups recorded by low‐temperature thermochronology in the Cañete Canyon, Peru</w:t>
+                <w:t xml:space="preserve">Impact of Inherited Foreland Relief on Retro‐Foreland Basin Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Audin</w:t>
+                <w:t xml:space="preserve">Benjamin Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Gérard</w:t>
+                <w:t xml:space="preserve">Delphine Rouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Gautheron</w:t>
+                <w:t xml:space="preserve">Ritske S Huismans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Schwartz</w:t>
+                <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Benavente</w:t>
+                <w:t xml:space="preserve">Charlotte Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 35 (6), pp.488-497. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (3), pp.e2022JB024967. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ter.12669⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2022JB024967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04129116v1</w:t>
+                <w:t xml:space="preserve">hal-04031554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Inherited Foreland Relief on Retro‐Foreland Basin Architecture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Burial in the western Central Andes through Oligocene to Miocene ignimbrite flare‐ups recorded by low‐temperature thermochronology in the Cañete Canyon, Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Audin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ritske S Huismans</w:t>
+                <w:t xml:space="preserve">Cécile Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Robin</w:t>
+                <w:t xml:space="preserve">Stéphane Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Fillon</w:t>
+                <w:t xml:space="preserve">Carlos Benavente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 128 (3), pp.e2022JB024967. </w:t>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (6), pp.488-497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2022JB024967⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ter.12669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04031554v1</w:t>
+                <w:t xml:space="preserve">hal-04129116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Apatite (U-Th)/He and apatite fission-track thermochronology dataset from the Abancay Deflection (Eastern Cordillera, Southern Peru).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -597,103 +597,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zircon (U-Th)/He Closure Temperature Lower Than Apatite Thermochronometric Systems: Reconciliation of a Paradox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djordje Grujic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (2), pp.145. </w:t>
@@ -725,295 +725,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03478697v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pliocene river capture and incision of the northern Altiplano: Machu Picchu, Peru</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Differential Exhumation of the Eastern Cordillera in the Central Andes: Evidence for South-Verging Backthrusting (Abancay Deflection, Peru)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter van Der Beek</w:t>
+                <w:t xml:space="preserve">Pierre G Valla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Geological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 178 (2), pp.jgs2020-100. </w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (4), pp.e2020TC006314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1144/jgs2020-100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020TC006314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03470137v1</w:t>
+                <w:t xml:space="preserve">hal-03388206v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Exhumation of the Eastern Cordillera in the Central Andes: Evidence for South-Verging Backthrusting (Abancay Deflection, Peru)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pliocene river capture and incision of the northern Altiplano: Machu Picchu, Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Audin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Audin</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre G Valla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthias Bernet</w:t>
+                <w:t xml:space="preserve">Peter van Der Beek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 40 (4), pp.e2020TC006314. </w:t>
+              <w:t xml:space="preserve">Journal of the Geological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 178 (2), pp.jgs2020-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020TC006314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1144/jgs2020-100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03388206v2</w:t>
+                <w:t xml:space="preserve">hal-03470137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1031,77 +1031,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique de l'évolution syn-orogénique d'une chaîne de montagne et de son bassin d'avant pays associé : influence de la géométrie initiale du bassin d'avant pays.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Gérard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Delphine Rouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ritske Huismans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1171,77 +1171,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plio-Quaternary Landscape Evolution of the Northern Altiplano, Peru: Structural and Climatic Controls on Orogenic Plateau Capture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1272,103 +1272,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Inherited Geometries on Syn-orogenic Foreland Basin Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Gérard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Delphine Rouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ritske Huismans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -1480,51 +1480,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5846E7D2"/>
+    <w:nsid w:val="7CB59D2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1711,51 +1711,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-gerard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8143-8343" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129116v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin G&#233;rard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schwartz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Benavente" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12669" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031554v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rouby" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritske S Huismans" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fillon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB024967" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501753v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Robert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107748" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478697v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djordje Grujic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min12020145" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470137v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Der Beek" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2020-100" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388206v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G Valla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006314" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588093v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritske Huismans" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397332v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valla" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697322v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-gerard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8143-8343" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031554v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin G&#233;rard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rouby" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritske S Huismans" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB024967" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129116v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schwartz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Benavente" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12669" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501753v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Robert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107748" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478697v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djordje Grujic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min12020145" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388206v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G Valla" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006314" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470137v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Der Beek" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2020-100" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588093v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritske Huismans" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397332v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valla" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697322v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>