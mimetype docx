--- v0 (2026-03-19)
+++ v1 (2026-04-12)
@@ -253,2855 +253,2855 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (76)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (77)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling a cryptic snail host of major trematodes in Europe: The susceptibility of Galba schirazensis (Lymnaeidae) to Calicophoron daubneyi (Paramphistomatidae) facilitates Fasciola hepatica (Fasciolidae)</w:t>
+                <w:t xml:space="preserve">Evidences that host genetic background more than the environment shapes the microbiota of the snail Bulinus truncatus , an intermediate host of Schistosoma species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio A Vazquez</w:t>
+                <w:t xml:space="preserve">Mathilde J Jaquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Langand</w:t>
+                <w:t xml:space="preserve">Philippe Douchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Petelot</w:t>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verena Elbert</w:t>
+                <w:t xml:space="preserve">Thierry Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier REY</w:t>
+                <w:t xml:space="preserve">Bruno Senghor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 339, pp.110586. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 35 (6), pp.e70318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2025.110586⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.70318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05248160v1</w:t>
+                <w:t xml:space="preserve">hal-04879778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the hemolymphatic miRNome composition of the schistosomiasis vector snail Biomphalaria glabrata</w:t>
+                <w:t xml:space="preserve">Unveiling a cryptic snail host of major trematodes in Europe: The susceptibility of Galba schirazensis (Lymnaeidae) to Calicophoron daubneyi (Paramphistomatidae) facilitates Fasciola hepatica (Fasciolidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Dametto</w:t>
+                <w:t xml:space="preserve">Antonio A Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Gourbal</w:t>
+                <w:t xml:space="preserve">Juliette Langand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+                <w:t xml:space="preserve">Anne Petelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvain Pinaud</w:t>
+                <w:t xml:space="preserve">Verena Elbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Duval</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier REY</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Parasitology &amp; Vector-Borne Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7, 100262 [14 p.]. </w:t>
+              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 339, pp.110586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crpvbd.2025.100262⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2025.110586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05520725v1</w:t>
+                <w:t xml:space="preserve">hal-05248160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structural features and immunological role of biomphalysins in the snail Biomphalaria glabrata</w:t>
+                <w:t xml:space="preserve">Unveiling the hemolymphatic miRNome composition of the schistosomiasis vector snail Biomphalaria glabrata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Poteaux</w:t>
+                <w:t xml:space="preserve">Sarah Dametto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Parpinel</w:t>
+                <w:t xml:space="preserve">Benjamin Gourbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Ripoll</w:t>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Sarrazin</w:t>
+                <w:t xml:space="preserve">Silvain Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Galinier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Duval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (6), pp.e1013225. </w:t>
+              <w:t xml:space="preserve">Current Research in Parasitology &amp; Vector-Borne Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7, 100262 [14 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1013225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crpvbd.2025.100262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05152561v1</w:t>
+                <w:t xml:space="preserve">hal-05520725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breaking Biomphalaria black box by in situ revelation of fluorescent Schistosoma mansoni parasites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">The structural features and immunological role of biomphalysins in the snail Biomphalaria glabrata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Parpinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Ripoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Guillou-Duvoid</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Galinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fsi.2024.109800⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (6), pp.e1013225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1013225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04683439v1</w:t>
+                <w:t xml:space="preserve">hal-05152561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trained immunity: Perspectives for disease control strategy in marine mollusc aquaculture</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Gourbal</w:t>
+                <w:t xml:space="preserve">Breaking Biomphalaria black box by in situ revelation of fluorescent Schistosoma mansoni parasites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Ripoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaro Saco</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Guillou-Duvoid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/raq.12906⟩</w:t>
+              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 153, pp.109800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fsi.2024.109800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04565659v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining a transcriptomic approach and a targeted metabolomics approach for deciphering the molecular bases of compatibility phenotype in the snail Biomphalaria glabrata toward Schistosoma mansoni.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trained immunity: Perspectives for disease control strategy in marine mollusc aquaculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Rognon</w:t>
+                <w:t xml:space="preserve">Caroline Montagnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Vignal</w:t>
+                <w:t xml:space="preserve">Benjamin Morga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Henry</w:t>
+                <w:t xml:space="preserve">Beatriz Novoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gourbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Allienne</w:t>
+                <w:t xml:space="preserve">Amaro Saco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Tropica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 255, pp.107212. </w:t>
+              <w:t xml:space="preserve">Reviews in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (4), pp.1472-1498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2024.107212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/raq.12906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04555554v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and functional specialization of oyster immune cells uncovered by integrative single cell level investigations</w:t>
+                <w:t xml:space="preserve">Combining a transcriptomic approach and a targeted metabolomics approach for deciphering the molecular bases of compatibility phenotype in the snail Biomphalaria glabrata toward Schistosoma mansoni.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien de la Forest Divonne</w:t>
+                <w:t xml:space="preserve">Elodie Simphor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Pouzadoux</w:t>
+                <w:t xml:space="preserve">Anne Rognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Romatif</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Montagnani</w:t>
+                <w:t xml:space="preserve">Emmanuel Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Mitta</w:t>
+                <w:t xml:space="preserve">Sylvain Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Allienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2024.07.19.604245⟩</w:t>
+              <w:t xml:space="preserve">Acta Tropica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 255, pp.107212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2024.107212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04869462v1</w:t>
+                <w:t xml:space="preserve">hal-04555554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescent non transgenic schistosoma to decipher host-parasite phenotype compatibility</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Gourbal</w:t>
+                <w:t xml:space="preserve">Diversity and functional specialization of oyster immune cells uncovered by integrative single cell level investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien de la Forest Divonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Pouzadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Romatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Rognon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caroline Montagnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1293009⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2024.07.19.604245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324556v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schistosoma transmission: scaling-up competence from hosts to ecosystems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The transcriptomic analysis of Planorbarius corneus hemocytes (Gastropoda) naturally infected with Bilharziella polonica (Schistosomatidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I A Orlov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G L Ataev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gourbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A S Tokmakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A V Bobrovskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Parasitology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 140, pp.104607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dci.2022.104607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pt.2023.04.001⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04097261v1</w:t>
+                <w:t xml:space="preserve">hal-04000378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transcriptomic analysis of Planorbarius corneus hemocytes (Gastropoda) naturally infected with Bilharziella polonica (Schistosomatidae)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Fluorescent non transgenic schistosoma to decipher host-parasite phenotype compatibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gourbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronaldo de Carvalho Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1293009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1293009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dci.2022.104607⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04000378v1</w:t>
+                <w:t xml:space="preserve">hal-04324556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covariation between microeukaryotes and bacteria associated with Planorbidae snails</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Huot</w:t>
+                <w:t xml:space="preserve">Schistosoma transmission: scaling-up competence from hosts to ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Douchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gourbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Portet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Gourbal</w:t>
+                <w:t xml:space="preserve">Eric Loker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Toulza</w:t>
+                <w:t xml:space="preserve">Olivier Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11, pp.e16639. </w:t>
+              <w:t xml:space="preserve">Trends in Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7717/peerj.16639⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pt.2023.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04373549v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time series analysis of tegument ultrastructure of in vitro transformed miracidium to mother sporocyst of the human parasite Schistosoma mansoni</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Covariation between microeukaryotes and bacteria associated with Planorbidae snails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Clerissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Huot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gourbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Duval</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Tropica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2023.106840⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.e16639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.16639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03974738v1</w:t>
+                <w:t xml:space="preserve">hal-04373549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single cell RNA sequencing reveals hemocyte heterogeneity in Biomphalaria glabrata: Plasticity over diversity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time series analysis of tegument ultrastructure of in vitro transformed miracidium to mother sporocyst of the human parasite Schistosoma mansoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gourbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Tropica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 240, pp.106840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2023.106840⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.956871⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03772193v1</w:t>
+                <w:t xml:space="preserve">hal-03974738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunological Resistance of Pseudosuccinea columella Snails From Cuba to Fasciola hepatica (Trematoda) Infection: What We Know and Where We Go on Comparative Molecular and Mechanistic Immunobiology, Ecology and Evolution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Single cell RNA sequencing reveals hemocyte heterogeneity in Biomphalaria glabrata: Plasticity over diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Vázquez</w:t>
+                <w:t xml:space="preserve">Remi Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Sánchez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marine Pratlong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 13, pp.794186. </w:t>
+              <w:t xml:space="preserve">, 2022, 13, pp.956871. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.794186⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.956871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03608737v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into biomphalysin gene family diversification in the vector snail Biomphalaria glabrata</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Immunological Resistance of Pseudosuccinea columella Snails From Cuba to Fasciola hepatica (Trematoda) Infection: What We Know and Where We Go on Comparative Molecular and Mechanistic Immunobiology, Ecology and Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Tetreau</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annia Alba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gourbal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 12, pp.635131. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.635131⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 13, pp.794186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.794186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03219003v1</w:t>
+                <w:t xml:space="preserve">hal-03608737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Infection of the Biomphalaria glabrata Vector Snail by Schistosoma mansoni Parasites Drives Snail Microbiota Dysbiosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Duval</w:t>
+                <w:t xml:space="preserve">New insights into biomphalysin gene family diversification in the vector snail Biomphalaria glabrata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tetreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Galinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.635131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.635131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9051084⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03315096v1</w:t>
+                <w:t xml:space="preserve">hal-03219003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemocyte siRNA uptake is increased by 5′ cholesterol-TEG addition in Biomphalaria glabrata , snail vector of schistosome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Experimental Infection of the Biomphalaria glabrata Vector Snail by Schistosoma mansoni Parasites Drives Snail Microbiota Dysbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Lokmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Huot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Galinier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Gourbal</w:t>
+                <w:t xml:space="preserve">David Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.10895⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (5), pp.1084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9051084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03163875v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Assessment of Thioester-Containing Proteins Diversity of the Freshwater Snail Biomphalaria glabrata</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hemocyte siRNA uptake is increased by 5′ cholesterol-TEG addition in Biomphalaria glabrata , snail vector of schistosome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Pichon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Anaïs Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Galinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Faille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gourbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes11010069⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.e10895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.10895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431935v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Booming Omics in Schistosoma</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A New Assessment of Thioester-Containing Proteins Diversity of the Freshwater Snail Biomphalaria glabrata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Laffitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gourbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pt.2020.10.010⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes11010069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03001273v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molluscicidal and parasiticidal activities of Eryngium triquetrum essential oil on Schistosoma mansoni and its intermediate snail host Biomphalaria glabrata, a double impact</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Booming Omics in Schistosoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Le Govic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gourbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-020-04367-w⟩</w:t>
+              <w:t xml:space="preserve">Trends in Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37 (1), pp.6-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pt.2020.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974798v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the molecular mechanisms of mother-to-egg immune protection in the mealworm beetle Tenebrio molitor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Richard Galinier</w:t>
+                <w:t xml:space="preserve">Molluscicidal and parasiticidal activities of Eryngium triquetrum essential oil on Schistosoma mansoni and its intermediate snail host Biomphalaria glabrata, a double impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronaldo de Carvalho Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascaline Audant-Lacour</w:t>
+                <w:t xml:space="preserve">Nadjiya Merad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gourbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Voisin</w:t>
+                <w:t xml:space="preserve">Cédric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 16 (10), pp.e1008935. </w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1008935⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13071-020-04367-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02994654v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schistosomiasis vector snails and their microbiota display a phylosymbiosis pattern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Clerissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gourbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Galinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
@@ -3133,7149 +3133,7283 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02440210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The immunobiological interplay between Pseudosuccinea columella resistant/susceptible snails with Fasciola hepatica: Hemocytes in the spotlight</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jorge Sánchez</w:t>
+                <w:t xml:space="preserve">Deciphering the molecular mechanisms of mother-to-egg immune protection in the mealworm beetle Tenebrio molitor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tetreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana B Perez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Silvain Pinaud</w:t>
+                <w:t xml:space="preserve">Julien Dhinaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Galinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Audant-Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dci.2019.103485⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (10), pp.e1008935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1008935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02279344v1</w:t>
+                <w:t xml:space="preserve">hal-02994654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sustained Immune Response Supports Long-Term Antiviral Immune Priming in the Pacific Oyster, Crassostrea gigas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnès Vergnes</w:t>
+                <w:t xml:space="preserve">The immunobiological interplay between Pseudosuccinea columella resistant/susceptible snails with Fasciola hepatica: Hemocytes in the spotlight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annia Alba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yannick Guéguen</w:t>
+                <w:t xml:space="preserve">Ana B Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mBio.02777-19⟩</w:t>
+              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102, pp.103485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dci.2019.103485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527469v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glabralysins, Potential New β-Pore-Forming Toxin Family Members from the Schistosomiasis Vector Snail Biomphalaria glabrata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tetreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvain Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Galinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Crickmore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (1), pp.65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/genes11010065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02431962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural resistance to Fasciola hepatica (Trematoda) in Pseudosuccinea columella snails: A review from literature and insights from comparative “omic” analyses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antonio Vázquez</w:t>
+                <w:t xml:space="preserve">A Sustained Immune Response Supports Long-Term Antiviral Immune Priming in the Pacific Oyster, Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dci.2019.103463⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (2), pp.e02777-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.02777-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279394v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of distribution, population genetics and ecological requirements of field-occurring resistant and susceptible Pseudosuccinea columella snails to Fasciola hepatica in Cuba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annia Alba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lounnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Pointier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9, pp.14359. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-50894-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03655466v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterisation of immunological memory following homologous or heterologous challenges in the schistosomiasis vector snail, Biomphalaria glabrata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvain Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Allienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucid Belmudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Saint-Beat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 92, pp.238-252. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dci.2018.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01952235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sympatric versus allopatric evolutionary contexts shape differential immune response in Biomphalaria / Schistosoma interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvain Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Galinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn M. Dheilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15 (3), pp.e1007647. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.ppat.1007647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trans-generational Immune Priming in Invertebrates: Current Knowledge and Future Prospects</w:t>
+                <w:t xml:space="preserve">Natural resistance to Fasciola hepatica (Trematoda) in Pseudosuccinea columella snails: A review from literature and insights from comparative “omic” analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Annia Alba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tetreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.01938⟩</w:t>
+              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 101, pp.103463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dci.2019.103463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02273516v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fasciola hepatica-Pseudosuccinea columella interaction: effect of increasing parasite doses, successive exposures and geographical origin on the infection outcome of susceptible and naturally-resistant snails from Cuba</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trans-generational Immune Priming in Invertebrates: Current Knowledge and Future Prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tetreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dhinaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gourbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Moret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.01938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13071-018-3155-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01912747v1</w:t>
+                <w:t xml:space="preserve">hal-02273516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clearance of schistosome parasites by resistant genotypes at a single genomic region in Biomphalaria glabrata snails involves cellular components of the hemolymph</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Portet</w:t>
+                <w:t xml:space="preserve">Fasciola hepatica-Pseudosuccinea columella interaction: effect of increasing parasite doses, successive exposures and geographical origin on the infection outcome of susceptible and naturally-resistant snails from Cuba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annia Alba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Bayne</w:t>
+                <w:t xml:space="preserve">Hilda Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 48 (5), pp.387 - 393. </w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, pp.559. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2017.08.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13071-018-3155-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01808560v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innate immune memory: An evolutionary perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Clearance of schistosome parasites by resistant genotypes at a single genomic region in Biomphalaria glabrata snails involves cellular components of the hemolymph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euan R.O. Allan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gourbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jos W. M. van Der Meer</w:t>
+                <w:t xml:space="preserve">Camila Dores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uwe Conrath</w:t>
+                <w:t xml:space="preserve">Christopher Bayne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunological Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Immunologic Memory, 283 (1), pp.21-40. </w:t>
+              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48 (5), pp.387 - 393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/imr.12647⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2017.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01792968v1</w:t>
+                <w:t xml:space="preserve">hal-01808560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BgTEP: an antiprotease involved in innate immune sensing in Biomphalaria glabrata</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Innate immune memory: An evolutionary perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gourbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvain Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Portela</w:t>
+                <w:t xml:space="preserve">Gerold Beckers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Nowacki</w:t>
+                <w:t xml:space="preserve">Jos W. M. van Der Meer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Conrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/308130⟩</w:t>
+              <w:t xml:space="preserve">Immunological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Immunologic Memory, 283 (1), pp.21-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/imr.12647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838951v1</w:t>
+                <w:t xml:space="preserve">hal-01792968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-lasting antiviral innate immune priming in the Lophotrochozoan Pacific oyster, Crassostrea gigas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agnès Vergnes</w:t>
+                <w:t xml:space="preserve">BgTEP: an antiprotease involved in innate immune sensing in Biomphalaria glabrata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Galinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianna Pauletto</w:t>
+                <w:t xml:space="preserve">Julien Portela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Segarra</w:t>
+                <w:t xml:space="preserve">Fanny Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7, pp.13143. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-13564-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/308130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632346v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated multi-omic analyses in Biomphalaria-Schistosoma dialogue reveal the immunobiological significance of FREP- Sm PoMuc interaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Specific Pathogen Recognition by Multiple Innate Immune Sensors in an Invertebrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tetreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Galinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Celine Cosseau</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gourbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dci.2017.02.025⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2017.01249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01598455v1</w:t>
+                <w:t xml:space="preserve">hal-01729395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First characterization of viruses from freshwater snails of the genus Biomphalaria, the intermediate host of the parasite Schistosoma mansoni</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Duval</w:t>
+                <w:t xml:space="preserve">The compatibility between Biomphalaria glabrata snails and Schistosoma mansoni: an increasingly complex puzzle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gourbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Grunau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Knight</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Bridger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Tropica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2016.12.021⟩</w:t>
+              <w:t xml:space="preserve">Advances in Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 97, pp.111-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.apar.2016.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01435053v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific Pathogen Recognition by Multiple Innate Immune Sensors in an Invertebrate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Gourbal</w:t>
+                <w:t xml:space="preserve">Whole genome analysis of a schistosomiasis-transmitting freshwater snail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.S. Loker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Knight</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2017.01249⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.15451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms15451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729395v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The compatibility between Biomphalaria glabrata snails and Schistosoma mansoni: an increasingly complex puzzle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.M. Bridger</w:t>
+                <w:t xml:space="preserve">Long-lasting antiviral innate immune priming in the Lophotrochozoan Pacific oyster, Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Pauletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Segarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/bs.apar.2016.08.006⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.13143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-13564-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01511043v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole genome analysis of a schistosomiasis-transmitting freshwater snail</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Knight</w:t>
+                <w:t xml:space="preserve">Integrated multi-omic analyses in Biomphalaria-Schistosoma dialogue reveal the immunobiological significance of FREP- Sm PoMuc interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tetreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Galinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Cosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms15451⟩</w:t>
+              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 75, pp.16 - 27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dci.2017.02.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01523953v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multistrain approach to studying the mechanisms underlying compatibility in the interaction between Biomphalaria glabrata and Schistosoma mansoni</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First characterization of viruses from freshwater snails of the genus Biomphalaria, the intermediate host of the parasite Schistosoma mansoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Galinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tetreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Galinier</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Duval</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Tropica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 167, pp.196-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2016.12.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0005398.s005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01511153v1</w:t>
+                <w:t xml:space="preserve">hal-01435053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A shift from cellular to humoral responses contributes to innate immune memory in the vector snail $Biomphalaria\ glabrata$</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A multistrain approach to studying the mechanisms underlying compatibility in the interaction between Biomphalaria glabrata and Schistosoma mansoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Galinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Moné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Aude Olive</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1005361⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (3), pp.e0005398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0005398.s005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778962v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A family of variable immunoglobulin and lectin domain containing molecules in the snail Biomphalaria glabrata</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A shift from cellular to humoral responses contributes to innate immune memory in the vector snail $Biomphalaria\ glabrata$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Portela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Allienne</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Nowacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aude Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dci.2014.10.009⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (1), pp.e1005361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1005361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082870v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who is the puppet master? Replication of a parasitic wasp-associated virus correlates with host behaviour manipulation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advances in gastropod immunity from the study of the interaction between the snail Biomphalaria glabrata and its parasites: A review of research progress over the last decade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Ravallec</w:t>
+                <w:t xml:space="preserve">Christine Coustau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gourbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Galinier</w:t>
+                <w:t xml:space="preserve">David Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josée Doyon</w:t>
+                <w:t xml:space="preserve">T.P. Yoshino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. M. Adema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2014.2773⟩</w:t>
+              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46 (1), pp.5-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fsi.2015.01.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01141139v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in gastropod immunity from the study of the interaction between the snail Biomphalaria glabrata and its parasites: A review of research progress over the last decade</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A family of variable immunoglobulin and lectin domain containing molecules in the snail Biomphalaria glabrata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn M. Dheilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.P. Yoshino</w:t>
+                <w:t xml:space="preserve">Gabriel Mouahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. M. Adema</w:t>
+                <w:t xml:space="preserve">Rémi Emans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Allienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 46 (1), pp.5-16. </w:t>
+              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (1), pp.234-243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fsi.2015.01.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dci.2014.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01162871v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outer membrane vesicles are vehicles for the delivery of Vibrio tasmaniensis virulence factors to oyster immune cells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Who is the puppet master? Replication of a parasitic wasp-associated virus correlates with host behaviour manipulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn M. Dheilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Sophie Vanhove</w:t>
+                <w:t xml:space="preserve">Fanny Maure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marylise Duperthuy</w:t>
+                <w:t xml:space="preserve">Marc Ravallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Galinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume M Charrière</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Goudenège</w:t>
+                <w:t xml:space="preserve">Josée Doyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.12535⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 282 (1803), pp.20142773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2014.2773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-01054322v1</w:t>
+                <w:t xml:space="preserve">hal-01141139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Bacterial Pathogen of Biomphalaria glabrata: A Potential Weapon for Schistosomiasis Control?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Allienne</w:t>
+                <w:t xml:space="preserve">Outer membrane vesicles are vehicles for the delivery of Vibrio tasmaniensis virulence factors to oyster immune cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Sophie Vanhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Duperthuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume M Charrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0003489.s002⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Pathogen ecology and lifestyles, 17 (4), pp.1152-1165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.12535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01162649v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-01054322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No more non-model species: The promise of next generation sequencing for comparative immunology.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christoph Grunau</w:t>
+                <w:t xml:space="preserve">A Novel Bacterial Pathogen of Biomphalaria glabrata: A Potential Weapon for Schistosomiasis Control?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Galinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Mouahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Allienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (2), pp.e0003489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0003489.s002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dci.2014.01.022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03779118v1</w:t>
+                <w:t xml:space="preserve">hal-01162649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-parasite host susceptibility and multi-host parasite infectivity: A new approach of the Biomphalaria glabrata/Schistosoma mansoni compatibility polymorphism.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">No more non-model species: The promise of next generation sequencing for comparative immunology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn M. Dheilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coen Adema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A Raftos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gourbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Grunau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2014.04.025⟩</w:t>
+              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45 (1), pp.56-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dci.2014.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00998747v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parental Transfer of the Antimicrobial Protein LBP/BPI Protects Biomphalaria glabrata Eggs against Oomycete Infections.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-parasite host susceptibility and multi-host parasite infectivity: A new approach of the Biomphalaria glabrata/Schistosoma mansoni compatibility polymorphism.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pieter van West</w:t>
+                <w:t xml:space="preserve">A. Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gourbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Industri</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Mitta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003792⟩</w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26, pp.80-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2014.04.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938929v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00998747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomphalysin, a new β pore-forming toxin involved in Biomphalaria glabrata immune defense against Schistosoma mansoni.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Galinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Portela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Moné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Allienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9 (3), pp.e1003216. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00823685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for Specific Genotype-Dependent Immune Priming in the Lophotrochozoan Biomphalaria glabrata Snail.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Boissier</w:t>
+                <w:t xml:space="preserve">Parental Transfer of the Antimicrobial Protein LBP/BPI Protects Biomphalaria glabrata Eggs against Oomycete Infections.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Lucia Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter van West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Industri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ponchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Innate Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000345909⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (12), pp.e1003792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00790554v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific versus non-specific immune responses in an invertebrate species evidenced by a comparative de novo sequencing study.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Reichhart</w:t>
+                <w:t xml:space="preserve">Evidence for Specific Genotype-Dependent Immune Priming in the Lophotrochozoan Biomphalaria glabrata Snail.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Portela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Galinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0032512⟩</w:t>
+              <w:t xml:space="preserve">Journal of Innate Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (3), pp.261-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000345909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00700368v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00790554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antischistosomal activity of trioxaquines: in vivo efficacy and mechanism of action on Schistosoma mansoni</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Gourbal</w:t>
+                <w:t xml:space="preserve">Specific versus non-specific immune responses in an invertebrate species evidenced by a comparative de novo sequencing study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Deleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Pradines</w:t>
+                <w:t xml:space="preserve">Namasivayam Elangovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Collière</w:t>
+                <w:t xml:space="preserve">Eric Wajnberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Reichhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0001474⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (3), pp.e32512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0032512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00670260v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00700368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery of primary sporocysts in vivo in the Schistosoma mansoni/Biomphalaria glabrata model using a simple fixation method suitable for extraction of genomic DNA and RNA.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Antischistosomal activity of trioxaquines: in vivo efficacy and mechanism of action on Schistosoma mansoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Portela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gourbal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pradines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Collière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exppara.2011.06.003⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (2), pp.e1474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0001474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00612896v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00670260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An example of molecular co-evolution: Reactive oxygen species (ROS) and ROS scavenger levels in Schistosoma mansoni/Biomphalaria glabrata interactions.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+                <w:t xml:space="preserve">Recovery of primary sporocysts in vivo in the Schistosoma mansoni/Biomphalaria glabrata model using a simple fixation method suitable for extraction of genomic DNA and RNA.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Allienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Théron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gourbal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 129 (1), pp.11-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exppara.2011.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2011.01.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halsde-00580768v1</w:t>
+                <w:t xml:space="preserve">halsde-00612896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertebrate host protective immunity drives genetic diversity and antigenic polymorphism in Schistosoma mansoni.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">An example of molecular co-evolution: Reactive oxygen species (ROS) and ROS scavenger levels in Schistosoma mansoni/Biomphalaria glabrata interactions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Moné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Ribou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Cosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Kieffer-Jaquinod</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Théron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2010.02190.x⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41 (7), pp.721-730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2011.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00580773v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00580768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compatibility polymorphism in snail/schistosome interactions: From field to theory to molecular mechanisms.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Vertebrate host protective immunity drives genetic diversity and antigenic polymorphism in Schistosoma mansoni.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Beltran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gourbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kieffer-Jaquinod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dci.2011.09.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (3), pp.554-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2010.02190.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00631055v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00580773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of the cytokine MIF in the snail host immune response to the parasite Schistosoma mansoni.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Compatibility polymorphism in snail/schistosome interactions: From field to theory to molecular mechanisms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. M. Adema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gourbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Werkmeister</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. S. Loker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Theron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1001115⟩</w:t>
+              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37 (1), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dci.2011.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00608628v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00631055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large repertoire of parasite epitopes matched by a large repertoire of host immune receptors in an invertebrate host/parasite model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Involvement of the cytokine MIF in the snail host immune response to the parasite Schistosoma mansoni.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Baeza Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond J. Pierce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gourbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Kieffer-Jaquinod</w:t>
+                <w:t xml:space="preserve">Elisabeth Werkmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0000813⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (9), pp.e1001115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1001115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00515823v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00608628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of amphotericin B on the infection success of Schistosoma mansoni in Biomphalaria glabrata.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">A large repertoire of parasite epitopes matched by a large repertoire of host immune receptors in an invertebrate host/parasite model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Moné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gourbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Du Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Kieffer-Jaquinod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exppara.2009.12.024⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (9), pp.e813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0000813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00495366v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00515823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of Biomphalaria glabrata to foreign invaders</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Gourbal</w:t>
+                <w:t xml:space="preserve">Effect of amphotericin B on the infection success of Schistosoma mansoni in Biomphalaria glabrata.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Moné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Théron</w:t>
+                <w:t xml:space="preserve">Benjamin E F Gourbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 154 (1 suppl), pp.S33. </w:t>
+              <w:t xml:space="preserve">Experimental Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 125 (2), pp.70-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2009.05.110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.exppara.2009.12.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00459182v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00495366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The compatibility polymorphism in invertebrate host/trematode interactions : research of molecular determinants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation of Biomphalaria glabrata to foreign invaders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coustau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bouchut</w:t>
+                <w:t xml:space="preserve">A. Baeza-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gourbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Roger</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Théron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 154 (1 suppl), pp.S33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2009.05.110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/parasite/2008153304⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02668649v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00459182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excretory-secretory products of larval Fasciola hepatica investigated using a two-dimensional proteomic approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The compatibility polymorphism in invertebrate host/trematode interactions : research of molecular determinants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouchut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gourbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Théron</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Grunau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cousteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Biochemical Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molbiopara.2008.05.002⟩</w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15, pp.304-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2008153304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00332385v1</w:t>
+                <w:t xml:space="preserve">hal-02668649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The compatibility polymorphism in invertebrate host/trematodes interactions: research of molecular determinants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Bouchut</w:t>
+                <w:t xml:space="preserve">Excretory-secretory products of larval Fasciola hepatica investigated using a two-dimensional proteomic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gourbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Roger</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Coustau</w:t>
+                <w:t xml:space="preserve">Frédéric Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Théron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular and Biochemical Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 161 (1), pp.63-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molbiopara.2008.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00344425v1</w:t>
+                <w:t xml:space="preserve">halsde-00332385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression analysis of highly polymorphic mucin proteins (Sm PoMuc) from the parasite Schistosoma mansoni</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+                <w:t xml:space="preserve">The compatibility polymorphism in invertebrate host/trematodes interactions: research of molecular determinants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouchut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gourbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Grunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Richard Galinier</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coustau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Biochemical Parasitology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15 (3), pp.304-309</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">halsde-00286479v1</w:t>
+                <w:t xml:space="preserve">halsde-00344425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular determinants of compatibility polymorphism in the Biomphalaria glabrata / Schistosoma mansoni model: New candidates identified by a global comparative proteomics approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Moné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouchut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Biochemical Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 157, pp.205-216. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molbiopara.2007.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00286494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled chaos of polymorphic mucins in a metazoan parasite (Schistosoma mansoni) interacting with its invertebrate host (Biomphalaria glabrata).</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Expression analysis of highly polymorphic mucin proteins (Sm PoMuc) from the parasite Schistosoma mansoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gourbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Grunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Gourbal</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. Pierce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Galinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0000330⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Biochemical Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 157, pp.217-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molbiopara.2007.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00344615v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00286479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of gene expression in human macrophages threated with the anti-Leishmania pentavalent antimonial drug sodium stibogluconate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Imbeault</w:t>
+                <w:t xml:space="preserve">Controlled chaos of polymorphic mucins in a metazoan parasite (Schistosoma mansoni) interacting with its invertebrate host (Biomphalaria glabrata).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Grunau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond J. Pierce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Messier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Hirohisa Hirai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gourbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.01183-07⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (11), pp.e330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0000330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00286375v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00344615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excretory-secretory proteome of larval Schistosoma mansoni and Echinostoma caproni, two parasites of Biomphalaria glabrata.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modulation of gene expression in human macrophages threated with the anti-Leishmania pentavalent antimonial drug sodium stibogluconate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. El Fadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Guillou</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Benjamin E F Gourbal</w:t>
+                <w:t xml:space="preserve">M. Imbeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Messier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gourbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Biochemical Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molbiopara.2007.05.009⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 52 (2), pp.526-533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.01183-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00170690v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00286375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proteomics screen implicates HSP83 and a small kinetoplastid calpain-related protein in drug resistance in Leishmania donovani clinical field isolates by modulating drug-induced programmed cell death.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Excretory-secretory proteome of larval Schistosoma mansoni and Echinostoma caproni, two parasites of Biomphalaria glabrata.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Girard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jolyne Drummelsmith</w:t>
+                <w:t xml:space="preserve">François Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Moné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin E F Gourbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/mcp.M600319-MCP200⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Biochemical Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 155 (1), pp.45-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molbiopara.2007.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00170702v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00170690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compatibility in the Biomphalaria glabrata/Echinostoma caproni model: new candidate genes evidenced by a suppressive subtractive hybridization approach.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A proteomics screen implicates HSP83 and a small kinetoplastid calpain-related protein in drug resistance in Leishmania donovani clinical field isolates by modulating drug-induced programmed cell death.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gourbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shyam Sundar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolyne Drummelsmith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0031182006001673⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6 (1), pp.88-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/mcp.M600319-MCP200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00170741v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00170702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compatibility in the Biomphalaria glabrata/Echinostoma caproni model: potential involvement of adhesion genes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
+                <w:t xml:space="preserve">Compatibility in the Biomphalaria glabrata/Echinostoma caproni model: new candidate genes evidenced by a suppressive subtractive hybridization approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouchut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coustau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gourbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mitta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2005.09.009⟩</w:t>
+              <w:t xml:space="preserve">Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 134 (Pt 4), pp.575-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0031182006001673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00105033v1</w:t>
+                <w:t xml:space="preserve">hal-00170741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histomorphological study of the preputial and clitoral glands in BALB/c mice with experimental Taenia crassiceps infections.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gourbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gabrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 92 (1), pp.189-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00105052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation in aquaglyceroporin AQP1 gene transcript levels in drug-resistant Leishmania</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Compatibility in the Biomphalaria glabrata/Echinostoma caproni model: potential involvement of adhesion genes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouchut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coustau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gourbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Ouellette</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mitta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2005.04782.x⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 36 (2), pp.175-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2005.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00014219v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00105033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modulation in aquaglyceroporin AQP1 gene transcript levels in drug-resistant Leishmania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gourbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barry P. Rosen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Mukhopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ouellette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 57, pp.1690-1699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2005.04782.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00014219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Behavioural dominance and Taenia crassiceps parasitism in BALB/c male mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gourbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gabrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasitology Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 88, pp.912-917. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00436-002-0691-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00192025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId332"/>
+      <w:footerReference w:type="default" r:id="rId337"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10343,51 +10477,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E9582763"/>
+    <w:nsid w:val="73888F46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10574,51 +10708,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-gourbal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2097-2563" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073266434" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ihpe.univ-perp.fr/ihpe-gourbal-benjamin/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248160v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A Vazquez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Langand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petelot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Elbert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2025.110586" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520725v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dametto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Pinaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duval" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpvbd.2025.100262" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152561v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poteaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Parpinel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ripoll" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Sarrazin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Galinier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013225" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683439v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Blanchard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guillou-Duvoid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2024.109800" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565659v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Montagnani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morga" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Novoa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaro Saco" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12906" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555554v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Simphor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rognon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vignal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Henry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allienne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2024.107212" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869462v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de la Forest Divonne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pouzadoux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Romatif" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.07.19.604245" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324556v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo de Carvalho Augusto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1293009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097261v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Douchet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Loker" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2023.04.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000378v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I A Orlov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G L Ataev" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A S Tokmakova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A V Bobrovskaya" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2022.104607" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373549v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerissi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Huot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Portet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.16639" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974738v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2023.106840" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772193v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Pichon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pratlong" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.956871" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608737v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annia Alba" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio V&#225;zquez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge S&#225;nchez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.794186" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219003v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tetreau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.635131" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315096v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lokmer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9051084" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163875v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lassalle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faille" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.10895" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431935v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Laffitte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11010069" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03001273v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Le Govic" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2020.10.010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974798v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjiya Merad" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-020-04367-w" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994654v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dhinaut" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Audant-Lacour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Voisin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008935" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440210v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.03092" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279344v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana B Perez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2019.103485" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527469v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lafont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vergnes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Lorgeril" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gu&#233;guen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02777-19" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431962v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Crickmore" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11010065" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279394v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2019.103463" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655466v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lounnas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pointier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50894-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952235v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucid Belmudes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Saint-Beat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2018.12.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076267v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn M. Dheilly" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007647" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273516v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Moret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.01938" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912747v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-3155-3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808560v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euan R.O. Allan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Dores" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bayne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2017.08.008" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792968v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerold Beckers" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos W. M. van Der Meer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Conrath" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imr.12647" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838951v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Portela" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Nowacki" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/308130" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632346v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petton" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Pauletto" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Segarra" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13564-0" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598455v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cosseau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2017.02.025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435053v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2016.12.021" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729395v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01249" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511043v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grunau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Knight" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bridger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.apar.2016.08.006" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523953v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adema" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hillier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jones" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Loker" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15451" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511153v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mon&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005398.s005" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778962v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Olive" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005361" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01082870v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mouahid" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emans" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2014.10.009" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141139v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Maure" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Doyon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.2773" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162871v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coustau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.P. Yoshino" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Adema" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2015.01.036" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01054322v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sophie Vanhove" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Duperthuy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M Charri&#232;re" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Le Roux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12535" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01162649v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003489.s002" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779118v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coen Adema" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Raftos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2014.01.022" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00998747v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Theron" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mitta" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2014.04.025" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938929v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lucia Baron" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van West" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Industri" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ponchet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dubreuil" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003792" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00823685v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003216" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00790554v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000345909" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00700368v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Deleury" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namasivayam Elangovan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wajnberg" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Reichhart" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032512" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00670260v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pradines" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colli&#232;re" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0001474" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00612896v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Th&#233;ron" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2011.06.003" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00580768v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Ribou" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2011.01.007" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00580773v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beltran" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kieffer-Jaquinod" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2010.02190.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00631055v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. S. Loker" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2011.09.002" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00608628v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Baeza Garcia" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond J. Pierce" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Werkmeister" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Colinet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1001115" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00515823v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Du Pasquier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kieffer-Jaquinod" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0000813" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00495366v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin E F Gourbal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2009.12.024" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00459182v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coustau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baeza-Garcia" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Th&#233;ron" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.05.110" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0239Z2NH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668649v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchut" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Roger" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cousteau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2008153304" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00332385v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guillou" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sibille" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2008.05.002" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0H0KPN1S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00344425v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roger" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00286479v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Pierce" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2007.11.015" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPM4F9V2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00286494v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mon&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2007.11.003" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZSC2HZ0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00344615v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirohisa Hirai" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0000330" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00286375v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Fadili" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Imbeault" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Messier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01183-07" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170690v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillou" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2007.05.009" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZXH596P-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170702v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vergnes" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Girard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Sundar" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolyne Drummelsmith" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M600319-MCP200" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170741v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182006001673" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-2ZT2XD5K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105033v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2005.09.009" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Q4WP36F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105052v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gabrion" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014219v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marquis" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry P. Rosen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Mukhopadhyay" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ouellette" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2005.04782.x" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192025v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacroix" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-002-0691-7" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K1LTPTRM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-gourbal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2097-2563" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073266434" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ihpe.univ-perp.fr/ihpe-gourbal-benjamin/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879778v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde J Jaquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Douchet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefevre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Senghor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70318" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248160v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A Vazquez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Langand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petelot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Elbert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2025.110586" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520725v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dametto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Pinaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duval" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpvbd.2025.100262" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152561v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poteaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Parpinel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ripoll" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Sarrazin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Galinier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013225" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683439v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Blanchard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guillou-Duvoid" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2024.109800" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565659v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Montagnani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morga" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Novoa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaro Saco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12906" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555554v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Simphor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rognon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vignal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Henry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allienne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2024.107212" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869462v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de la Forest Divonne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pouzadoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Romatif" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.07.19.604245" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000378v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I A Orlov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G L Ataev" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A S Tokmakova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A V Bobrovskaya" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2022.104607" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324556v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo de Carvalho Augusto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1293009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097261v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Loker" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2023.04.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373549v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerissi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Huot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Portet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.16639" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974738v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2023.106840" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772193v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Pichon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pratlong" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.956871" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608737v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annia Alba" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio V&#225;zquez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge S&#225;nchez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.794186" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219003v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tetreau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.635131" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315096v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lokmer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9051084" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163875v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lassalle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faille" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.10895" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431935v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Laffitte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11010069" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03001273v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Le Govic" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2020.10.010" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974798v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjiya Merad" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-020-04367-w" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440210v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.03092" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994654v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dhinaut" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Audant-Lacour" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Voisin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008935" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279344v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana B Perez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2019.103485" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431962v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Crickmore" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11010065" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527469v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lafont" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vergnes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Lorgeril" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gu&#233;guen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02777-19" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655466v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lounnas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pointier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50894-7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952235v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucid Belmudes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Saint-Beat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2018.12.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076267v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn M. Dheilly" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007647" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279394v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2019.103463" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273516v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Moret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.01938" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912747v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-3155-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808560v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euan R.O. Allan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Dores" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bayne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2017.08.008" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792968v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerold Beckers" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos W. M. van Der Meer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Conrath" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imr.12647" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838951v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Portela" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Nowacki" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/308130" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729395v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01249" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511043v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grunau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Knight" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bridger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.apar.2016.08.006" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523953v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adema" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hillier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jones" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Loker" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15451" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632346v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petton" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Pauletto" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Segarra" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13564-0" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598455v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cosseau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2017.02.025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435053v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2016.12.021" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511153v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roger" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mon&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005398.s005" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778962v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Olive" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005361" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162871v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coustau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.P. Yoshino" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Adema" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2015.01.036" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01082870v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mouahid" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emans" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2014.10.009" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141139v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Maure" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Doyon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.2773" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01054322v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sophie Vanhove" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Duperthuy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M Charri&#232;re" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Le Roux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12535" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01162649v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003489.s002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779118v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coen Adema" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Raftos" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2014.01.022" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00998747v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Theron" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mitta" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2014.04.025" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00823685v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003216" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938929v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lucia Baron" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van West" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Industri" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ponchet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dubreuil" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003792" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00790554v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000345909" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00700368v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Deleury" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namasivayam Elangovan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wajnberg" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Reichhart" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032512" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00670260v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pradines" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colli&#232;re" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0001474" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00612896v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Th&#233;ron" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2011.06.003" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00580768v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Ribou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2011.01.007" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00580773v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beltran" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kieffer-Jaquinod" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2010.02190.x" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00631055v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. S. Loker" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2011.09.002" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00608628v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Baeza Garcia" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond J. Pierce" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Werkmeister" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Colinet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1001115" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00515823v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Du Pasquier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kieffer-Jaquinod" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0000813" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00495366v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin E F Gourbal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2009.12.024" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00459182v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coustau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baeza-Garcia" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Th&#233;ron" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.05.110" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0239Z2NH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668649v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchut" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Roger" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cousteau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2008153304" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00332385v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guillou" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sibille" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2008.05.002" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0H0KPN1S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00344425v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roger" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00286494v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mon&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2007.11.003" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZSC2HZ0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00286479v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Pierce" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2007.11.015" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPM4F9V2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00344615v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirohisa Hirai" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0000330" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00286375v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Fadili" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Imbeault" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Messier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roy" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01183-07" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170690v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillou" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2007.05.009" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZXH596P-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170702v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vergnes" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Girard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Sundar" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolyne Drummelsmith" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M600319-MCP200" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170741v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182006001673" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-2ZT2XD5K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105052v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gabrion" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105033v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2005.09.009" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Q4WP36F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014219v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marquis" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry P. Rosen" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Mukhopadhyay" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ouellette" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2005.04782.x" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192025v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacroix" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-002-0691-7" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K1LTPTRM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>