--- v1 (2026-04-12)
+++ v2 (2026-05-05)
@@ -1355,412 +1355,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04869462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transcriptomic analysis of Planorbarius corneus hemocytes (Gastropoda) naturally infected with Bilharziella polonica (Schistosomatidae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluorescent non transgenic schistosoma to decipher host-parasite phenotype compatibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gourbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I A Orlov</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ronaldo de Carvalho Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dci.2022.104607⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1293009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1293009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04000378v1</w:t>
+                <w:t xml:space="preserve">hal-04324556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescent non transgenic schistosoma to decipher host-parasite phenotype compatibility</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Poteaux</w:t>
+                <w:t xml:space="preserve">Schistosoma transmission: scaling-up competence from hosts to ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Douchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gourbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ronaldo de Carvalho Augusto</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Loker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1293009⟩</w:t>
+              <w:t xml:space="preserve">Trends in Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pt.2023.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04324556v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schistosoma transmission: scaling-up competence from hosts to ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Douchet</w:t>
+                <w:t xml:space="preserve">The transcriptomic analysis of Planorbarius corneus hemocytes (Gastropoda) naturally infected with Bilharziella polonica (Schistosomatidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I A Orlov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G L Ataev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gourbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Loker</w:t>
+                <w:t xml:space="preserve">A S Tokmakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rey</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A V Bobrovskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 140, pp.104607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pt.2023.04.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dci.2022.104607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04097261v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covariation between microeukaryotes and bacteria associated with Planorbidae snails</w:t>
               </w:r>
@@ -2225,295 +2225,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03608737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into biomphalysin gene family diversification in the vector snail Biomphalaria glabrata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silvain Pinaud</w:t>
+                <w:t xml:space="preserve">Experimental Infection of the Biomphalaria glabrata Vector Snail by Schistosoma mansoni Parasites Drives Snail Microbiota Dysbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Tetreau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+                <w:t xml:space="preserve">Ana Lokmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Huot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.635131. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (5), pp.1084. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.635131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9051084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03219003v1</w:t>
+                <w:t xml:space="preserve">hal-03315096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Infection of the Biomphalaria glabrata Vector Snail by Schistosoma mansoni Parasites Drives Snail Microbiota Dysbiosis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eve Toulza</w:t>
+                <w:t xml:space="preserve">New insights into biomphalysin gene family diversification in the vector snail Biomphalaria glabrata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Lokmer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Duval</w:t>
+                <w:t xml:space="preserve">Guillaume Tetreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Galinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (5), pp.1084. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.635131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9051084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.635131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03315096v1</w:t>
+                <w:t xml:space="preserve">hal-03219003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemocyte siRNA uptake is increased by 5′ cholesterol-TEG addition in Biomphalaria glabrata , snail vector of schistosome</w:t>
               </w:r>
@@ -2627,295 +2627,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03163875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Assessment of Thioester-Containing Proteins Diversity of the Freshwater Snail Biomphalaria glabrata</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Booming Omics in Schistosoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Laffitte</w:t>
+                <w:t xml:space="preserve">Yohann Le Govic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gourbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes11010069⟩</w:t>
+              <w:t xml:space="preserve">Trends in Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37 (1), pp.6-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pt.2020.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02431935v1</w:t>
+                <w:t xml:space="preserve">hal-03001273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Booming Omics in Schistosoma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yohann Le Govic</w:t>
+                <w:t xml:space="preserve">A New Assessment of Thioester-Containing Proteins Diversity of the Freshwater Snail Biomphalaria glabrata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Laffitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gourbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 37 (1), pp.6-8. </w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pt.2020.10.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/genes11010069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03001273v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molluscicidal and parasiticidal activities of Eryngium triquetrum essential oil on Schistosoma mansoni and its intermediate snail host Biomphalaria glabrata, a double impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronaldo de Carvalho Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjiya Merad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3139,51 +3139,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the molecular mechanisms of mother-to-egg immune protection in the mealworm beetle Tenebrio molitor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tetreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dhinaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3420,51 +3420,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glabralysins, Potential New β-Pore-Forming Toxin Family Members from the Schistosomiasis Vector Snail Biomphalaria glabrata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tetreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvain Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3669,472 +3669,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02527469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of distribution, population genetics and ecological requirements of field-occurring resistant and susceptible Pseudosuccinea columella snails to Fasciola hepatica in Cuba</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jorge Sánchez</w:t>
+                <w:t xml:space="preserve">Molecular characterisation of immunological memory following homologous or heterologous challenges in the schistosomiasis vector snail, Biomphalaria glabrata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Allienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Lounnas</w:t>
+                <w:t xml:space="preserve">Lucid Belmudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Pointier</w:t>
+                <w:t xml:space="preserve">Cécile Saint-Beat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9, pp.14359. </w:t>
+              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 92, pp.238-252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-50894-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dci.2018.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03655466v2</w:t>
+                <w:t xml:space="preserve">hal-01952235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterisation of immunological memory following homologous or heterologous challenges in the schistosomiasis vector snail, Biomphalaria glabrata</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sympatric versus allopatric evolutionary contexts shape differential immune response in Biomphalaria / Schistosoma interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvain Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Allienne</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Galinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucid Belmudes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Saint-Beat</w:t>
+                <w:t xml:space="preserve">Nolwenn M. Dheilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dci.2018.12.001⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (3), pp.e1007647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1007647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01952235v1</w:t>
+                <w:t xml:space="preserve">hal-02076267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sympatric versus allopatric evolutionary contexts shape differential immune response in Biomphalaria / Schistosoma interaction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Richard Galinier</w:t>
+                <w:t xml:space="preserve">Patterns of distribution, population genetics and ecological requirements of field-occurring resistant and susceptible Pseudosuccinea columella snails to Fasciola hepatica in Cuba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annia Alba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lounnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwenn M. Dheilly</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Pointier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (3), pp.e1007647. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.14359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1007647⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-50894-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02076267v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655466v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural resistance to Fasciola hepatica (Trematoda) in Pseudosuccinea columella snails: A review from literature and insights from comparative “omic” analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annia Alba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tetreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4211,51 +4211,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trans-generational Immune Priming in Invertebrates: Current Knowledge and Future Prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tetreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dhinaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4858,965 +4858,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01838951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific Pathogen Recognition by Multiple Innate Immune Sensors in an Invertebrate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Gourbal</w:t>
+                <w:t xml:space="preserve">Long-lasting antiviral innate immune priming in the Lophotrochozoan Pacific oyster, Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Pauletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Segarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2017.01249⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.13143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-13564-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01729395v1</w:t>
+                <w:t xml:space="preserve">hal-01632346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The compatibility between Biomphalaria glabrata snails and Schistosoma mansoni: an increasingly complex puzzle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.M. Bridger</w:t>
+                <w:t xml:space="preserve">Integrated multi-omic analyses in Biomphalaria-Schistosoma dialogue reveal the immunobiological significance of FREP- Sm PoMuc interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tetreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Galinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Cosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/bs.apar.2016.08.006⟩</w:t>
+              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 75, pp.16 - 27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dci.2017.02.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01511043v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole genome analysis of a schistosomiasis-transmitting freshwater snail</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Knight</w:t>
+                <w:t xml:space="preserve">First characterization of viruses from freshwater snails of the genus Biomphalaria, the intermediate host of the parasite Schistosoma mansoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Galinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tetreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms15451⟩</w:t>
+              <w:t xml:space="preserve">Acta Tropica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 167, pp.196-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2016.12.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01523953v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-lasting antiviral innate immune priming in the Lophotrochozoan Pacific oyster, Crassostrea gigas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amélie Segarra</w:t>
+                <w:t xml:space="preserve">A multistrain approach to studying the mechanisms underlying compatibility in the interaction between Biomphalaria glabrata and Schistosoma mansoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Galinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Moné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-13564-0⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (3), pp.e0005398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0005398.s005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632346v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated multi-omic analyses in Biomphalaria-Schistosoma dialogue reveal the immunobiological significance of FREP- Sm PoMuc interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Specific Pathogen Recognition by Multiple Innate Immune Sensors in an Invertebrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tetreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Galinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Celine Cosseau</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gourbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dci.2017.02.025⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2017.01249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598455v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First characterization of viruses from freshwater snails of the genus Biomphalaria, the intermediate host of the parasite Schistosoma mansoni</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Duval</w:t>
+                <w:t xml:space="preserve">The compatibility between Biomphalaria glabrata snails and Schistosoma mansoni: an increasingly complex puzzle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gourbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Grunau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Knight</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Bridger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Tropica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2016.12.021⟩</w:t>
+              <w:t xml:space="preserve">Advances in Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 97, pp.111-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.apar.2016.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01435053v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multistrain approach to studying the mechanisms underlying compatibility in the interaction between Biomphalaria glabrata and Schistosoma mansoni</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Galinier</w:t>
+                <w:t xml:space="preserve">Whole genome analysis of a schistosomiasis-transmitting freshwater snail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Roger</w:t>
+                <w:t xml:space="preserve">C. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Moné</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Portet</w:t>
+                <w:t xml:space="preserve">E.S. Loker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Knight</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11 (3), pp.e0005398. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.15451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0005398.s005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms15451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01511153v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A shift from cellular to humoral responses contributes to innate immune memory in the vector snail $Biomphalaria\ glabrata$</w:t>
               </w:r>
@@ -6070,51 +6070,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A family of variable immunoglobulin and lectin domain containing molecules in the snail Biomphalaria glabrata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn M. Dheilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6204,51 +6204,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who is the puppet master? Replication of a parasitic wasp-associated virus correlates with host behaviour manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn M. Dheilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Maure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6606,51 +6606,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No more non-model species: The promise of next generation sequencing for comparative immunology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn M. Dheilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coen Adema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6658,51 +6658,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A Raftos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gourbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Grunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 45 (1), pp.56-66. </w:t>
@@ -6883,51 +6883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Galinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Portela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Moné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Allienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7177,51 +7177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Galinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Innate Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 5 (3), pp.261-276. </w:t>
@@ -7406,51 +7406,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antischistosomal activity of trioxaquines: in vivo efficacy and mechanism of action on Schistosoma mansoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Portela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gourbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7631,77 +7631,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An example of molecular co-evolution: Reactive oxygen species (ROS) and ROS scavenger levels in Schistosoma mansoni/Biomphalaria glabrata interactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Moné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Ribou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Cosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7759,291 +7759,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00580768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertebrate host protective immunity drives genetic diversity and antigenic polymorphism in Schistosoma mansoni.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compatibility polymorphism in snail/schistosome interactions: From field to theory to molecular mechanisms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. M. Adema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gourbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Beltran</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. S. Loker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Theron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2010.02190.x⟩</w:t>
+              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37 (1), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dci.2011.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00580773v1</w:t>
+                <w:t xml:space="preserve">halsde-00631055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compatibility polymorphism in snail/schistosome interactions: From field to theory to molecular mechanisms.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. M. Adema</w:t>
+                <w:t xml:space="preserve">Vertebrate host protective immunity drives genetic diversity and antigenic polymorphism in Schistosoma mansoni.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gourbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. S. Loker</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Kieffer-Jaquinod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 37 (1), pp.1-8. </w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (3), pp.554-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dci.2011.09.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2010.02190.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00631055v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00580773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of the cytokine MIF in the snail host immune response to the parasite Schistosoma mansoni.</w:t>
               </w:r>
@@ -8163,51 +8163,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A large repertoire of parasite epitopes matched by a large repertoire of host immune receptors in an invertebrate host/parasite model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Moné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gourbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8297,51 +8297,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of amphotericin B on the infection success of Schistosoma mansoni in Biomphalaria glabrata.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Moné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8582,51 +8582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gourbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Grunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cousteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8862,51 +8862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gourbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Grunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coustau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8942,362 +8942,362 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00344425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular determinants of compatibility polymorphism in the Biomphalaria glabrata / Schistosoma mansoni model: New candidates identified by a global comparative proteomics approach</w:t>
+                <w:t xml:space="preserve">Expression analysis of highly polymorphic mucin proteins (Sm PoMuc) from the parasite Schistosoma mansoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Mitta</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gourbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Grunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Moné</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Rognon</w:t>
+                <w:t xml:space="preserve">R.J. Pierce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Galinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Biochemical Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 157, pp.205-216. </w:t>
+              <w:t xml:space="preserve">, 2008, 157, pp.217-227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molbiopara.2007.11.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molbiopara.2007.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00286494v1</w:t>
+                <w:t xml:space="preserve">halsde-00286479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression analysis of highly polymorphic mucin proteins (Sm PoMuc) from the parasite Schistosoma mansoni</w:t>
+                <w:t xml:space="preserve">Molecular determinants of compatibility polymorphism in the Biomphalaria glabrata / Schistosoma mansoni model: New candidates identified by a global comparative proteomics approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christoph Grunau</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.J. Pierce</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Richard Galinier</w:t>
+                <w:t xml:space="preserve">Y. Moné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouchut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Biochemical Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 157, pp.217-227. </w:t>
+              <w:t xml:space="preserve">, 2008, 157, pp.205-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molbiopara.2007.11.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molbiopara.2007.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00286479v1</w:t>
+                <w:t xml:space="preserve">halsde-00286494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled chaos of polymorphic mucins in a metazoan parasite (Schistosoma mansoni) interacting with its invertebrate host (Biomphalaria glabrata).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Grunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond J. Pierce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9521,64 +9521,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excretory-secretory proteome of larval Schistosoma mansoni and Echinostoma caproni, two parasites of Biomphalaria glabrata.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Moné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9911,251 +9911,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00170741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histomorphological study of the preputial and clitoral glands in BALB/c mice with experimental Taenia crassiceps infections.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compatibility in the Biomphalaria glabrata/Echinostoma caproni model: potential involvement of adhesion genes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouchut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coustau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gourbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Gabrion</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mitta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Parasitology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 36 (2), pp.175-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2005.09.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00105052v1</w:t>
+                <w:t xml:space="preserve">hal-00105033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compatibility in the Biomphalaria glabrata/Echinostoma caproni model: potential involvement of adhesion genes.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Histomorphological study of the preputial and clitoral glands in BALB/c mice with experimental Taenia crassiceps infections.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gourbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Mitta</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gabrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 92 (1), pp.189-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2005.09.009⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00105033v1</w:t>
+                <w:t xml:space="preserve">hal-00105052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation in aquaglyceroporin AQP1 gene transcript levels in drug-resistant Leishmania</w:t>
               </w:r>
@@ -10297,51 +10297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gourbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gabrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasitology Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 88, pp.912-917. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10477,51 +10477,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="73888F46"/>
+    <w:nsid w:val="5A6A083F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10708,51 +10708,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-gourbal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2097-2563" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073266434" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ihpe.univ-perp.fr/ihpe-gourbal-benjamin/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879778v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde J Jaquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Douchet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefevre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Senghor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70318" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248160v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A Vazquez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Langand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petelot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Elbert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2025.110586" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520725v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dametto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Pinaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duval" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpvbd.2025.100262" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152561v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poteaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Parpinel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ripoll" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Sarrazin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Galinier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013225" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683439v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Blanchard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guillou-Duvoid" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2024.109800" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565659v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Montagnani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morga" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Novoa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaro Saco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12906" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555554v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Simphor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rognon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vignal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Henry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allienne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2024.107212" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869462v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de la Forest Divonne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pouzadoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Romatif" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.07.19.604245" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000378v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I A Orlov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G L Ataev" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A S Tokmakova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A V Bobrovskaya" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2022.104607" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324556v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo de Carvalho Augusto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1293009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097261v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Loker" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2023.04.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373549v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerissi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Huot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Portet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.16639" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974738v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2023.106840" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772193v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Pichon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pratlong" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.956871" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608737v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annia Alba" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio V&#225;zquez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge S&#225;nchez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.794186" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219003v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tetreau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.635131" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315096v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lokmer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9051084" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163875v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lassalle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faille" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.10895" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431935v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Laffitte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11010069" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03001273v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Le Govic" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2020.10.010" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974798v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjiya Merad" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-020-04367-w" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440210v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.03092" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994654v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dhinaut" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Audant-Lacour" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Voisin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008935" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279344v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana B Perez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2019.103485" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431962v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Crickmore" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11010065" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527469v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lafont" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vergnes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Lorgeril" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gu&#233;guen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02777-19" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655466v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lounnas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pointier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50894-7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952235v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucid Belmudes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Saint-Beat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2018.12.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076267v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn M. Dheilly" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007647" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279394v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2019.103463" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273516v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Moret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.01938" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912747v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-3155-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808560v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euan R.O. Allan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Dores" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bayne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2017.08.008" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792968v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerold Beckers" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos W. M. van Der Meer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Conrath" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imr.12647" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838951v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Portela" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Nowacki" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/308130" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729395v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01249" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511043v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grunau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Knight" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bridger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.apar.2016.08.006" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523953v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adema" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hillier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jones" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Loker" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15451" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632346v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petton" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Pauletto" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Segarra" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13564-0" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598455v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cosseau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2017.02.025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435053v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2016.12.021" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511153v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roger" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mon&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005398.s005" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778962v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Olive" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005361" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162871v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coustau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.P. Yoshino" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Adema" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2015.01.036" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01082870v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mouahid" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emans" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2014.10.009" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141139v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Maure" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Doyon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.2773" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01054322v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sophie Vanhove" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Duperthuy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M Charri&#232;re" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Le Roux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12535" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01162649v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003489.s002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779118v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coen Adema" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Raftos" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2014.01.022" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00998747v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Theron" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mitta" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2014.04.025" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00823685v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003216" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938929v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lucia Baron" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van West" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Industri" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ponchet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dubreuil" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003792" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00790554v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000345909" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00700368v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Deleury" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namasivayam Elangovan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wajnberg" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Reichhart" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032512" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00670260v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pradines" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colli&#232;re" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0001474" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00612896v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Th&#233;ron" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2011.06.003" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00580768v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Ribou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2011.01.007" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00580773v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beltran" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kieffer-Jaquinod" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2010.02190.x" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00631055v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. S. Loker" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2011.09.002" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00608628v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Baeza Garcia" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond J. Pierce" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Werkmeister" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Colinet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1001115" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00515823v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Du Pasquier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kieffer-Jaquinod" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0000813" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00495366v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin E F Gourbal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2009.12.024" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00459182v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coustau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baeza-Garcia" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Th&#233;ron" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.05.110" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0239Z2NH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668649v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchut" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Roger" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cousteau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2008153304" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00332385v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guillou" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sibille" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2008.05.002" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0H0KPN1S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00344425v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roger" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00286494v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mon&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2007.11.003" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZSC2HZ0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00286479v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Pierce" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2007.11.015" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPM4F9V2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00344615v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirohisa Hirai" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0000330" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00286375v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Fadili" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Imbeault" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Messier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roy" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01183-07" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170690v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillou" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2007.05.009" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZXH596P-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170702v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vergnes" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Girard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Sundar" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolyne Drummelsmith" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M600319-MCP200" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170741v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182006001673" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-2ZT2XD5K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105052v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gabrion" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105033v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2005.09.009" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Q4WP36F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014219v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marquis" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry P. Rosen" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Mukhopadhyay" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ouellette" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2005.04782.x" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192025v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacroix" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-002-0691-7" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K1LTPTRM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-gourbal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2097-2563" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073266434" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ihpe.univ-perp.fr/ihpe-gourbal-benjamin/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879778v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde J Jaquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Douchet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefevre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Senghor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70318" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248160v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A Vazquez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Langand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petelot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Elbert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2025.110586" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520725v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dametto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Pinaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duval" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpvbd.2025.100262" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152561v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poteaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Parpinel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ripoll" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Sarrazin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Galinier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013225" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683439v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Blanchard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guillou-Duvoid" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2024.109800" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565659v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Montagnani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morga" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Novoa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaro Saco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12906" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555554v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Simphor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rognon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vignal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Henry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allienne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2024.107212" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869462v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de la Forest Divonne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pouzadoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Romatif" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.07.19.604245" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324556v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo de Carvalho Augusto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1293009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097261v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Loker" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2023.04.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000378v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I A Orlov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G L Ataev" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A S Tokmakova" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A V Bobrovskaya" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2022.104607" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373549v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerissi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Huot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Portet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.16639" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974738v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2023.106840" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772193v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Pichon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pratlong" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.956871" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608737v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annia Alba" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio V&#225;zquez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge S&#225;nchez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.794186" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315096v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lokmer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9051084" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219003v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tetreau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.635131" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163875v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lassalle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faille" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.10895" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03001273v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Le Govic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2020.10.010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431935v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Laffitte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11010069" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974798v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjiya Merad" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-020-04367-w" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440210v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.03092" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994654v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dhinaut" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Audant-Lacour" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Voisin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008935" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279344v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana B Perez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2019.103485" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431962v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Crickmore" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11010065" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527469v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lafont" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vergnes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Lorgeril" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gu&#233;guen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02777-19" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952235v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucid Belmudes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Saint-Beat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2018.12.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076267v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn M. Dheilly" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007647" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655466v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lounnas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pointier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50894-7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279394v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2019.103463" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273516v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Moret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.01938" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912747v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-3155-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808560v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euan R.O. Allan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Dores" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bayne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2017.08.008" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792968v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerold Beckers" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos W. M. van Der Meer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Conrath" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imr.12647" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838951v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Portela" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Nowacki" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/308130" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632346v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petton" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Pauletto" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Segarra" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13564-0" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598455v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cosseau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2017.02.025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435053v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2016.12.021" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511153v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roger" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mon&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005398.s005" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729395v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01249" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511043v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grunau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Knight" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bridger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.apar.2016.08.006" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523953v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adema" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hillier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jones" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Loker" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15451" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778962v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Olive" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005361" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162871v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coustau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.P. Yoshino" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Adema" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2015.01.036" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01082870v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mouahid" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emans" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2014.10.009" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141139v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Maure" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Doyon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.2773" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01054322v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sophie Vanhove" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Duperthuy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M Charri&#232;re" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Le Roux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12535" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01162649v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003489.s002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779118v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coen Adema" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Raftos" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2014.01.022" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00998747v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Theron" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mitta" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2014.04.025" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00823685v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003216" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938929v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lucia Baron" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van West" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Industri" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ponchet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dubreuil" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003792" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00790554v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000345909" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00700368v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Deleury" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namasivayam Elangovan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wajnberg" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Reichhart" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032512" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00670260v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pradines" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colli&#232;re" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0001474" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00612896v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Th&#233;ron" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2011.06.003" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00580768v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Ribou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2011.01.007" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00631055v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. S. Loker" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2011.09.002" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00580773v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beltran" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kieffer-Jaquinod" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2010.02190.x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00608628v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Baeza Garcia" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond J. Pierce" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Werkmeister" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Colinet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1001115" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00515823v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Du Pasquier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kieffer-Jaquinod" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0000813" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00495366v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin E F Gourbal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2009.12.024" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00459182v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coustau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baeza-Garcia" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Th&#233;ron" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.05.110" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0239Z2NH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668649v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchut" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Roger" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cousteau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2008153304" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00332385v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guillou" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sibille" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2008.05.002" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0H0KPN1S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00344425v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roger" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00286479v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Pierce" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2007.11.015" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPM4F9V2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00286494v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mon&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2007.11.003" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZSC2HZ0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00344615v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirohisa Hirai" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0000330" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00286375v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Fadili" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Imbeault" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Messier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roy" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01183-07" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170690v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillou" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2007.05.009" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZXH596P-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170702v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vergnes" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Girard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Sundar" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolyne Drummelsmith" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M600319-MCP200" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170741v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182006001673" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-2ZT2XD5K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105033v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2005.09.009" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Q4WP36F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105052v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gabrion" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014219v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marquis" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry P. Rosen" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Mukhopadhyay" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ouellette" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2005.04782.x" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192025v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacroix" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-002-0691-7" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K1LTPTRM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>