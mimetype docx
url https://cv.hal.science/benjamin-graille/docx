--- v0 (2026-03-16)
+++ v1 (2026-05-02)
@@ -285,131 +285,144 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Difference formulation of any lattice Boltzmann scheme</w:t>
+                <w:t xml:space="preserve">Multidimensional fully adaptive lattice Boltzmann methods with error control based on multiresolution analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Gouarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Graille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerische Mathematik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 471, pp.111670. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00211-022-01302-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2022.111670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03436896v3</w:t>
+                <w:t xml:space="preserve">hal-03158073v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High accuracy analysis of adaptive multiresolution-based lattice Boltzmann schemes via the equivalent equations</w:t>
               </w:r>
@@ -506,144 +519,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03234120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional fully adaptive lattice Boltzmann methods with error control based on multiresolution analysis</w:t>
+                <w:t xml:space="preserve">Finite Difference formulation of any lattice Boltzmann scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bellotti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Gouarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Graille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 471, pp.111670. </w:t>
+              <w:t xml:space="preserve">Numerische Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2022.111670⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00211-022-01302-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158073v2</w:t>
+                <w:t xml:space="preserve">hal-03436896v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiresolution-based mesh adaptation and error control for lattice Boltzmann methods with applications to hyperbolic conservation laws</w:t>
               </w:r>
@@ -2280,203 +2280,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01150210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice Boltzmann schemes with relative velocities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Third order equivalent equation for the relative velocity lattice Boltzmann schemes with one conservation law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Graille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Fevrier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00917241v2</w:t>
+                <w:t xml:space="preserve">hal-01113598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Third order equivalent equation for the relative velocity lattice Boltzmann schemes with one conservation law</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lattice Boltzmann schemes with relative velocities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Fevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Graille</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01113598v1</w:t>
+                <w:t xml:space="preserve">hal-00917241v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear Lattice Boltzmann Schemes for Acoustic: parameters choices and isotropy properties</w:t>
               </w:r>
@@ -2964,217 +2964,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On stability of lattice Boltzmann schemes with relative velocities</w:t>
+                <w:t xml:space="preserve">Stabilité des schémas de Boltzmann à vitesses relatives : importance du choix des moments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Graille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Discrete Simulation of Fluid Dynamics, DSFD 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">42ème Congrès National d'Analyse Numérique, CANUM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Carry-le-Rouet, Bouches-du-Rhône, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179587v1</w:t>
+                <w:t xml:space="preserve">hal-03179586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilité des schémas de Boltzmann à vitesses relatives : importance du choix des moments</w:t>
+                <w:t xml:space="preserve">On stability of lattice Boltzmann schemes with relative velocities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Graille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42ème Congrès National d'Analyse Numérique, CANUM 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Carry-le-Rouet, Bouches-du-Rhône, France</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Discrete Simulation of Fluid Dynamics, DSFD 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179586v1</w:t>
+                <w:t xml:space="preserve">hal-03179587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From isotropic partial differential equations to lattice Boltzmann schemes</w:t>
               </w:r>
@@ -3699,77 +3699,197 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00923240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermo-chemical dynamics and chemical quasi-equilibrium of plasmas in thermal non-equilibrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Magin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Graille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Center for Turbulence Research - Stanford University. Center for Turbulence Research - Stanford University, pp.1-12, 2009, Annual Research Briefs 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00466329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic Theory of Plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Magin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3802,177 +3922,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Papers presented during the AVT-162 RTO AVT/VKI Lecture Series held at the von Karman Institute, Rhode St. Genèse, Belgium. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTO-EN-AVT-162 Non-Equilibrium Gas Dynamics - From Physical Models to Hypersonic Flights</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NATO Research and Technology Organisation, pp.1-40, 2009, VKI Lecture Series - ISBN 978-92-837-0091-3 - http://www.rta.nato.int/Pubs/RDP.asp?RDP=RTO-EN-AVT-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00443688v1</w:t>
-              </w:r>
-[...118 lines deleted...]
-                <w:t xml:space="preserve">hal-00466329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4151,51 +4151,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4CB4B007"/>
+    <w:nsid w:val="8075255E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4382,51 +4382,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-graille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6287-2627" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571568v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gouarin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Graille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:028cbd69b7ce90851d5cd428bfbd1f6ddd35f0bc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436896v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bellotti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-022-01302-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234120v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.83" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158073v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111670" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148621v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M140256X" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235133v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.319" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878135v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce M Boghosian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dubois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lallemand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahdi Tekitek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.04.029" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811837v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wargnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faure" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry E. Magin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1194225" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741303v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahdi Tekitek" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.OA-2016-0257" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181398v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Fevrier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.2014.m394" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919835v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.02.017" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181383v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Augier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2013.06.009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177478v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2012.06.025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485942v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giovangigli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Magin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/19/3/034002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-0F76NPR2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185109v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021820250900353X" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135600v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Caetano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382139v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Raghurama Rao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113599v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150210v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony F&#233;vrier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917241v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113598v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649871v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628208v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623679v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alouges" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Merlet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702632v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4967541" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179440v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179587v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179586v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179226v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607101v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2011-4034" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211218v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935589v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923240v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443688v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466329v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00007444v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-graille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6287-2627" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571568v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gouarin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Graille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:028cbd69b7ce90851d5cd428bfbd1f6ddd35f0bc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158073v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bellotti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111670" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234120v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.83" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436896v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-022-01302-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148621v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M140256X" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235133v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.319" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878135v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce M Boghosian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dubois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lallemand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahdi Tekitek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.04.029" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811837v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wargnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faure" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry E. Magin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1194225" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741303v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahdi Tekitek" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.OA-2016-0257" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181398v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Fevrier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.2014.m394" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919835v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.02.017" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181383v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Augier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2013.06.009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177478v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2012.06.025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485942v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giovangigli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Magin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/19/3/034002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-0F76NPR2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185109v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021820250900353X" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135600v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Caetano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382139v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Raghurama Rao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113599v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150210v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony F&#233;vrier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113598v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917241v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649871v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628208v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623679v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alouges" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Merlet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702632v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4967541" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179440v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179586v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179587v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179226v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607101v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2011-4034" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211218v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935589v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923240v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466329v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443688v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00007444v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>