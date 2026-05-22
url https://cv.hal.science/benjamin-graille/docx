--- v1 (2026-05-02)
+++ v2 (2026-05-22)
@@ -285,144 +285,131 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional fully adaptive lattice Boltzmann methods with error control based on multiresolution analysis</w:t>
+                <w:t xml:space="preserve">Finite Difference formulation of any lattice Boltzmann scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bellotti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Gouarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Graille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 471, pp.111670. </w:t>
+              <w:t xml:space="preserve">Numerische Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2022.111670⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00211-022-01302-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158073v2</w:t>
+                <w:t xml:space="preserve">hal-03436896v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High accuracy analysis of adaptive multiresolution-based lattice Boltzmann schemes via the equivalent equations</w:t>
               </w:r>
@@ -519,131 +506,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03234120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Difference formulation of any lattice Boltzmann scheme</w:t>
+                <w:t xml:space="preserve">Multidimensional fully adaptive lattice Boltzmann methods with error control based on multiresolution analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Gouarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Graille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerische Mathematik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 471, pp.111670. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00211-022-01302-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2022.111670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03436896v3</w:t>
+                <w:t xml:space="preserve">hal-03158073v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiresolution-based mesh adaptation and error control for lattice Boltzmann methods with applications to hyperbolic conservation laws</w:t>
               </w:r>
@@ -2964,217 +2964,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilité des schémas de Boltzmann à vitesses relatives : importance du choix des moments</w:t>
+                <w:t xml:space="preserve">On stability of lattice Boltzmann schemes with relative velocities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Graille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42ème Congrès National d'Analyse Numérique, CANUM 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Carry-le-Rouet, Bouches-du-Rhône, France</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Discrete Simulation of Fluid Dynamics, DSFD 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179586v1</w:t>
+                <w:t xml:space="preserve">hal-03179587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On stability of lattice Boltzmann schemes with relative velocities</w:t>
+                <w:t xml:space="preserve">Stabilité des schémas de Boltzmann à vitesses relatives : importance du choix des moments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Graille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Discrete Simulation of Fluid Dynamics, DSFD 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">42ème Congrès National d'Analyse Numérique, CANUM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Carry-le-Rouet, Bouches-du-Rhône, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179587v1</w:t>
+                <w:t xml:space="preserve">hal-03179586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From isotropic partial differential equations to lattice Boltzmann schemes</w:t>
               </w:r>
@@ -3699,77 +3699,208 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00923240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinetic Theory of Plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Magin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Graille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Papers presented during the AVT-162 RTO AVT/VKI Lecture Series held at the von Karman Institute, Rhode St. Genèse, Belgium. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTO-EN-AVT-162 Non-Equilibrium Gas Dynamics - From Physical Models to Hypersonic Flights</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NATO Research and Technology Organisation, pp.1-40, 2009, VKI Lecture Series - ISBN 978-92-837-0091-3 - http://www.rta.nato.int/Pubs/RDP.asp?RDP=RTO-EN-AVT-162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-chemical dynamics and chemical quasi-equilibrium of plasmas in thermal non-equilibrium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Magin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3791,188 +3922,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Center for Turbulence Research - Stanford University. Center for Turbulence Research - Stanford University, pp.1-12, 2009, Annual Research Briefs 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00466329v1</w:t>
-              </w:r>
-[...129 lines deleted...]
-                <w:t xml:space="preserve">hal-00443688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4151,51 +4151,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8075255E"/>
+    <w:nsid w:val="2708CCA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4382,51 +4382,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-graille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6287-2627" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571568v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gouarin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Graille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:028cbd69b7ce90851d5cd428bfbd1f6ddd35f0bc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158073v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bellotti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111670" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234120v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.83" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436896v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-022-01302-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148621v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M140256X" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235133v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.319" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878135v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce M Boghosian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dubois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lallemand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahdi Tekitek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.04.029" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811837v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wargnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faure" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry E. Magin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1194225" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741303v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahdi Tekitek" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.OA-2016-0257" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181398v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Fevrier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.2014.m394" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919835v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.02.017" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181383v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Augier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2013.06.009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177478v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2012.06.025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485942v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giovangigli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Magin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/19/3/034002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-0F76NPR2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185109v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021820250900353X" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135600v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Caetano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382139v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Raghurama Rao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113599v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150210v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony F&#233;vrier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113598v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917241v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649871v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628208v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623679v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alouges" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Merlet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702632v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4967541" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179440v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179586v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179587v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179226v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607101v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2011-4034" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211218v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935589v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923240v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466329v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443688v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00007444v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-graille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6287-2627" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571568v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gouarin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Graille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:028cbd69b7ce90851d5cd428bfbd1f6ddd35f0bc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436896v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bellotti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-022-01302-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234120v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.83" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158073v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111670" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148621v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M140256X" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235133v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.319" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878135v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce M Boghosian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dubois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lallemand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahdi Tekitek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.04.029" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811837v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wargnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faure" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry E. Magin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1194225" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741303v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahdi Tekitek" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.OA-2016-0257" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181398v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Fevrier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.2014.m394" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919835v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.02.017" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181383v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Augier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2013.06.009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177478v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2012.06.025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485942v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giovangigli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Magin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/19/3/034002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-0F76NPR2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185109v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021820250900353X" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135600v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Caetano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382139v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Raghurama Rao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113599v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150210v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony F&#233;vrier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113598v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917241v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649871v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628208v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623679v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alouges" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Merlet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702632v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4967541" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179440v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179587v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179586v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179226v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607101v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2011-4034" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211218v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935589v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923240v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443688v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466329v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00007444v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>