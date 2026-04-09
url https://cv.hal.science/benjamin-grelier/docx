--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -1067,277 +1067,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04030463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaine intégrée pour la prévision hydrométéorologique des étiages et des sécheresses (CIPRHES) en France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+                <w:t xml:space="preserve">Utilisation d'une base de données de jaugeages à une échelle régionale pour réaliser un référentiel d'étiage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Grelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar El Khalfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sécheresse et étiages 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, SHF, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">, Société Hydrotechnique de France, Mar 2023, Chatou/Paris, France. pp.126-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04257352v1</w:t>
+                <w:t xml:space="preserve">hal-04045081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d'une base de données de jaugeages à une échelle régionale pour réaliser un référentiel d'étiage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lebaut</w:t>
+                <w:t xml:space="preserve">Chaine intégrée pour la prévision hydrométéorologique des étiages et des sécheresses (CIPRHES) en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sécheresse et étiages 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Hydrotechnique de France, Mar 2023, Chatou/Paris, France. pp.126-131</w:t>
+              <w:t xml:space="preserve">, SHF, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04045081v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la modélisation hydrologique en climat réchauffé. Application au bassin versant de la Moselle</w:t>
               </w:r>
@@ -1569,90 +1569,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated chain for the hydrometeorological forecasting of low flows and droughts in France. The CIPRHES project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAHS-2022 Scientific Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
@@ -2042,273 +2042,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01684878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking beyond general metrics for model evaluation - lessons from an international model intercomparison study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An alternate approach for assessing impacts of climate change on water resources : Combining hazard likelihood and catchment sensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pirotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Archambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurène J. E. Bouaziz</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benjamin J. Dewals</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.EGU2016-5032-1</w:t>
+              <w:t xml:space="preserve">4th IAHR Europe Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Liege - ArGEnCo Department - Hydraulics in environmental and civil engineering (HECE), Jul 2016, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02603438v1</w:t>
+                <w:t xml:space="preserve">hal-01679767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An alternate approach for assessing impacts of climate change on water resources : Combining hazard likelihood and catchment sensitivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Grelier</w:t>
+                <w:t xml:space="preserve">Looking beyond general metrics for model evaluation - lessons from an international model intercomparison study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène J. E. Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanja de Boer-Euser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Brauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Fenicia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IAHR Europe Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Liege - ArGEnCo Department - Hydraulics in environmental and civil engineering (HECE), Jul 2016, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.EGU2016-5032-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01679767v1</w:t>
+                <w:t xml:space="preserve">hal-02603438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment introduire de la &amp;quot;bonne incertitude&amp;quot; dans les projections climatiques ? Vers la construction d'un &amp;quot;stress-test&amp;quot; climatique dans le bassin transnational de la Meuse.</w:t>
               </w:r>
@@ -2650,140 +2650,369 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03705434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rapport (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaine intégrée pour la prévision hydrométéorologique des étiages et des sécheresses - Rapport final du projet CIPRHES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Batté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Paris-Saclay, INRAE, UR HYCAR, Antony; Météo-France, DCSC, Toulouse; EDF - DTG, Saint-Martin-le-Vinoux; BRGM, Orléans; LOTERR, Université de Lorraine, Metz; EDF, LHNE, Chatou; Météo-France, CNRS, CNRM, Toulouse; INRAE, UR RIVERLY, Lyon-Villeurbanne; Office français de la biodiversité (OFB), Direction de la recherche et de l'appui scientifique, Vincennes; Ministère de la Transition écologique, Direction de l'eau et de la biodiversité, La Défense. 2026, pp.38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les incertitudes hydrométriques en étiage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Grelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LOTERR, Université de Lorraine, Metz. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aléa climatique et débits des cours d’eau dans le bassin transnational de la Meuse - Co-variabilité, changements possibles et impact sur les débordements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hydrologie. Université de Lorraine; Université de Liège, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017LORR0243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01706685v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId75"/>
+      <w:footerReference w:type="default" r:id="rId79"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2930,51 +3159,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04342393v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grelier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Khalfi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Drogue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebaut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2023.2287051" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03137812v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne J E Bouaziz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Fenicia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja de Boer-Euser" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Buitink" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-1069-2021" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108841v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Archambeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pirotton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.7423" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946283v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1378" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01695680v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grelier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gernez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1232" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586363v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Niel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Brauer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dewals" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-21-423-2017" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030463v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257352v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04045081v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102697v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Manceau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924434v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Soltermann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702637v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081360v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieke A Melsen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-7825" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609259v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Francois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Drogue" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01684878v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603438v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne J. E. Bouaziz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01679767v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. Dewals" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01679862v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723177v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Jeanot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy-Huault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarges- Pelletier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03705434v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lang-Delus" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01706685v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LORR0243" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04342393v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grelier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Khalfi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Drogue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebaut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2023.2287051" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03137812v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne J E Bouaziz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Fenicia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja de Boer-Euser" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Buitink" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-1069-2021" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108841v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Archambeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pirotton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.7423" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946283v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1378" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01695680v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grelier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gernez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1232" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586363v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Niel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Brauer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dewals" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-21-423-2017" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030463v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04045081v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257352v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102697v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Manceau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924434v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Soltermann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702637v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081360v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieke A Melsen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-7825" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609259v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Francois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Drogue" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01684878v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01679767v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. Dewals" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603438v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne J. E. Bouaziz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01679862v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723177v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Jeanot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy-Huault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarges- Pelletier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03705434v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lang-Delus" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559493v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Batt&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560250v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01706685v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LORR0243" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>