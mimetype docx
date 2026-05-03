--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -2760,51 +2760,51 @@
                 <w:t xml:space="preserve">Pierre Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Université Paris-Saclay, INRAE, UR HYCAR, Antony; Météo-France, DCSC, Toulouse; EDF - DTG, Saint-Martin-le-Vinoux; BRGM, Orléans; LOTERR, Université de Lorraine, Metz; EDF, LHNE, Chatou; Météo-France, CNRS, CNRM, Toulouse; INRAE, UR RIVERLY, Lyon-Villeurbanne; Office français de la biodiversité (OFB), Direction de la recherche et de l'appui scientifique, Vincennes; Ministère de la Transition écologique, Direction de l'eau et de la biodiversité, La Défense. 2026, pp.38</w:t>
+              <w:t xml:space="preserve">Université Paris-Saclay, INRAE, UR HYCAR, Antony; Météo-France, DCSC, Toulouse; EDF - DTG, Saint-Martin-le-Vinoux; BRGM, Orléans; LOTERR, Université de Lorraine, Metz; EDF, LHNE, Chatou; Météo-France, CNRS, CNRM, Toulouse; INRAE, UR RIVERLY, Lyon-Villeurbanne; Office français de la biodiversité (OFB), Direction de la recherche et de l'appui scientifique, Vincennes; Ministère de la Transition écologique, Direction de l'eau et de la biodiversité, La Défense. 2026, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>