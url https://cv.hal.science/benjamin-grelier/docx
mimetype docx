--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -942,402 +942,402 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'étiage 2022 dans les bassins français de la Meuse et du Rhin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Francois</w:t>
+                <w:t xml:space="preserve">Utilisation d'une base de données de jaugeages à une échelle régionale pour réaliser un référentiel d'étiage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Grelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar El Khalfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sécheresse et étiages 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Hydrotechnique de France, Mar 2023, Chatou/Paris, France. pp.175-180</w:t>
+              <w:t xml:space="preserve">, Société Hydrotechnique de France, Mar 2023, Chatou/Paris, France. pp.126-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04030463v1</w:t>
+                <w:t xml:space="preserve">hal-04045081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d'une base de données de jaugeages à une échelle régionale pour réaliser un référentiel d'étiage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lebaut</w:t>
+                <w:t xml:space="preserve">Chaine intégrée pour la prévision hydrométéorologique des étiages et des sécheresses (CIPRHES) en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sécheresse et étiages 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Hydrotechnique de France, Mar 2023, Chatou/Paris, France. pp.126-131</w:t>
+              <w:t xml:space="preserve">, SHF, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04045081v1</w:t>
+                <w:t xml:space="preserve">hal-04257352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaine intégrée pour la prévision hydrométéorologique des étiages et des sécheresses (CIPRHES) en France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+                <w:t xml:space="preserve">L'étiage 2022 dans les bassins français de la Meuse et du Rhin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar El Khalfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Grelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sécheresse et étiages 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, SHF, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">, Société Hydrotechnique de France, Mar 2023, Chatou/Paris, France. pp.175-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04257352v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la modélisation hydrologique en climat réchauffé. Application au bassin versant de la Moselle</w:t>
               </w:r>
@@ -1442,260 +1442,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'une nouvelle méthode d'estimation de l'incertitude des courbes de tarage déployable en masse avec les données hydrométriques issues de la base BAREME</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrated chain for the hydrometeorological forecasting of low flows and droughts in France. The CIPRHES project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'hydrométrie 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSP Strasbourg, Sep 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">IAHS-2022 Scientific Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03924434v1</w:t>
+                <w:t xml:space="preserve">hal-03702637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated chain for the hydrometeorological forecasting of low flows and droughts in France. The CIPRHES project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proposition d'une nouvelle méthode d'estimation de l'incertitude des courbes de tarage déployable en masse avec les données hydrométriques issues de la base BAREME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Grelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Perrin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yohan Soltermann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHS-2022 Scientific Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées de l'hydrométrie 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSP Strasbourg, Sep 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03702637v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behind the scenes of streamflow model performance</w:t>
               </w:r>
@@ -2042,273 +2042,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01684878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An alternate approach for assessing impacts of climate change on water resources : Combining hazard likelihood and catchment sensitivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Grelier</w:t>
+                <w:t xml:space="preserve">Looking beyond general metrics for model evaluation - lessons from an international model intercomparison study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène J. E. Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanja de Boer-Euser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Brauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Fenicia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IAHR Europe Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Liege - ArGEnCo Department - Hydraulics in environmental and civil engineering (HECE), Jul 2016, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.EGU2016-5032-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01679767v1</w:t>
+                <w:t xml:space="preserve">hal-02603438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking beyond general metrics for model evaluation - lessons from an international model intercomparison study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An alternate approach for assessing impacts of climate change on water resources : Combining hazard likelihood and catchment sensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pirotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Archambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurène J. E. Bouaziz</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benjamin J. Dewals</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.EGU2016-5032-1</w:t>
+              <w:t xml:space="preserve">4th IAHR Europe Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Liege - ArGEnCo Department - Hydraulics in environmental and civil engineering (HECE), Jul 2016, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02603438v1</w:t>
+                <w:t xml:space="preserve">hal-01679767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment introduire de la &amp;quot;bonne incertitude&amp;quot; dans les projections climatiques ? Vers la construction d'un &amp;quot;stress-test&amp;quot; climatique dans le bassin transnational de la Meuse.</w:t>
               </w:r>
@@ -2684,224 +2684,224 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaine intégrée pour la prévision hydrométéorologique des étiages et des sécheresses - Rapport final du projet CIPRHES</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Université Paris-Saclay, INRAE, UR HYCAR, Antony; Météo-France, DCSC, Toulouse; EDF - DTG, Saint-Martin-le-Vinoux; BRGM, Orléans; LOTERR, Université de Lorraine, Metz; EDF, LHNE, Chatou; Météo-France, CNRS, CNRM, Toulouse; INRAE, UR RIVERLY, Lyon-Villeurbanne; Office français de la biodiversité (OFB), Direction de la recherche et de l'appui scientifique, Vincennes; Ministère de la Transition écologique, Direction de l'eau et de la biodiversité, La Défense. 2026, pp.39</w:t>
+                <w:t xml:space="preserve">Les incertitudes hydrométriques en étiage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Grelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LOTERR, Université de Lorraine, Metz. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05559493v1</w:t>
+                <w:t xml:space="preserve">hal-05560250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les incertitudes hydrométriques en étiage</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">LOTERR, Université de Lorraine, Metz. 2026</w:t>
+                <w:t xml:space="preserve">Chaine intégrée pour la prévision hydrométéorologique des étiages et des sécheresses - Rapport final du projet CIPRHES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Batté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Paris-Saclay, INRAE, UR HYCAR, Antony; Météo-France, DCSC, Toulouse; EDF - DTG, Saint-Martin-le-Vinoux; BRGM, Orléans; LOTERR, Université de Lorraine, Metz; EDF, LHNE, Chatou; Météo-France, CNRS, CNRM, Toulouse; INRAE, UR RIVERLY, Lyon-Villeurbanne; Office français de la biodiversité (OFB), Direction de la recherche et de l'appui scientifique, Vincennes; Ministère de la Transition écologique, Direction de l'eau et de la biodiversité, La Défense. 2026, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05560250v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3159,51 +3159,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04342393v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grelier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Khalfi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Drogue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebaut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2023.2287051" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03137812v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne J E Bouaziz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Fenicia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja de Boer-Euser" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Buitink" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-1069-2021" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108841v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Archambeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pirotton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.7423" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946283v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1378" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01695680v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grelier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gernez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1232" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586363v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Niel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Brauer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dewals" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-21-423-2017" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030463v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04045081v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257352v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102697v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Manceau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924434v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Soltermann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702637v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081360v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieke A Melsen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-7825" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609259v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Francois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Drogue" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01684878v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01679767v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. Dewals" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603438v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne J. E. Bouaziz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01679862v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723177v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Jeanot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy-Huault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarges- Pelletier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03705434v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lang-Delus" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559493v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Batt&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560250v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01706685v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LORR0243" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04342393v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grelier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Khalfi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Drogue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebaut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2023.2287051" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03137812v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne J E Bouaziz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Fenicia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja de Boer-Euser" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Buitink" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-1069-2021" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108841v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Archambeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pirotton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.7423" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946283v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1378" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01695680v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grelier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gernez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1232" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586363v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Niel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Brauer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dewals" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-21-423-2017" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04045081v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257352v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030463v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102697v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Manceau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702637v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924434v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Soltermann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081360v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieke A Melsen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-7825" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609259v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Francois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Drogue" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01684878v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603438v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne J. E. Bouaziz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01679767v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. Dewals" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01679862v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723177v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Jeanot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy-Huault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarges- Pelletier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03705434v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lang-Delus" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560250v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559493v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Batt&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01706685v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LORR0243" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>