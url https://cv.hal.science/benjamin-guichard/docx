--- v0 (2026-03-16)
+++ v1 (2026-05-02)
@@ -2216,246 +2216,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03332211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une histoire de l'Algérie par les sources arabes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des fonds d'archives pour l'étude du Moyen-Orient à portée de mains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ruscio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustin Jomier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aladin Larguèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Volait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03041170v1</w:t>
+                <w:t xml:space="preserve">hal-02981033v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des fonds d'archives pour l'étude du Moyen-Orient à portée de mains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une histoire de l'Algérie par les sources arabes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Jomier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ruscio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulac Bibliothèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aladin Larguèche</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-02981033v2</w:t>
+                <w:t xml:space="preserve">hal-03041170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulations savantes entre la France et l’Europe médiane à l’ère numérique : revues, plurilinguisme, traduction</w:t>
               </w:r>
@@ -2817,242 +2817,242 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la découverte de la Corée : l’aventure de Victor Collin de Plancy diplomate et érudit</w:t>
+                <w:t xml:space="preserve">«Haratch», la voix arménienne de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Quisefit</w:t>
+                <w:t xml:space="preserve">Krikor Beledian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Brouillet</w:t>
+                <w:t xml:space="preserve">Arpi Totoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulac Bibliothèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-02110997v1</w:t>
+                <w:t xml:space="preserve">medihal-02110905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">«Haratch», la voix arménienne de France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">À la découverte de la Corée : l’aventure de Victor Collin de Plancy diplomate et érudit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Quisefit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krikor Beledian</w:t>
+                <w:t xml:space="preserve">Stéphanie Brouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arpi Totoyan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Guichard</w:t>
+                <w:t xml:space="preserve">Thomas Jacqueau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulac Bibliothèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">medihal-02110905v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02110997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciences sociales « d’ailleurs » ?</w:t>
               </w:r>
@@ -3090,51 +3090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Delissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jacqueau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
@@ -3148,701 +3148,776 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-02133254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (8)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Čapek et compagnie</w:t>
+                <w:t xml:space="preserve">Benjamin Guichard (BULAC): ‘Drop out from the short-term vision and try to fit in the long term’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guichard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2021, </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58079/m5ok⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adelina Shaidullina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04039879v1</w:t>
+                <w:t xml:space="preserve">hal-05574474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science ouverte et politiques publiques de la donnée, des algorithmes et des codes sources</w:t>
+                <w:t xml:space="preserve">Čapek et compagnie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021</w:t>
-            </w:r>
+              <w:t xml:space="preserve">2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/m5ok⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04039866v1</w:t>
+                <w:t xml:space="preserve">hal-04039879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la découverte de l’Europe</w:t>
+                <w:t xml:space="preserve">Science ouverte et politiques publiques de la donnée, des algorithmes et des codes sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guichard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Pinçon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04039775v1</w:t>
+                <w:t xml:space="preserve">hal-04039866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En Russie soviétique : la révolution du livre pour enfants</w:t>
+                <w:t xml:space="preserve">À la découverte de l’Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guichard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Pinçon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04039834v1</w:t>
+                <w:t xml:space="preserve">hal-04039775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des livres spoliés par les nazis, conservés à la BULAC</w:t>
+                <w:t xml:space="preserve">En Russie soviétique : la révolution du livre pour enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04039888v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les études africaines en Union soviétique</w:t>
+                <w:t xml:space="preserve">Des livres spoliés par les nazis, conservés à la BULAC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guichard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Defosse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04039750v1</w:t>
+                <w:t xml:space="preserve">hal-04039888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accès ouvert aux publications scientifiques en Fédération de Russie (1/2) : les archives ouvertes</w:t>
+                <w:t xml:space="preserve">Les études africaines en Union soviétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guichard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Defosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04039906v1</w:t>
+                <w:t xml:space="preserve">hal-04039750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accès ouvert aux publications scientifiques en Fédération de Russie (2/2) : les portails de revues en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accès ouvert aux publications scientifiques en Fédération de Russie (1/2) : les archives ouvertes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les livres spoliés déposés à la Bibliothèque des langues orientales : une source pour l'histoire sociale et culturelle des diasporas d'Europe centrale orientale en France »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Où sont les bibliothèques spoliées par les nazis ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École nationale supérieure des sciences de l’information et des bibliothèques, Mar 2017, Paris, France. https://www.enssib.fr/bibliotheque-numerique/documents/68747-les-livres-spolies-deposes-a-la-bibliotheque-des-langues-orientales-une-source-pour-l-histoire-sociale-et-culturelle-des-diasporas-d-europe-centrale-orientale-pour-l-histoire-sociale-et-culturelle-des-diasporas-d-europe-centrale-orientale-en-france.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId115"/>
+      <w:footerReference w:type="default" r:id="rId117"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3910,51 +3985,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BE4437E9"/>
+    <w:nsid w:val="8847C15B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4141,51 +4216,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-guichard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1432-8045" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/154678430" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/316668672" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000450878110" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089376v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asuman Akdemir" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agla&#233; Achechova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guichard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Guskov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assel Lakhayeva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20913/1815-3186-2020-3-65-83" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421658v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coumel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Sperling" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.260.0003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422312v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Arkhipova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Doronin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Iouga&#239;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kirziouk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Radtchenko" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.260.0129" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422303v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesya Bobrik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lige.089.0184" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422298v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Zaguianska&#239;a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lige.089.0140" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129134v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126998v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.9007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552874v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552885v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552889v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04494951v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04494947v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02135958v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.enssib.fr" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.7995" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422241v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/124140" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.124140" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129359v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/5667#text" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.5667" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05442418v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bougon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Eguisier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Poiret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04905478v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blum" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Koustova" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Bourhis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03661054v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Volait" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03332211v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pozner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perrel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03041170v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Jomier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02981033v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladin Largu&#232;che" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Coquet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02946626v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Madelain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Giomi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bea Klotz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parisot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Guigonis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-02868760v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;d Donab&#233;dian" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Khurshudyan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Valette" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahan Vidal-Gor&#232;ne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02099635v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Rigot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;glise" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jean" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02110997v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quisefit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brouillet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacqueau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02110905v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krikor Beledian" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpi Totoyan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02133254v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Podoroga" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamit Bozarslan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delissen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039879v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/m5ok" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039866v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039775v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pin&#231;on" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039834v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039888v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039750v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Defosse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039906v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039896v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757679v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-guichard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1432-8045" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/154678430" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/316668672" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000450878110" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089376v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asuman Akdemir" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agla&#233; Achechova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guichard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Guskov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assel Lakhayeva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20913/1815-3186-2020-3-65-83" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421658v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coumel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Sperling" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.260.0003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422312v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Arkhipova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Doronin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Iouga&#239;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kirziouk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Radtchenko" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.260.0129" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422303v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesya Bobrik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lige.089.0184" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422298v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Zaguianska&#239;a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lige.089.0140" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129134v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126998v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.9007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552874v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552885v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552889v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04494951v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04494947v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02135958v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.enssib.fr" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.7995" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422241v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/124140" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.124140" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129359v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/5667#text" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.5667" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05442418v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bougon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Eguisier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Poiret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04905478v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blum" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Koustova" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Bourhis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03661054v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Volait" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03332211v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pozner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perrel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02981033v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladin Largu&#232;che" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Coquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03041170v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Jomier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02946626v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Madelain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Giomi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bea Klotz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parisot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Guigonis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-02868760v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;d Donab&#233;dian" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Khurshudyan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Valette" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahan Vidal-Gor&#232;ne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02099635v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Rigot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;glise" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jean" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02110905v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krikor Beledian" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpi Totoyan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02110997v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quisefit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brouillet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacqueau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02133254v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Podoroga" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamit Bozarslan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delissen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574474v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Shaidullina" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039879v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/m5ok" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039866v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039775v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pin&#231;on" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039834v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039888v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039750v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Defosse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039896v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039906v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757679v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>