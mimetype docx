--- v1 (2026-05-02)
+++ v2 (2026-05-22)
@@ -601,209 +601,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02422312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formulation et l’évolution de la théorie du &amp;quot;rythme modal&amp;quot; chez Boleslav Iavorski</w:t>
+                <w:t xml:space="preserve">L’art se construit comme le monde&amp;quot;. Abstrait et concret dans la théorie de Vladimir Favorski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olesya Bobrik</w:t>
+                <w:t xml:space="preserve">Galina Zaguianskaïa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, N° 89-92 (1), pp.184. </w:t>
+              <w:t xml:space="preserve">, 2009, N° 89-92 (1), pp.140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lige.089.0184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/lige.089.0140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02422303v1</w:t>
+                <w:t xml:space="preserve">halshs-02422298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’art se construit comme le monde&amp;quot;. Abstrait et concret dans la théorie de Vladimir Favorski</w:t>
+                <w:t xml:space="preserve">La formulation et l’évolution de la théorie du &amp;quot;rythme modal&amp;quot; chez Boleslav Iavorski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galina Zaguianskaïa</w:t>
+                <w:t xml:space="preserve">Olesya Bobrik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, N° 89-92 (1), pp.140. </w:t>
+              <w:t xml:space="preserve">, 2009, N° 89-92 (1), pp.184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lige.089.0140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/lige.089.0184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02422298v1</w:t>
+                <w:t xml:space="preserve">halshs-02422303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usages révolutionnaires de la liberté de la presse : condamnations et justifications de la censure dans la Russie de 1917</w:t>
               </w:r>
@@ -2817,242 +2817,242 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">«Haratch», la voix arménienne de France</w:t>
+                <w:t xml:space="preserve">À la découverte de la Corée : l’aventure de Victor Collin de Plancy diplomate et érudit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krikor Beledian</w:t>
+                <w:t xml:space="preserve">Laurent Quisefit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arpi Totoyan</w:t>
+                <w:t xml:space="preserve">Stéphanie Brouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jacqueau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulac Bibliothèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-02110905v1</w:t>
+                <w:t xml:space="preserve">medihal-02110997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la découverte de la Corée : l’aventure de Victor Collin de Plancy diplomate et érudit</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">«Haratch», la voix arménienne de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krikor Beledian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arpi Totoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulac Bibliothèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Quisefit</w:t>
-[...77 lines deleted...]
-                <w:t xml:space="preserve">medihal-02110997v1</w:t>
+                <w:t xml:space="preserve">medihal-02110905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciences sociales « d’ailleurs » ?</w:t>
               </w:r>
@@ -3090,51 +3090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Delissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jacqueau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
@@ -3985,51 +3985,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8847C15B"/>
+    <w:nsid w:val="80126A7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4216,51 +4216,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-guichard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1432-8045" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/154678430" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/316668672" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000450878110" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089376v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asuman Akdemir" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agla&#233; Achechova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guichard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Guskov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assel Lakhayeva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20913/1815-3186-2020-3-65-83" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421658v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coumel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Sperling" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.260.0003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422312v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Arkhipova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Doronin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Iouga&#239;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kirziouk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Radtchenko" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.260.0129" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422303v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesya Bobrik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lige.089.0184" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422298v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Zaguianska&#239;a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lige.089.0140" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129134v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126998v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.9007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552874v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552885v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552889v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04494951v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04494947v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02135958v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.enssib.fr" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.7995" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422241v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/124140" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.124140" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129359v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/5667#text" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.5667" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05442418v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bougon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Eguisier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Poiret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04905478v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blum" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Koustova" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Bourhis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03661054v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Volait" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03332211v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pozner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perrel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02981033v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladin Largu&#232;che" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Coquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03041170v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Jomier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02946626v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Madelain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Giomi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bea Klotz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parisot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Guigonis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-02868760v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;d Donab&#233;dian" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Khurshudyan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Valette" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahan Vidal-Gor&#232;ne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02099635v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Rigot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;glise" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jean" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02110905v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krikor Beledian" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpi Totoyan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02110997v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quisefit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brouillet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacqueau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02133254v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Podoroga" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamit Bozarslan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delissen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574474v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Shaidullina" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039879v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/m5ok" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039866v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039775v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pin&#231;on" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039834v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039888v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039750v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Defosse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039896v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039906v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757679v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-guichard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1432-8045" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/154678430" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/316668672" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000450878110" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089376v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asuman Akdemir" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agla&#233; Achechova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guichard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Guskov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assel Lakhayeva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20913/1815-3186-2020-3-65-83" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421658v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coumel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Sperling" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.260.0003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422312v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Arkhipova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Doronin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Iouga&#239;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kirziouk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Radtchenko" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.260.0129" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422298v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Zaguianska&#239;a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lige.089.0140" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422303v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesya Bobrik" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lige.089.0184" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129134v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126998v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.9007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552874v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552885v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552889v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04494951v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04494947v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02135958v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.enssib.fr" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.7995" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422241v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/124140" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.124140" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129359v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/5667#text" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.5667" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05442418v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bougon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Eguisier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Poiret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04905478v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blum" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Koustova" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Bourhis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03661054v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Volait" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03332211v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pozner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perrel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02981033v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladin Largu&#232;che" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Coquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03041170v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Jomier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02946626v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Madelain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Giomi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bea Klotz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parisot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Guigonis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-02868760v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;d Donab&#233;dian" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Khurshudyan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Valette" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahan Vidal-Gor&#232;ne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02099635v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Rigot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;glise" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jean" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02110997v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quisefit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brouillet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacqueau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02110905v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krikor Beledian" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpi Totoyan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02133254v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Podoroga" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamit Bozarslan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delissen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574474v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Shaidullina" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039879v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/m5ok" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039866v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039775v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pin&#231;on" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039834v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039888v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039750v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Defosse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039896v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039906v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757679v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>