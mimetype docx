--- v0 (2026-03-10)
+++ v1 (2026-04-02)
@@ -716,382 +716,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic origin of excess wings in relaxation spectra of supercooled liquids</w:t>
+                <w:t xml:space="preserve">Statistical mechanics of coupled supercooled liquids in finite dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guiselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Scalliet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Berthier</w:t>
+                <w:t xml:space="preserve">Gilles Tarjus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18 (4), pp.468-+. </w:t>
+              <w:t xml:space="preserve">SciPost Phys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (3), pp.091. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41567-022-01508-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21468/SciPostPhys.12.3.091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662093v1</w:t>
+                <w:t xml:space="preserve">hal-03245252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thirty milliseconds in the life of a supercooled liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Scalliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guiselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Review of Physical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (4), pp.041028. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevX.12.041028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03915196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical mechanics of coupled supercooled liquids in finite dimensions</w:t>
+                <w:t xml:space="preserve">Microscopic origin of excess wings in relaxation spectra of supercooled liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guiselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Scalliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Berthier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Tarjus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SciPost Phys.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (3), pp.091. </w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (4), pp.468-+. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21468/SciPostPhys.12.3.091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41567-022-01508-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03245252v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static self-induced heterogeneity in glass-forming liquids: Overlap as a microscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guiselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tarjus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1151,51 +1151,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is glass a state of matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guiselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tarjus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1242,51 +1242,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excess wings and asymmetric relaxation spectra in a facilitated trap model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Scalliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guiselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1340,278 +1340,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable glassy configurations of the Kob-Andersen model using swap Monte Carlo</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Random-field Ising model criticality in a glass-forming liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guiselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tarjus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0020208⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (4), pp.042129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.102.042129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02986292v1</w:t>
+                <w:t xml:space="preserve">hal-02925447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random-field Ising model criticality in a glass-forming liquid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stable glassy configurations of the Kob-Andersen model using swap Monte Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anshul D. S. Parmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guiselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Berthier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Tarjus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 102 (4), pp.042129. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.134505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.102.042129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0020208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02925447v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the overlap between configurations in glassy liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guiselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tarjus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2581,51 +2581,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="41E9C5A0"/>
+    <w:nsid w:val="5F77D106"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2812,51 +2812,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-guiselin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4663-2578" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257579001" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/guiselin_b_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796401v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brillaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Crinquand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisiane Devaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dumont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eloy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931333v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guiselin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Zuriguel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bartolo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-08514-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796482v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Berthier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202274028" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796364v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Boughzala" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Desages" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.188201" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662093v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Scalliet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-022-01508-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915196v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.12.041028" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245252v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tarjus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.12.3.091" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701391v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0086517" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915194v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13036/17533562.63.5.15" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355624v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0060408" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986292v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshul D. S. Parmar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0020208" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925447v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.042129" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925446v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0022614" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796340v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack O Law" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buddhapriya Chakrabarti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Kusumaatmaja" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.238001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886646v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886680v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886708v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03396817v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021MONTS030" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854574v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854570v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854566v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854558v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853533v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-guiselin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4663-2578" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257579001" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/guiselin_b_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796401v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brillaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Crinquand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisiane Devaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dumont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eloy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931333v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guiselin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Zuriguel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bartolo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-08514-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796482v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Berthier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202274028" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796364v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Boughzala" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Desages" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.188201" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245252v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tarjus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.12.3.091" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915196v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Scalliet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.12.041028" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662093v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-022-01508-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701391v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0086517" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915194v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13036/17533562.63.5.15" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355624v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0060408" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925447v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.042129" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986292v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshul D. S. Parmar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0020208" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925446v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0022614" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796340v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack O Law" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buddhapriya Chakrabarti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Kusumaatmaja" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.238001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886646v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886680v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886708v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03396817v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021MONTS030" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854574v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854570v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854566v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854558v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853533v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>