--- v1 (2026-04-02)
+++ v2 (2026-04-26)
@@ -716,382 +716,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical mechanics of coupled supercooled liquids in finite dimensions</w:t>
+                <w:t xml:space="preserve">Microscopic origin of excess wings in relaxation spectra of supercooled liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guiselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Scalliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Berthier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Tarjus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SciPost Phys.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (3), pp.091. </w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (4), pp.468-+. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21468/SciPostPhys.12.3.091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41567-022-01508-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03245252v1</w:t>
+                <w:t xml:space="preserve">hal-03662093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thirty milliseconds in the life of a supercooled liquid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical mechanics of coupled supercooled liquids in finite dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Guiselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Scalliet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Berthier</w:t>
+                <w:t xml:space="preserve">Gilles Tarjus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Physical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (4), pp.041028. </w:t>
+              <w:t xml:space="preserve">SciPost Phys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (3), pp.091. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.12.041028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21468/SciPostPhys.12.3.091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03915196v1</w:t>
+                <w:t xml:space="preserve">hal-03245252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic origin of excess wings in relaxation spectra of supercooled liquids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thirty milliseconds in the life of a supercooled liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Scalliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guiselin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Scalliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18 (4), pp.468-+. </w:t>
+              <w:t xml:space="preserve">Annual Review of Physical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (4), pp.041028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41567-022-01508-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.12.041028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662093v1</w:t>
+                <w:t xml:space="preserve">hal-03915196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static self-induced heterogeneity in glass-forming liquids: Overlap as a microscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guiselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tarjus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1151,51 +1151,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is glass a state of matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guiselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tarjus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1242,51 +1242,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excess wings and asymmetric relaxation spectra in a facilitated trap model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Scalliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guiselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1340,278 +1340,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random-field Ising model criticality in a glass-forming liquid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stable glassy configurations of the Kob-Andersen model using swap Monte Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anshul D. S. Parmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guiselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Berthier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Tarjus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.102.042129⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.134505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0020208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02925447v1</w:t>
+                <w:t xml:space="preserve">hal-02986292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable glassy configurations of the Kob-Andersen model using swap Monte Carlo</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Random-field Ising model criticality in a glass-forming liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guiselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tarjus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.134505. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (4), pp.042129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0020208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.102.042129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02986292v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the overlap between configurations in glassy liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guiselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tarjus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2581,51 +2581,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5F77D106"/>
+    <w:nsid w:val="E7550274"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2812,51 +2812,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-guiselin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4663-2578" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257579001" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/guiselin_b_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796401v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brillaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Crinquand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisiane Devaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dumont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eloy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931333v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guiselin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Zuriguel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bartolo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-08514-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796482v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Berthier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202274028" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796364v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Boughzala" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Desages" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.188201" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245252v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tarjus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.12.3.091" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915196v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Scalliet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.12.041028" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662093v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-022-01508-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701391v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0086517" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915194v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13036/17533562.63.5.15" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355624v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0060408" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925447v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.042129" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986292v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshul D. S. Parmar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0020208" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925446v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0022614" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796340v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack O Law" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buddhapriya Chakrabarti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Kusumaatmaja" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.238001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886646v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886680v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886708v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03396817v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021MONTS030" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854574v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854570v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854566v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854558v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853533v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-guiselin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4663-2578" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257579001" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/guiselin_b_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796401v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brillaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Crinquand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisiane Devaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dumont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eloy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931333v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guiselin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Zuriguel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bartolo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-08514-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796482v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Berthier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202274028" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796364v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Boughzala" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Desages" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.188201" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662093v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Scalliet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-022-01508-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245252v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tarjus" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.12.3.091" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915196v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.12.041028" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701391v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0086517" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915194v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13036/17533562.63.5.15" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355624v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0060408" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986292v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshul D. S. Parmar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0020208" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925447v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.042129" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925446v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0022614" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796340v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack O Law" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buddhapriya Chakrabarti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Kusumaatmaja" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.238001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886646v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886680v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886708v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03396817v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021MONTS030" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854574v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854570v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854566v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854558v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853533v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>