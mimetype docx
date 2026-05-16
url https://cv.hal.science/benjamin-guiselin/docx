--- v2 (2026-04-26)
+++ v3 (2026-05-16)
@@ -136,50 +136,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> arXiv : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">guiselin_b_1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=BvWSVYIAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -203,151 +224,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physique expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Brillaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Crinquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisiane Devaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EDP Sciences. , 2021, Enseignement Sup. Physique, 2759823644</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -357,1433 +378,1433 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of collective oscillations in massive human crowds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guiselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Zuriguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bartolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 638 (8049), pp.112-119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41586-024-08514-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le verre est-il une phase de la matière ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guiselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reflets de la Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 74, pp.28-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/refdp/202274028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curvature Heterogeneities Act as Singular Perturbations to Smooth Laplacian Fields: A Fluid Mechanics Demonstration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guiselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Boughzala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Desages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bartolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 131 (18), pp.188201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.188201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic origin of excess wings in relaxation spectra of supercooled liquids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Statistical mechanics of coupled supercooled liquids in finite dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guiselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tarjus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41567-022-01508-z⟩</w:t>
+              <w:t xml:space="preserve">SciPost Phys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (3), pp.091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21468/SciPostPhys.12.3.091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662093v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03245252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical mechanics of coupled supercooled liquids in finite dimensions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Thirty milliseconds in the life of a supercooled liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Scalliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guiselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Berthier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Tarjus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SciPost Phys.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21468/SciPostPhys.12.3.091⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Physical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (4), pp.041028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.12.041028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03245252v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thirty milliseconds in the life of a supercooled liquid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Microscopic origin of excess wings in relaxation spectra of supercooled liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Guiselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Scalliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Physical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (4), pp.468-+. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41567-022-01508-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.12.041028⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03915196v1</w:t>
+                <w:t xml:space="preserve">hal-03662093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static self-induced heterogeneity in glass-forming liquids: Overlap as a microscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guiselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tarjus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 156 (19), pp.194503. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0086517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03701391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is glass a state of matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guiselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tarjus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics and Chemistry of Glasses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 63 (5), pp.136-144. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13036/17533562.63.5.15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03915194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excess wings and asymmetric relaxation spectra in a facilitated trap model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Scalliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guiselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 155 (6), pp.064505. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0060408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable glassy configurations of the Kob-Andersen model using swap Monte Carlo</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Random-field Ising model criticality in a glass-forming liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guiselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tarjus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.134505. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (4), pp.042129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0020208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.102.042129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02986292v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random-field Ising model criticality in a glass-forming liquid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Stable glassy configurations of the Kob-Andersen model using swap Monte Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anshul D. S. Parmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guiselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Berthier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Tarjus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.102.042129⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.134505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0020208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02925447v1</w:t>
+                <w:t xml:space="preserve">hal-02986292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the overlap between configurations in glassy liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guiselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tarjus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 153 (22), pp.224502. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0022614⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02925446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Morphologies and Stability of Droplet Interface Bilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guiselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack O Law</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buddhapriya Chakrabarti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halim Kusumaatmaja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 120 (23), pp.238001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.238001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1793,167 +1814,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demystifying the overlap order parameter in glass-forming liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guiselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop GDR Interaction, Disorder, Elasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, École de Physique des Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random-field Ising model criticality in glass-forming liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guiselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS March Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1963,98 +1984,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random Field Ising Model criticality in glass-forming liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guiselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSB40</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2064,100 +2085,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metastable states in model glass-formers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guiselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mechanics [physics]. Université Montpellier, 2021. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2021MONTS030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03396817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2167,353 +2188,353 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guiselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Modélisation et Simulation en Physique, Université de Montpellier, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of Partial Differential Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guiselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Modélisation et Simulation en Physique, Université de Montpellier, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of Ordinary Differential Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guiselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Modélisation et Simulation en Physique, Université de Montpellier, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanique Quantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guiselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. École Normale Supérieure de Lyon, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capillarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guiselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. École Normale Supérieure de Lyon, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04853533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId69"/>
+      <w:footerReference w:type="default" r:id="rId70"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2581,51 +2602,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E7550274"/>
+    <w:nsid w:val="F4D5EB6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2812,51 +2833,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-guiselin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4663-2578" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257579001" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/guiselin_b_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796401v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brillaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Crinquand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisiane Devaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dumont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eloy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931333v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guiselin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Zuriguel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bartolo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-08514-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796482v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Berthier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202274028" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796364v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Boughzala" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Desages" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.188201" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662093v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Scalliet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-022-01508-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245252v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tarjus" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.12.3.091" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915196v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.12.041028" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701391v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0086517" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915194v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13036/17533562.63.5.15" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355624v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0060408" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986292v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshul D. S. Parmar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0020208" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925447v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.042129" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925446v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0022614" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796340v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack O Law" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buddhapriya Chakrabarti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Kusumaatmaja" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.238001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886646v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886680v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886708v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03396817v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021MONTS030" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854574v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854570v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854566v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854558v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853533v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-guiselin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4663-2578" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257579001" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/guiselin_b_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=BvWSVYIAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796401v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brillaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Crinquand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisiane Devaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dumont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eloy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931333v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guiselin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Zuriguel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bartolo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-08514-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796482v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Berthier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202274028" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796364v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Boughzala" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Desages" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.188201" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245252v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tarjus" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.12.3.091" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915196v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Scalliet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.12.041028" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662093v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-022-01508-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701391v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0086517" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915194v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13036/17533562.63.5.15" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355624v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0060408" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925447v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.042129" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986292v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshul D. S. Parmar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0020208" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925446v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0022614" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796340v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack O Law" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buddhapriya Chakrabarti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Kusumaatmaja" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.238001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886646v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886680v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886708v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03396817v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021MONTS030" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854574v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854570v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854566v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854558v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853533v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>