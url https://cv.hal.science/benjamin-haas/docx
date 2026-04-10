--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -1087,584 +1087,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073851v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Bayesian Networks to simulate occupant behaviours in office buildings related to indoor air quality</w:t>
+                <w:t xml:space="preserve">Towards a general framework for an observation and knowledge based model of occupant behaviour in office buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija Tijani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dung Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ploix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dugdale</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quoc Dung Ngo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA India 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Hyderabad, India</w:t>
+              <w:t xml:space="preserve">IBPC 2015 Turin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01317167v1</w:t>
+                <w:t xml:space="preserve">hal-01212822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a general framework for an observation and knowledge based model of occupant behaviour in office buildings</w:t>
+                <w:t xml:space="preserve">Dynamic Bayesian Networks to simulate occupant behaviours in office buildings related to indoor air quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija Tijani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ploix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dugdale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dung Ngo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julie Dugdale</w:t>
+                <w:t xml:space="preserve">Quoc Dung Ngo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPC 2015 Turin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Turin, Italy</w:t>
+              <w:t xml:space="preserve">IBPSA India 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Hyderabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01212822v1</w:t>
+                <w:t xml:space="preserve">hal-01317167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes de sensibilité avec COMETH</w:t>
+                <w:t xml:space="preserve">Solution pour l'interopérabilité avec COMETH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Jallet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Khadija Tijani</w:t>
+                <w:t xml:space="preserve">Patrick Corrales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBPSA France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01087137v1</w:t>
+                <w:t xml:space="preserve">hal-01087123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between purely statistical and multi-agent based approaches for occupant behaviour modeling in buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija Tijani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayesha Kashif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Dung Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ploix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBPSA 2014 France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01212815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution pour l'interopérabilité avec COMETH</w:t>
+                <w:t xml:space="preserve">Etudes de sensibilité avec COMETH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Jallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Corrales</w:t>
+                <w:t xml:space="preserve">Christophe Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Tijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBPSA France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01087123v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1939,51 +1939,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851934v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lourenco-Martins" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meuret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Haas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/19/195704" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851933v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouviere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Daudin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/45/455603" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226731v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B Lim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ajay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bougerol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sch&#246;rmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/43/435201" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124462v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayne Louise Wilson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fayad&#8197;kobeissi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Oudir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Haas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Michel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403901" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/53662E935522C0EAD5F300F32C7095531584721A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419182v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Becirevic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emi Kou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2009.10.017" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391041v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Blossier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2009.07.031" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03337471v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bi&#233;ron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Dr&#233;au" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03073851v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317167v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Tijani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dugdale" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Dung Ngo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212822v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Ngo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01087137v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jallet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212815v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha Kashif" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01087123v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Corrales" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178332v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Mescia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851934v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lourenco-Martins" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meuret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Haas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/19/195704" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851933v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouviere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Daudin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/45/455603" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226731v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B Lim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ajay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bougerol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sch&#246;rmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/43/435201" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124462v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayne Louise Wilson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fayad&#8197;kobeissi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Oudir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Haas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Michel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403901" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/53662E935522C0EAD5F300F32C7095531584721A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419182v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Becirevic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emi Kou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2009.10.017" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391041v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Blossier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2009.07.031" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03337471v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bi&#233;ron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Dr&#233;au" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03073851v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212822v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Tijani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Ngo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dugdale" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317167v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Dung Ngo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01087123v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Corrales" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212815v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha Kashif" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01087137v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jallet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178332v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Mescia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>