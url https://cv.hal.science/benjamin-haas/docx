--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -1329,342 +1329,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution pour l'interopérabilité avec COMETH</w:t>
+                <w:t xml:space="preserve">Etudes de sensibilité avec COMETH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Corrales</w:t>
+                <w:t xml:space="preserve">Paul Jallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Tijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBPSA France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01087123v1</w:t>
+                <w:t xml:space="preserve">hal-01087137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between purely statistical and multi-agent based approaches for occupant behaviour modeling in buildings</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solution pour l'interopérabilité avec COMETH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Corrales</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA 2014 France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Arras, France</w:t>
+              <w:t xml:space="preserve">IBPSA France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01212815v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes de sensibilité avec COMETH</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison between purely statistical and multi-agent based approaches for occupant behaviour modeling in buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Tijani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayesha Kashif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Dung Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ploix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Arras, France</w:t>
+              <w:t xml:space="preserve">IBPSA 2014 France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01087137v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1939,51 +1939,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851934v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lourenco-Martins" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meuret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Haas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/19/195704" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851933v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouviere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Daudin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/45/455603" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226731v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B Lim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ajay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bougerol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sch&#246;rmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/43/435201" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124462v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayne Louise Wilson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fayad&#8197;kobeissi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Oudir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Haas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Michel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403901" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/53662E935522C0EAD5F300F32C7095531584721A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419182v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Becirevic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emi Kou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2009.10.017" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391041v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Blossier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2009.07.031" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03337471v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bi&#233;ron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Dr&#233;au" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03073851v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212822v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Tijani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Ngo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dugdale" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317167v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Dung Ngo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01087123v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Corrales" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212815v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha Kashif" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01087137v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jallet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178332v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Mescia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851934v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lourenco-Martins" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meuret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Haas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/19/195704" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851933v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouviere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Daudin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/45/455603" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226731v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B Lim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ajay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bougerol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sch&#246;rmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/43/435201" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124462v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayne Louise Wilson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fayad&#8197;kobeissi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Oudir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Haas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Michel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403901" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/53662E935522C0EAD5F300F32C7095531584721A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419182v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Becirevic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emi Kou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2009.10.017" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391041v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Blossier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2009.07.031" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03337471v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bi&#233;ron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Dr&#233;au" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03073851v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212822v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Tijani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Ngo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dugdale" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317167v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Dung Ngo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01087137v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jallet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01087123v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Corrales" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212815v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha Kashif" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178332v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Mescia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>