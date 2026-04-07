--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -749,295 +749,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03826797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conférence sur les environnements bâtis, naturels et sociaux 18-23 août 2019, Kaunas (Lituanie)</w:t>
+                <w:t xml:space="preserve">Impact of Sea Breeze Dynamics on Atmospheric Pollutants and Their Toxicity in Industrial and Urban Coastal Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Achille</w:t>
+                <w:t xml:space="preserve">Patrick Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamara Braish</w:t>
+                <w:t xml:space="preserve">Sylvain Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Codaccioni</w:t>
+                <w:t xml:space="preserve">Karine Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Desqueyroux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Glorennec</w:t>
+                <w:t xml:space="preserve">Elsa Dieudonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ers.2019.1392⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (4), pp.648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs12040648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02546086v1</w:t>
+                <w:t xml:space="preserve">hal-02874126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Sea Breeze Dynamics on Atmospheric Pollutants and Their Toxicity in Industrial and Urban Coastal Environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conférence sur les environnements bâtis, naturels et sociaux 18-23 août 2019, Kaunas (Lituanie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Achille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Augustin</w:t>
+                <w:t xml:space="preserve">Tamara Braish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Billet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
+                <w:t xml:space="preserve">Marc Codaccioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Deboudt</w:t>
+                <w:t xml:space="preserve">Hélène Desqueyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Dieudonné</w:t>
+                <w:t xml:space="preserve">Philippe Glorennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (4), pp.648. </w:t>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (1), pp.51-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs12040648⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/ers.2019.1392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02874126v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-scale volcanic aerosols variability, processes and direct radiative impact at Mount Etna during the EPL-RADIO campaigns</w:t>
               </w:r>
@@ -1878,3218 +1878,3230 @@
               <w:t xml:space="preserve">Atmospheric Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (4), pp.697 - 704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apr.2018.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01816346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of epicuticular waxes on foliar metal transfer and phytotoxicity in edible vegetables: case of Brassica oleracea species exposed to manufactured particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Environmental Science and Pollution Research, 26, pp.20092-20106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-018-3210-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BTX and carbonyl compounds in the roadside environments of Inezgane Ait Melloul (southwestern Morocco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Ouabourrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Abassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajjar El Haddaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials and Environmental Science </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Journal of Materials and Environmental Science, 8, pp.611-621</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02336624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances and limitations of electronic gas sensors to investigate an indoor air quality event</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The MERMAID study: indoor and outdoor average pollutant concentrations in 10 low‐energy school buildings in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Verriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schoemaecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Indoor Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (5), pp.702-713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ina.12258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02390323v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MERMAID study: indoor and outdoor average pollutant concentrations in 10 low‐energy school buildings in France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performances and limitations of electronic gas sensors to investigate an indoor air quality event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Coddeville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Building and Environment, 107, pp.19-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03143920v1</w:t>
+                <w:t xml:space="preserve">hal-02390323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between the composition of industrial particles and their transfer in leaves of vegetables</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural and Spectroscopic Properties of Methanediol in Aqueous Solutions from Quantum Chemistry Calculations and Ab Initio Molecular Dynamics Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Cuny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Hanoune</w:t>
+                <w:t xml:space="preserve">Pauline Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dumez</w:t>
+                <w:t xml:space="preserve">Marco Pagliai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Austruy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gianni Cardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bégué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Chemical Society A: Inorganic, Physical, Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, The Journal of Physical Chemistry A, 119 (2), pp.290-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp510759r⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01261411v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Spectroscopic Properties of Methanediol in Aqueous Solutions from Quantum Chemistry Calculations and Ab Initio Molecular Dynamics Simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Identification of Di(oxymethylene)glycol in the Raman Spectrum of Formaldehyde Aqueous Solutions by ab Initio Molecular Dynamics Simulations and Quantum Chemistry Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pagliai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Chemical Society A: Inorganic, Physical, Theoretical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp510759r⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, J. Phys. Chem. A, 119 (38), pp.9785-9793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b06293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958159v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Di(oxymethylene)glycol in the Raman Spectrum of Formaldehyde Aqueous Solutions by ab Initio Molecular Dynamics Simulations and Quantum Chemistry Calculations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of kerosene space heaters on indoor air quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carteret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 134, pp.581-587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.10.083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b06293⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02957791v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of kerosene space heaters on indoor air quality</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intercomparison of the comparative reactivity method (CRM) and pump–probe technique for measuring total OH reactivity in an urban environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Carteret</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Blocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schoemaecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Léonardis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.10.083⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (10), pp.4243-4264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-8-4243-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04420140v1</w:t>
+                <w:t xml:space="preserve">hal-04199550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomparison of the comparative reactivity method (CRM) and pump–probe technique for measuring total OH reactivity in an urban environment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Schoemaecker</w:t>
+                <w:t xml:space="preserve">Atmospheric BTX measurements in the urban-industrial site of Anza, northwest of Agadir City, Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ouabourrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Abassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Léonardis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Locoge</w:t>
+                <w:t xml:space="preserve">A. El Hammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Materials and Environmental Science </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Journal of Materials and Environmental Science, 6, pp.1787-1795</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199550v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric BTX measurements in the urban-industrial site of Anza, northwest of Agadir City, Morocco</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Bazzi</w:t>
+                <w:t xml:space="preserve">Relationship between the composition of industrial particles and their transfer in leaves of vegetables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. El Hammadi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Hanoune</w:t>
+                <w:t xml:space="preserve">S. Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Austruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials and Environmental Science </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Journal of Materials and Environmental Science, 6, pp.1787-1795</w:t>
+              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 226, pp.1 - 14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02957836v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Campagne pilote de mesure des émissions de polluants par les poêles à pétrole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Deconinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Pollution Atmosphérique – Climat, Santé, Société, 218, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/pollution-atmospherique.2074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emission factors of gaseous pollutants from recent kerosene space heaters and fuels available in France in 2010</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Pauwels</w:t>
+                <w:t xml:space="preserve">Chauffages au pétrole : pollution induite, pratiques d'utilisation et perception des risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Deconinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Schadkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Air pur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 81, pp.23-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419751v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chauffages au pétrole : pollution induite, pratiques d'utilisation et perception des risques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Deconinck</w:t>
+                <w:t xml:space="preserve">Emission factors of gaseous pollutants from recent kerosene space heaters and fuels available in France in 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Schadkowski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Carteret</w:t>
+                <w:t xml:space="preserve">J.-F. Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Air pur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Indoor Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (4), pp.299-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0668.2011.00763.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04420055v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman identification of H 2 CO in aqueous solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Paccou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 42 (5), pp.1202-1204. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jrs.2826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross Determination of the Vapor Liquid Equilibrium of Formaldehyde Aqueous Solutions by Quadrupole Mass Spectrometry and Infrared Diode Laser Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Oancea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Focsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Chazallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 43 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/es8020588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes de mesure du formaldéhyde</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T.-H. Tran-Thi</w:t>
+                <w:t xml:space="preserve">Le formaldéhyde dans l'habitacle des véhicules automobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Air pur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 74, pp.14-21</w:t>
+              <w:t xml:space="preserve">, 2008, 74, pp.38-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00316034v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le formaldéhyde dans l'habitacle des véhicules automobiles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Hanoune</w:t>
+                <w:t xml:space="preserve">Méthodes de mesure du formaldéhyde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dagnelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.-H. Tran-Thi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Air pur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 74, pp.38-42</w:t>
+              <w:t xml:space="preserve">, 2008, 74, pp.14-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04420101v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00316034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of a variable pressure infrared spectrometer for formaldehyde measurements in indoor and outdoor environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 6378, pp.63780N. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.686048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formaldehyde measurements in libraries: Comparison between infrared diode laser spectroscopy and a DNPH-derivatization method.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lebris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Allou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Calvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 40, 30, pp.5768-5775. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2006.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00110754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency stabilization of tunable infrared diode lasers for time-resolved monitoring of transient species</w:t>
+                <w:t xml:space="preserve">Mesure de formaldéhyde dans l'air ambiant par spectroscopie par diodes laser accordables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Lemoine</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lebris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Air pur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 69, pp.5-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2004.11.048⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04419723v1</w:t>
+                <w:t xml:space="preserve">hal-04420098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de formaldéhyde dans l'air ambiant par spectroscopie par diodes laser accordables</w:t>
+                <w:t xml:space="preserve">Frequency stabilization of tunable infrared diode lasers for time-resolved monitoring of transient species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lemoine</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Air pur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 401 (1-3), pp.180-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2004.11.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04420098v1</w:t>
+                <w:t xml:space="preserve">hal-04419723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable Pressure Infrared Diode Laser Spectroscopy: A New Method for Trace-Gas Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Devolder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 41 (24), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/AO.41.005142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absorption infrarouge par diodes laser accordables. Application à la mesure de polluants atmosphériques non réglementés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Devolder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Air pur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 63, pp.17-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rate constant determinations by laser photolysis/diode laser infrared absorption: examples of HCO+O2→HO2+CO and CH2OH+O2→HCH(O)+HO2 reactions at 294 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Elmaimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Devolder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 343 (5-6), pp.527-534. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0009-2614(01)00706-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourier Transform Spectroscopy of the Torsional Bands of NH2OH between 200 and 500 cm−1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Morino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kawaguchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 174 (1), pp.172-176. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1006/jmsp.1995.1278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HNSi: Hot bands in emission around 3 μm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Elhanine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guelachvili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 99 (7), pp.4970-4974. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.465998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The infrared emission spectrum of SiN between 2.2 and 4.4 μm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Elhanine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guelachvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Amiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 2 (4), pp.931-938. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp2:1992176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00247682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5099,65 +5111,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROFILS TYPES JOURNALIERS DES CONCENTRATIONS EN PARTICULES DANS LES ENCEINTES FERROVIAIRES SOUTERRAINES PARISIENNES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valisoa Rakotonirinjanahary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5175,286 +5187,269 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français sur les Aérosols 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASFERA, Mar 2024, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2024-38909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métro, labo, dodo : l'air que nous respirons.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPOLA 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Ben Guerir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04742300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of sensor systems to assess individual exposure to air pollution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesure de l'exposition individuelle aux particules fines grâce à des capteurs portables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Paillat</w:t>
+                <w:t xml:space="preserve">Jerome Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Allard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luc Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthy Buildings Europe 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">Congrès Français sur les Aérosols 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297908v2</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298218v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Broadband Cavity-Enhanced Absorption Spectrometer for Simultaneous measurements of NO2 and particulate matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaoxuan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5503,1784 +5498,1883 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04258682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de l'exposition individuelle aux particules fines grâce à des capteurs portables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of sensor systems to assess individual exposure to air pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Paillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Chesneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
+                <w:t xml:space="preserve">Laurence Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Dauchet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Debert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Gabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français sur les Aérosols 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Healthy Buildings Europe 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298218v2</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297908v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Efficient IAQ Management in residential buildings</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methodology for the investigation of IAQ inside French dwellings: the PAMELA study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAQ 2020: Indoor Environmental Approaches Conference, 9th TightVent and 7th venticool conference (ASHRAE-AIVC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Athens, Greece</w:t>
+              <w:t xml:space="preserve">Indoor air 2022- 17th International Conference of the International Society of Indoor Air Quality &amp; Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Kuopio, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662088v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for the investigation of IAQ inside French dwellings: the PAMELA study</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Energy Efficient IAQ Management in residential buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Laverge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Wargocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc O. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor air 2022- 17th International Conference of the International Society of Indoor Air Quality &amp; Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Kuopio, Finland</w:t>
+              <w:t xml:space="preserve">IAQ 2020: Indoor Environmental Approaches Conference, 9th TightVent and 7th venticool conference (ASHRAE-AIVC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03871142v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online personal IAQ monitoring - personal exposure to indoor air pollutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIVC workshop : big data, IAQ and ventilation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIVC, Apr 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-scale volcanic aerosols variability, processes and direct radiative impact at Mount Etna during the EPL-RADIO/REFLECT campaigns</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le réseau de capteurs Apolline, un outil pour l'étude de la qualité de l'air et pour l'évaluation de l'exposition individuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atelier INSU "Nouveaux capteurs environnementaux : DEFI 15"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS INSU, Jan 2020, Banyuls Sur Mer, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-8337⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-02891851v1</w:t>
+                <w:t xml:space="preserve">hal-04419215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le réseau de capteurs Apolline, un outil pour l'étude de la qualité de l'air et pour l'évaluation de l'exposition individuelle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Hanoune</w:t>
+                <w:t xml:space="preserve">Evaluation of indoor air quality in dwellings using miniature sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Assy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier INSU "Nouveaux capteurs environnementaux : DEFI 15"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS INSU, Jan 2020, Banyuls Sur Mer, France</w:t>
+              <w:t xml:space="preserve">Indoor air 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04419215v1</w:t>
+                <w:t xml:space="preserve">hal-03335145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of indoor air quality in dwellings using miniature sensors</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Small-scale volcanic aerosols variability, processes and direct radiative impact at Mount Etna during the EPL-RADIO/REFLECT campaigns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Sellitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Salerno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro La Spina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Caltabiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Scollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor air 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-8337⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03335145v1</w:t>
+                <w:t xml:space="preserve">insu-02891851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How many patrons in the library ? CO2 sensors as tools to determine the occupancy of a whole building</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISES-ISIAQ 2019 "The built, natural, and social environments: impacts on exposures, health and well-being"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Kaunas, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les leçons à tirer du projet de recherche MERMAID</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université d’été ET’Air : Qualité de l’Air intérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apolline: le réseau lillois de mini-capteurs</w:t>
+                <w:t xml:space="preserve">Investigation of indoor air quality in a low energy high school building combining micro gas sensors and unsupervised learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Coddeville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national capteurs et sciences participatives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">X IAQVEC 2019 - 10th international conference on Indoor Air Quality, Ventilation and Energy Conservation in Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375413v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of indoor air quality in a low energy high school building combining micro gas sensors and unsupervised learning</w:t>
+                <w:t xml:space="preserve">Conception and deployment of the Apolline sensor network for IAQ monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redha Kassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Verbeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Assy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">X IAQVEC 2019 - 10th international conference on Indoor Air Quality, Ventilation and Energy Conservation in Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Bari, Italy</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2019, Bari, Italy. 042026, 6 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/609/4/042026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375467v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception and deployment of the Apolline sensor network for IAQ monitoring</w:t>
+                <w:t xml:space="preserve">Apolline: le réseau lillois de mini-capteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rouvoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redha Kassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Clavier</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Delegove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Loisil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X IAQVEC 2019 - 10th international conference on Indoor Air Quality, Ventilation and Energy Conservation in Buildings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque national capteurs et sciences participatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375414v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déploiement des capteurs de la qualité de l'air</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+                <w:t xml:space="preserve">Modélisation par le modèle SIRANE de la pollution atmosphérique dans la ville d'Agadir, Maroc.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajjar El Haddaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Chkara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Berthineau</w:t>
+                <w:t xml:space="preserve">Yahyaoui Abderrazak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Cochet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lahcen Elmaimouni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium Individual Air Pollution Sensors: Innovation or Revolution ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Villeneuve d’Ascq, France</w:t>
+              <w:t xml:space="preserve">Colloque francophone Combustion et pollution atmosphérique - COMPOLA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Ouarzazate, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375437v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developments in multisensor monitoring of indoor air quality</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Déploiement de micro-capteurs de qualité de l’air dans les logements pour une campagne nationale - contraintes et opportunités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Berthineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gaie-Levrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">Colloque international "Capteurs individuels de pollution Atmosphérique : Innovation ou Révolution ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419290v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03239676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet MERMAID : couplage de méthodes expérimentale et de modélisation au service des tenants et aboutissants de la qualité de l'air intérieur.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Hanoune</w:t>
+                <w:t xml:space="preserve">Determinants of particulate pollution within the Lille Subway trains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Delegove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Loisil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmos'Fair</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Mons, Belgium</w:t>
+              <w:t xml:space="preserve">International Symposium Individual Air Pollution Sensors: Innovation or Revolution ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419191v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of particulate pollution within the Lille Subway trains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement et déploiement d'un réseau de compteurs individuels de particules dans l'air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium Individual Air Pollution Sensors: Innovation or Revolution ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Villeneuve d’Ascq, France</w:t>
+              <w:t xml:space="preserve">Journée IREPSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114455v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution particulaire dans les rames de métro de Lille</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+                <w:t xml:space="preserve">Evaluation en laboratoire des capteurs de particules de faible coût</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Assy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Delegove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Loisil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque francophone Combustion et pollution atmosphérique - COMPOLA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Ouarzazate, Morocco</w:t>
+              <w:t xml:space="preserve">Colloque international capteurs individuels de pollution atmosphérique : innovation ou révolution ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419302v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02554857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les micro-capteurs : des outils innovants, performants, à bas coût, pour la mesure de la qualité de l’air dans la zone urbaine d’Agadir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna Chkara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7289,2044 +7383,2014 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajjar El Haddaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen El Maimouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium Individual Air Pollution Sensors: Innovation or Revolution ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Physicochimie des Processus de Combustion et de l'Atmosphère, UMR 8522 CNRS/Université de Lille; Association pour la Prévention de la Pollution Atmosphérique; European Federation of Clean Air and Environmental Protection Associations, Nov 2018, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et déploiement d'un réseau de compteurs individuels de particules dans l'air</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Hanoune</w:t>
+                <w:t xml:space="preserve">Pollution particulaire dans les rames de métro de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Delegove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Loisil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée IREPSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Colloque francophone Combustion et pollution atmosphérique - COMPOLA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Ouarzazate, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375442v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation en laboratoire des capteurs de particules de faible coût</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Loisil</w:t>
+                <w:t xml:space="preserve">Influence of sea breeze dynamics on aerosols physicochemical properties and toxicity in an industrialized city</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Coeur</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international capteurs individuels de pollution atmosphérique : innovation ou révolution ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02554857v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déploiement de micro-capteurs de qualité de l’air dans les logements pour une campagne nationale - contraintes et opportunités</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pourquoi et comment un réseau de capteurs connectés pour l'étude de la qualité de l'air ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Capteurs individuels de pollution Atmosphérique : Innovation ou Révolution ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">IRCICA IoT week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03239676v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation par le modèle SIRANE de la pollution atmosphérique dans la ville d'Agadir, Maroc.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lahcen Elmaimouni</w:t>
+                <w:t xml:space="preserve">De la métrologie classique aux capteurs individuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque francophone Combustion et pollution atmosphérique - COMPOLA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Ouarzazate, Morocco</w:t>
+              <w:t xml:space="preserve">2ème journée de rencontres régionales Pollution, Santé, Longévité "Nanoparticules et PUF: impacts sur la santé humaine"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419318v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of sea breeze dynamics on aerosols physicochemical properties and toxicity in an industrialized city</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Cazier</w:t>
+                <w:t xml:space="preserve">Monitoring of climate-change related aerosol by laser absorption spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaoxuan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Deboudt</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongming Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Light, Energy and the Environment 2018 (E2, FTS, HISE, SOLAR, SSL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Singapour, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ee.2018.et3a.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426771v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi et comment un réseau de capteurs connectés pour l'étude de la qualité de l'air ?</w:t>
+                <w:t xml:space="preserve">Developments in multisensor monitoring of indoor air quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRCICA IoT week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Indoor Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419548v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la métrologie classique aux capteurs individuels</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Déploiement des capteurs de la qualité de l'air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Berthineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gaie-Levrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème journée de rencontres régionales Pollution, Santé, Longévité "Nanoparticules et PUF: impacts sur la santé humaine"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">International Symposium Individual Air Pollution Sensors: Innovation or Revolution ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04420237v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of climate-change related aerosol by laser absorption spectroscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le projet MERMAID : couplage de méthodes expérimentale et de modélisation au service des tenants et aboutissants de la qualité de l'air intérieur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Light, Energy and the Environment 2018 (E2, FTS, HISE, SOLAR, SSL)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atmos'Fair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Mons, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418751v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la dispersion des polluants gazeux en milieu urbain : cas de la ville d'Agadir (Sud-ouest du Maroc)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How good are chemical sensors for research and IAQ management ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lahcen Elmaimouni</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Coddeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Interdisciplinaires de la Qualité de l'Air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Healthy Buildings Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Lublin, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425697v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How good are chemical sensors for research and IAQ management ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation de la dispersion des polluants gazeux en milieu urbain : cas de la ville d'Agadir (Sud-ouest du Maroc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajjar El Haddaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Abassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ouabourrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrice Coddeville</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Elmaimouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthy Buildings Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Lublin, Poland</w:t>
+              <w:t xml:space="preserve">Journées Interdisciplinaires de la Qualité de l'Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425706v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination des végétaux consommables par des particules industrielles riches en plomb: accumulation, transfert et impacts sur la santé</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multisensor monitoring of air pollutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Cuny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque francophone Combustion et Pollution Atmosphérique - COMPOLA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Saidia, Morocco</w:t>
+              <w:t xml:space="preserve">1st international conference on materials and environmental science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Oujda, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425680v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multisensor monitoring of air pollutants</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The impact of ventilation on indoor air quality in a low energy school: the respective roles of indoor and outdoor sources and of chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Schoemaecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Blocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malak Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Trocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st international conference on materials and environmental science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Oujda, Morocco</w:t>
+              <w:t xml:space="preserve">IAQVEC 2016, 9th International Conference on Indoor Air Quality, Ventilation and Energy Conservation in Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Songdo, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04420231v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification de polluants atmosphériques par systèmes multicapteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Redon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque francophone Combustion et pollution atmosphérique COMPOLA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Saidia, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of ventilation on indoor air quality in a low energy school: the respective roles of indoor and outdoor sources and of chemistry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of the effectiveness of indoor air treatment systems using gas multi-sensors systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Coddeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAQVEC 2016, 9th International Conference on Indoor Air Quality, Ventilation and Energy Conservation in Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Songdo, South Korea</w:t>
+              <w:t xml:space="preserve">IAQVEC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02298748v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the effectiveness of indoor air treatment systems using gas multi-sensors systems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multisensor monitoring of indoor air quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAQVEC 2016</w:t>
+              <w:t xml:space="preserve">9th international conference on indoor air quality, ventilation and energy conservation in buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425747v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multisensor monitoring of indoor air quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling photochemical pollution in the proximity of main roads of the Agadir City (southwestern Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Abassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajjar El Haddaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Ait Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Elmaimouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th international conference on indoor air quality, ventilation and energy conservation in buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">Colloque francophone Combustion et Pollution Atmosphérique - COMPOLA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Saidia, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04420225v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling photochemical pollution in the proximity of main roads of the Agadir City (southwestern Morocco)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physicochimie des Processus de Combustion et de l'Atmosphère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lahcen Elmaimouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque francophone Combustion et Pollution Atmosphérique - COMPOLA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Saidia, Morocco</w:t>
+              <w:t xml:space="preserve">Pitch Day : PSA Peugeot Citroën - Santé, Bien-être, Mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, incubateur Euratechnologies, Feb 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04425690v1</w:t>
+                <w:t xml:space="preserve">hal-04427937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochimie des Processus de Combustion et de l'Atmosphère</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contamination des végétaux consommables par des particules industrielles riches en plomb: accumulation, transfert et impacts sur la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sobanska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cuny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pitch Day : PSA Peugeot Citroën - Santé, Bien-être, Mobilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, incubateur Euratechnologies, Feb 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque francophone Combustion et Pollution Atmosphérique - COMPOLA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Saidia, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04427937v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The University of Lille 1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Hanoune</w:t>
+                <w:t xml:space="preserve">Measurements of VOCs in a low energy building using PTR-MS: comparison indoor and outdoor BTEX measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dusanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schoemaecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of Global Collaboration on Education, Research and Business in Environmental Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Kyoto, Dec 2015, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">Healthy Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04427912v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas-sensors networks: relevant tools for real-time indoor air quality indicators in low energy buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9368,4453 +9432,4418 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Healthy Buildings 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Working toward a double degree program between the University of Lille and the University of Kyoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop for Implementation of Global Collaboration on Education, Research and Business in Environmental Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04427923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of VOCs in a low energy building using PTR-MS: comparison indoor and outdoor BTEX measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+                <w:t xml:space="preserve">IAQ determinants in a Low Energy school through time-resolved measurements: outdoor and indoor contributions to the indoor chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Schoemaecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Blocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malak Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Guglielmino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Healthy Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04632761v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IAQ determinants in a Low Energy school through time-resolved measurements: outdoor and indoor contributions to the indoor chemistry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The University of Lille 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthy Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Eindhoven, Netherlands</w:t>
+              <w:t xml:space="preserve">International Symposium of Global Collaboration on Education, Research and Business in Environmental Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Kyoto, Dec 2015, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631025v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04427912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation entre la composition de particules industrielles et leur transfert dans les feuilles de plantes potagères</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pollution atmosphérique de proximité liée au trafic routier au niveau de la ville d'Agadir (Sud Ouest du Maroc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Abassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ouabourrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Bazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A El Hammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Interdisplinaires de la Qualité de l'Air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">COMPOLA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Tanger, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01062046v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution atmosphérique de proximité liée au trafic routier au niveau de la ville d'Agadir (Sud Ouest du Maroc)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A El Hammadi</w:t>
+                <w:t xml:space="preserve">Experimental and modeling characterizations of indoor air quality in low energy public buildings in France - the MERMAID program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schoemaecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Verriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Petitprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPOLA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Tanger, Morocco</w:t>
+              <w:t xml:space="preserve">Indoor Air 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Hong Kong, Hong Kong SAR China. pp.000-008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425656v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modeling characterizations of indoor air quality in low energy public buildings in France - the MERMAID program</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Verriele</w:t>
+                <w:t xml:space="preserve">Relation entre la composition de particules industrielles et leur transfert dans les feuilles de plantes potagères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sobanska</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Hong Kong, Hong Kong SAR China. pp.000-008</w:t>
+              <w:t xml:space="preserve">Journées Interdisplinaires de la Qualité de l'Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017584v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01062046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do low energy public buildings (LEPB) comply with the recent IAQ regulations in france? What about unregulated VOC?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schoemaecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Schoemaecker</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">N. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Locoge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indoor Air 2014 - 13th International Conference on Indoor Air Quality and Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISIAQ, Jul 2014, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre la composition des particules industrielles et leur transfert dans les feuilles de plantes potagères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sobanska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop "Biosurveillance végétale et fongique de la qualité de l'air"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pilot study of indoor exposure to pollutants from kerosene space heaters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Schadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Deconinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment and Health—Bridging South, North, East and West: Conference of ISEE, ISES and ISIAQ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Basel, Switzerland. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/isee.2013.O-3-28-02⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric measurements of total OH reactivity : intercomparison of the pump-probe technique and the comparative reactivity method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Leonardis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Blocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab initio molecular dynamics of formaldehyde aqueous solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Chazallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cardini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMLG - JMLG annual meeting 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inefficiency of passive plant-based systems for indoor air cleaning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Amelie Rzepka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASHRAE IAQ 2013: environmental health in low energy buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab initio molecular dynamics of formaldehyde aqueous solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Chazallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cardini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes journées “Solvation in liquids »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab initio calculations of the H2CO + H2O reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Chazallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duflot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International meeting on atomic and molecular physics and chemistry (IMAMPC 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inefficiency of passive plant-based systems for indoor air cleaning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Rzepka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASHRAE IAQ 2013: Environmental Health in Low Energy Building</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des teneurs en COV (aldéhydes et BTX) dans l'air du site industriel Anza</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Le Calvé</w:t>
+                <w:t xml:space="preserve">Etudes expérimentales et théoriques de solutions aqueuses de formaldéhyde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Chazallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lahcen Elmaimouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Journées Interdisciplinaires de la Qualité de l'Air (JIQA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Villeneuve d'ascq, France</w:t>
+              <w:t xml:space="preserve">7èmes Journées Interdisciplinaires de la Qualité de l'Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425923v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambient air pollution by carbonyl and aromatic hydrocarbons in the urban-industrial site Anza (NW of Agadir, Morocco)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Le Calvé</w:t>
+                <w:t xml:space="preserve">Pollution par les poêles à pétrole actuels: mesures en laboratoire et chez des utilisateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Pauwels</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhotoPAQ conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">7èmes Journées Interdisciplinaires de la Qualité de l'Air (JIQA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04425947v1</w:t>
+                <w:t xml:space="preserve">hal-04425895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution par les poêles à pétrole actuels: mesures en laboratoire et chez des utilisateurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Carteret</w:t>
+                <w:t xml:space="preserve">Etude théorique de processus environnementaux à l’échelle moléculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.F. Pauwels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Journées Interdisciplinaires de la Qualité de l'Air (JIQA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Séminaire IRePSE Calculs scientifiques en environnement : modélisation, bases de données, moyens et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Wimereux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425895v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03070901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes expérimentales et théoriques de solutions aqueuses de formaldéhyde</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Chazallon</w:t>
+                <w:t xml:space="preserve">Ambient air pollution by carbonyl and aromatic hydrocarbons in the urban-industrial site Anza (NW of Agadir, Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ouabourrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Ait Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A El Hammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Calvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Journées Interdisciplinaires de la Qualité de l'Air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">PhotoPAQ conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425931v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude théorique de processus environnementaux à l’échelle moléculaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation des teneurs en COV (aldéhydes et BTX) dans l'air du site industriel Anza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Ait Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A El Hammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Louis</w:t>
+                <w:t xml:space="preserve">Stéphane Le Calvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Elmaimouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire IRePSE Calculs scientifiques en environnement : modélisation, bases de données, moyens et applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Wimereux, France</w:t>
+              <w:t xml:space="preserve">7èmes Journées Interdisciplinaires de la Qualité de l'Air (JIQA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Villeneuve d'ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03070901v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative LCA of biofuels: a focus for research in environmental friendly processes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficiency of household plants in removing air contaminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LCA conference: a tool for strategic decision making</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Lille, France</w:t>
+              <w:t xml:space="preserve">Indoor Air 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Austin (TX), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425875v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of household plants in removing air contaminants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pollutants emission from recent kerosene space heaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Carteret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Cuny</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Pauwels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air 2011</w:t>
+              <w:t xml:space="preserve">indoor Air 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Austin (TX), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425959v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollutants emission from recent kerosene space heaters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emissions polluantes de véhicules utilisant de l'huile de friture usagée comme carburant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.F. Pauwels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">indoor Air 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Austin (TX), United States</w:t>
+              <w:t xml:space="preserve">13ème congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425968v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emissions polluantes de véhicules utilisant de l'huile de friture usagée comme carburant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative LCA of biofuels: a focus for research in environmental friendly processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric His</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Millares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dhulster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème congrès de la Société Française de Génie des Procédés</w:t>
+              <w:t xml:space="preserve">LCA conference: a tool for strategic decision making</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425887v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition des personnes aux polluants issus des chauffages d'appoint au pétrole</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Emissions de particules par les chauffages d'appoint au pétrole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Pauwels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Journées Interdisciplinaires de la Qualité de l'Air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Journées techniques RSEIN/OQAI "Les particules dans l'air intérieur"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426198v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formaldehyde aqueous solutions : composition, reactivity and phase equilibrium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Solvation in aqueous solutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emissions de particules par les chauffages d'appoint au pétrole</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Carteret</w:t>
+                <w:t xml:space="preserve">Determination of VOC components in the exhaust of light vehicles fuelled with different biofuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Delbende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiba Nouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées techniques RSEIN/OQAI "Les particules dans l'air intérieur"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">18th International Symposium "Transport and Air Pollution" TAP2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Switzerland. pp. 260-266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426194v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00978548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of VOC components in the exhaust of light vehicles fuelled with different biofuels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Habiba Nouali</w:t>
+                <w:t xml:space="preserve">Exposition des personnes aux polluants issus des chauffages d'appoint au pétrole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Pauwels</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium "Transport and Air Pollution" TAP2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Switzerland. pp. 260-266</w:t>
+              <w:t xml:space="preserve">6èmes Journées Interdisciplinaires de la Qualité de l'Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00978548v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the exposure to formaldehyde while driving: a feasibility study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Environment and Transport in Different Contexts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Ghardaia, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exhaust emissions from light vehicles fuelled with different biofuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Combet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Scientific Symposium Transport and Air Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00577061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional application of CHIMERE in the Nord Pas de Calais region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Nollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Schadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Vautard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st CHIMERE workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric formaldehyde measurements with a variable pressure infrared diode laser spectrometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lebris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nord-Européennes des Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Chimie, Mar 2005, Villeneuve d' Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude par spectroscopie infrarouge des réactions avec O2 des radicaux HCO et CH2OH à 294 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Elmaimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Devolder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe de cinétique et photochimie en phase gazeuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures cinétiques par photolyse laser pulsée / absorption infrarouge transitoire : principes et résultats préliminaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Elmaimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christa Fittschen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Devolder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe de cinétique et photochimie en phase gazeuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared constraints on the vertical distribution of Jovian H3+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. N. Maurellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.E. Cravens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1997 American Geophysical Union fall meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1997, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution emission IR-FT of silicon-containing molecules: the hot bands of HNSi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId352" w:history="1">
+                <w:t xml:space="preserve">High resolution IR emission spectroscopy of the transient molecule HNSi: the hot bands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Elhanine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Guelachvili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Colloquium on High Resolution Molecular Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1993, Riccione, Italy</w:t>
+              <w:t xml:space="preserve">Physical Chemistry of Molecules and Grains in Space, 50th International Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1993, Mont Sainte-Odile, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428162v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IR emission spectroscopy from a SiH4 and N2 plasma. The hot bands of HNSi.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId352" w:history="1">
+                <w:t xml:space="preserve">High resolution emission IR-FT of silicon-containing molecules: the hot bands of HNSi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Elhanine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Guelachvili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 'Autour de la photophysique moléculaire : a gourmet's delight. A tribute to Sydney Leach'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1993, Paris, France</w:t>
+              <w:t xml:space="preserve">13th Colloquium on High Resolution Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1993, Riccione, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426265v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution IR emission spectroscopy of the transient molecule HNSi: the hot bands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId352" w:history="1">
+                <w:t xml:space="preserve">IR emission spectroscopy from a SiH4 and N2 plasma. The hot bands of HNSi.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Elhanine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Guelachvili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry of Molecules and Grains in Space, 50th International Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1993, Mont Sainte-Odile, France</w:t>
+              <w:t xml:space="preserve">Colloque 'Autour de la photophysique moléculaire : a gourmet's delight. A tribute to Sydney Leach'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1993, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428156v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution infrared emission spectroscopy of the transient molecule HNSi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Elhanine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Guelachvili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Symposium on Free Radicals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1993, Doorwerth, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The A2i - X2+ system of the SiN radical in the 4 µm region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Elhanine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Guelachvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Amiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Colloquium on High Resolution Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1991, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (26)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel method for establishing typical profile of PM concentrations in underground railway stations (URS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valisoa Rakotonirinjanahary</w:t>
+                <w:t xml:space="preserve">Développement d'une approche physique de calibration de capteurs PM portables pour l’évaluation de l'exposition individuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romie Massoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourrianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Honolulu, United States. </w:t>
+              <w:t xml:space="preserve">Congrès Français sur les Aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04648532v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daily PM concentrations profiles in some Parisian Underground Railway Stations (URS)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">A novel method for establishing typical profile of PM concentrations in underground railway stations (URS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valisoa Rakotonirinjanahary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13842,87 +13871,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indoor Air 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Honolulu, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04648620v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the effectiveness of filtration systems in Parisian underground railway stations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">Daily PM concentrations profiles in some Parisian Underground Railway Stations (URS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valisoa Rakotonirinjanahary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13950,323 +13979,306 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indoor Air 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Honolulu, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04648640v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative epidemiological design based on wearable microsensors to monitor mobility and related environmental exposures to better assess cardiovascular risks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Chérot-Kornobis</w:t>
+                <w:t xml:space="preserve">Evaluation of the effectiveness of filtration systems in Parisian underground railway stations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valisoa Rakotonirinjanahary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateusz Bogdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th Annual Conference of the International Society for Environmental Epidemiology (ISEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Santiago, Chile</w:t>
+              <w:t xml:space="preserve">Indoor Air 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Honolulu, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768608v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Aerosol Particles Using Incoherent Broadband Cavity-Enhanced Absorption Spectrometer and Lidar in a Coastal Industrialized City</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dorothée Dewaele</w:t>
+                <w:t xml:space="preserve">Innovative epidemiological design based on wearable microsensors to monitor mobility and related environmental exposures to better assess cardiovascular risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Gabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Anthérieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chérot-Kornobis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">36th Annual Conference of the International Society for Environmental Epidemiology (ISEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375479v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline: conception et déploiement d'un réseau de mesure de la qualité de l'air par microcapteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14275,464 +14287,481 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Degrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redha Kassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AEI 2019 : atelier expérimentation et instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of particulate pollution within the Lille subway trains</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Measurement of Aerosol Particles Using Incoherent Broadband Cavity-Enhanced Absorption Spectrometer and Lidar in a Coastal Industrialized City</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingshuo Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaoxuan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Dewaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th workplace and indoor aerosols conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Cassino, Italy</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419261v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer and toxicity of atmospheric urban particles to edible vegetables: Evidence of the role of epicuticular waxes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determinants of particulate pollution within the Lille subway trains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Delegove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Loisil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Agricultures Urbaines Durables : Vecteur pour la Transition Ecologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">5th workplace and indoor aerosols conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Cassino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428000v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of miniature sensors to indoor air quality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Caron</w:t>
+                <w:t xml:space="preserve">Transfer and toxicity of atmospheric urban particles to edible vegetables: Evidence of the role of epicuticular waxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBIAC - Interface between Indoor and Atmospheric Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Colloque Agricultures Urbaines Durables : Vecteur pour la Transition Ecologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04427958v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications of miniature sensors to indoor air quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14774,1795 +14803,1903 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants IREPSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04427969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Modeling Characterizations of Indoor Air Quality in Low Energy Public Buildings in France - the MERMAID program (Mesures Expérimentales Représentatives et Modélisation Air Intérieur Détaillée - Representative Experimental Measurements and Detailed Indoor Air Modeling)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Verriele</w:t>
+                <w:t xml:space="preserve">Applications of miniature sensors to indoor air quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Coddeville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Hong Kong, China</w:t>
+              <w:t xml:space="preserve">IBIAC - Interface between Indoor and Atmospheric Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634518v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04427958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomparison of OH reactivity measured by the pump-probe technique and the comparative reactivity method</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation des particules fines et ultrafines dans l'air intérieur lors de l'utilisation de produits ménagers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ouabourrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Elmaimouni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemical Mechanism conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Davis, United States</w:t>
+              <w:t xml:space="preserve">COMPOLA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Tanger, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04632778v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des particules fines et ultrafines dans l'air intérieur lors de l'utilisation de produits ménagers</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intercomparison of OH reactivity measured by the pump-probe technique and the comparative reactivity method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Blocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dusanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Leonardis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPOLA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Tanger, Morocco</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemical Mechanism conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Davis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426216v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la pollution organique (carbonylés et BTX) dans l'air ambiant des villes d'Inezgane et Ait Melloul, Sud Ouest marocain</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A El Hammadi</w:t>
+                <w:t xml:space="preserve">Experimental and Modeling Characterizations of Indoor Air Quality in Low Energy Public Buildings in France - the MERMAID program (Mesures Expérimentales Représentatives et Modélisation Air Intérieur Détaillée - Representative Experimental Measurements and Detailed Indoor Air Modeling)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Verriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Petitprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPOLA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Tanger, Morocco</w:t>
+              <w:t xml:space="preserve">Indoor Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425669v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés physicochimiques de solutions aqueuses de formaldéhyde</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Danede</w:t>
+                <w:t xml:space="preserve">Evaluation de la pollution organique (carbonylés et BTX) dans l'air ambiant des villes d'Inezgane et Ait Melloul, Sud Ouest marocain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ouabourrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Abassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Bazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A El Hammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Interdisciplinaires de la Qualité de l'Air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">COMPOLA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Tanger, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02334989v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des émissions polluantes lors de l’utilisation d’huiles végétales usagées comme carburant ou combustible alternatif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Propriétés physicochimiques de solutions aqueuses de formaldéhyde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L de Vlieger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Hanoune</w:t>
+                <w:t xml:space="preserve">Laurent Paccou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Pilette</w:t>
+                <w:t xml:space="preserve">Yannick Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Millares</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-François Willart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Danede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées Interdisciplinaires de la Qualité de l’Air (JIQA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Journées Interdisciplinaires de la Qualité de l'Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04429259v1</w:t>
+                <w:t xml:space="preserve">hal-02334989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TDL measurements of formaldehyde release during the fabrication of nonwoven fabrics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude des émissions polluantes lors de l’utilisation d’huiles végétales usagées comme carburant ou combustible alternatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L de Vlieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Baelde</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pilette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Millares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tunable diode laser spectroscopy, 6th international conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Reims, France. </w:t>
+              <w:t xml:space="preserve">5èmes Journées Interdisciplinaires de la Qualité de l’Air (JIQA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04429179v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman Analysis of ice-gas co-deposits generated from mass spectrometry calibrated vapor mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Oancea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Focsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Chazallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Vienne, Austria. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a variable pressure infrared spectrometer for formaldehyde measurements in indoor and outdoor environments</w:t>
+                <w:t xml:space="preserve">TDL measurements of formaldehyde release during the fabrication of nonwoven fabrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lemoine</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Baelde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optics East, Conference on Chemical and Biological Sensors for Industrial and Environmental Monitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Boston, United States</w:t>
+              <w:t xml:space="preserve">Tunable diode laser spectroscopy, 6th international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Reims, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04429140v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formaldehyde monitoring by variable pressure infrared diode laser spectroscopy</w:t>
+                <w:t xml:space="preserve">Application of a variable pressure infrared spectrometer for formaldehyde measurements in indoor and outdoor environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Atmospheric Spectroscopy Applications Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Reims, France</w:t>
+              <w:t xml:space="preserve">SPIE Optics East, Conference on Chemical and Biological Sensors for Industrial and Environmental Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04429061v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional application of the UAM IV photochemical oxidants formation 3-D model</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formaldehyde monitoring by variable pressure infrared diode laser spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lebris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fevre-Nollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Urban Air Quality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">7th Atmospheric Spectroscopy Applications Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04429123v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a variable pressure infrared diode laser spectrometer for real-time in situ H2CO monitoring at the ppb level</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regional application of the UAM IV photochemical oxidants formation 3-D model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Nollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Caplain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Urban Air Quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04429108v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of minor trace-gas pollutants in air by variable pressure infrared diode laser spectroscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a variable pressure infrared diode laser spectrometer for real-time in situ H2CO monitoring at the ppb level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lebris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Nollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lemoine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Devolder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Tunable Diode Laser Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, Zermatt, Switzerland</w:t>
+              <w:t xml:space="preserve">5th International Conference on Urban Air Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04429008v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of minor trace-gas pollutants in air by variable pressure infrared diode laser spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Dusanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Devolder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th international conference on Tunable Diode Laser Spectroscopy</w:t>
+              <w:t xml:space="preserve">4th International Conference on Tunable Diode Laser Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Zermatt, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04635071v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Absolute Measurements of the Rate Constants of Unimolecular Decomposition of Acyl Radicals by Time Resolved Infrared Diode Laser Spectroscopy (CH3)3 CCO → (CH3)3C + CO(CH3)2CHCO → (CH3)2CH + CO (preliminary results)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantification of minor trace-gas pollutants in air by variable pressure infrared diode laser spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dusanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Devolder</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Symposium on the Physico-Chemical Behavior of Atmospheric Pollutants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Turin, Italy. Proceedings of the 8th European Symposium on the Physico-Chemical Behaviour of Atmospheric Pollutants: A Changing Atmosphere</w:t>
+              <w:t xml:space="preserve">4th international conference on Tunable Diode Laser Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Zermatt, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428977v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Direct Absolute Measurements of the Rate Constants of Unimolecular Decomposition of Acyl Radicals by Time Resolved Infrared Diode Laser Spectroscopy (CH3)3 CCO → (CH3)3C + CO(CH3)2CHCO → (CH3)2CH + CO (preliminary results)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Elmaimouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Devolder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dusanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th European Symposium on the Physico-Chemical Behavior of Atmospheric Pollutants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Turin, Italy. Proceedings of the 8th European Symposium on the Physico-Chemical Behaviour of Atmospheric Pollutants: A Changing Atmosphere</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kinetic measurements by Laser Photolysis/Infrared diode laser absorption : rate constants of CH2OH + O2 -&amp;gt; CH2O + HO2 and HCO + O2 -&amp;gt; CO + HO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Elmaimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Devolder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EC/EUROTRAC 2 Joint workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16572,230 +16709,230 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-capteurs pour le suivi de la qualité de l’air intérieur et extérieur - Volume 1 De l’usage de micro-capteurs à des fins d’évaluation de l’exposition individuelle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Debert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Gabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n° 2018-SA-0271, Anses. 2022, 318 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03875171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopy of interstellar molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Kawaguchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nobeyama Radio Observatory. 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16805,51 +16942,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambiant air analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Assy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16858,65 +16995,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId407"/>
+      <w:footerReference w:type="default" r:id="rId412"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17063,51 +17200,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621445v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Daoudi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Schiffmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Frobert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hanoune" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.9777" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264852v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junteng Wu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Faccinetto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Batut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pangui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167745" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670968v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valisoa M Rakotonirinjanahary" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Bogdan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indenv.2024.100040" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04031766v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoxuan Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingshuo Meng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Gou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c05237" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03826797v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Giarracca" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Sy Tran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gosselin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gasnot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2022.2039644" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02546086v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Achille" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Braish" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Codaccioni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Desqueyroux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1392" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874126v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deboudt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12040648" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02960829v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Sellitto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Salerno" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro La Spina" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Caltabiano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Scollo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71635-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02901372v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajjar El Haddaj" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Chkara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rangognio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Yahyaoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hanoune" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48317/IMIST.PRSM/morjchem-v7i4.18116" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02276311v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coddeville" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2019.126709" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02335598v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Kassi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verbeke" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Assy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/609/4/042026" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375462v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/609/4/042027" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375449v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Abassi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Damich" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. El Maimouni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816346v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dappe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Uzu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schreck" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Li" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2018.01.016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02114484v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dumez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cuny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3210-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02336624v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ouabourrane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bazzi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390323v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143920v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verriele" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schoemaecker" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leclerc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Germain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12258" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5NFC0K23-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261411v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dappe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cuny" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Austruy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02958159v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delcroix" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pagliai" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Cardini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp510759r" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02957791v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b06293" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420140v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carteret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.10.083" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43S8QZ2J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199550v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hansen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blocquet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L&#233;onardis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Locoge" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-4243-2015" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02957836v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hammadi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02507328v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carteret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Germain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Deconinck" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chambon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.2074" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419751v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Pauwels" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0668.2011.00763.x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420055v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Deconinck" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Schadkowski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419735v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paccou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delcroix" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guinet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2826" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JQDWPMG9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202073v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Oancea" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Focsa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chazallon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es8020588" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316034v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dagnelie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Tran-Thi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420101v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419777v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lemoine" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.686048" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110754v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lebris" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Calv&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2006.05.017" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FCFZN9V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419723v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2004.11.048" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2QR8T04-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420098v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lemoine" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202080v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Devolder" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.41.005142" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420120v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249487v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Elmaimouni" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Devolder" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(01)00706-0" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CGT65SF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419613v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Morino" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kawaguchi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmsp.1995.1278" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1KDR7R5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419574v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elhanine" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guelachvili" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.465998" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247682v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amiot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1992176" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A14DEE27F8299991A29DB19EE51AC911739E1C4C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679834v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valisoa Rakotonirinjanahary" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2024-38909" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742300v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04297908v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Durand" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Paillat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Allard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gabet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04258682v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12051" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04298218v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chesneau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dauchet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662088v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laverge" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jones" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Wargocki" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Rode" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc O. Abadie" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03871142v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419227v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02891851v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8337" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419215v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03335145v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375452v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375469v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375413v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Delegove" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Loisil" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375467v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375414v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/609/4/042026" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375437v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berthineau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cochet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaie-Levrel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419290v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419191v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02114455v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419302v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02114467v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen El Maimouni" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375442v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554857v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coeur" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239676v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419318v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahyaoui Abderrazak" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Elmaimouni" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426771v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419548v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420237v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02418751v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongming Yi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ee.2018.et3a.3" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425697v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425706v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425680v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sobanska" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420231v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420208v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02298748v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schoemaecker" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blocquet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Rizk" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ward" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Trocquet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425747v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420225v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425690v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Ait Taleb" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427937v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427912v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425737v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427923v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632761v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ward" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631025v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guglielmino" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062046v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sobanska" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425656v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bazzi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Hammadi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017584v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petitprez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251806v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verriele" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428024v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419998v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/isee.2013.O-3-28-02" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631055v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hansen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leonardis" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02507315v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cardini" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425719v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Nicolas" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilhot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bulteau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Amelie Rzepka" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02507314v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02506968v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duflot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04628699v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bulteau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Rzepka" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425923v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Calv&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425947v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425895v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Pauwels" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425931v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070901v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Louis" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425875v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric His" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Millares" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dhulster" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bigan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425959v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425968v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425887v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426198v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429282v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426194v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978548v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delbende" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Nouali" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pillot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429204v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577061v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pillot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Besombes" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Combet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429086v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nollet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vautard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429034v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428956v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428866v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dusanter" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Fittschen" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428190v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Maurellis" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.E. Cravens" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428162v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elhanine" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Guelachvili" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426265v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428156v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428146v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428139v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648532v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648620v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648640v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04768608v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Achour" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Anth&#233;rieu" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#233;rot-Kornobis" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375479v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dewaele" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375411v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Degrande" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419261v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428000v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427958v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427969v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634518v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Petitprez" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leclerc" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632778v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426216v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425669v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02334989v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Paccou" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guinet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Willart" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Danede" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429259v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L de Vlieger" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilette" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Millares" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429179v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baelde" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429158v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429140v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429061v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fevre-Nollet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429123v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Caplain" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. D&#233;chaux" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429108v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429008v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dusanter" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635071v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428977v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428897v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03875171v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428097v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kawaguchi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552968v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621445v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Daoudi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Schiffmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Frobert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hanoune" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.9777" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264852v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junteng Wu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Faccinetto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Batut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pangui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167745" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670968v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valisoa M Rakotonirinjanahary" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Bogdan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indenv.2024.100040" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04031766v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoxuan Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingshuo Meng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Gou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c05237" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03826797v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Giarracca" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Sy Tran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gosselin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gasnot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2022.2039644" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874126v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deboudt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12040648" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02546086v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Achille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Braish" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Codaccioni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Desqueyroux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1392" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02960829v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Sellitto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Salerno" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro La Spina" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Caltabiano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Scollo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71635-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02901372v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajjar El Haddaj" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Chkara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rangognio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Yahyaoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hanoune" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48317/IMIST.PRSM/morjchem-v7i4.18116" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02276311v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coddeville" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2019.126709" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02335598v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Kassi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verbeke" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Assy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/609/4/042026" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375462v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/609/4/042027" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375449v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Abassi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Damich" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. El Maimouni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816346v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dappe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Uzu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schreck" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Li" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2018.01.016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP5TZPTQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02114484v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dumez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cuny" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3210-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02336624v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ouabourrane" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bazzi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143920v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verriele" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schoemaecker" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leclerc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Germain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12258" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5NFC0K23-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390323v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02958159v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delcroix" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pagliai" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Cardini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp510759r" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02957791v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b06293" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420140v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carteret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.10.083" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43S8QZ2J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199550v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hansen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blocquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L&#233;onardis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Locoge" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-4243-2015" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02957836v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hammadi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261411v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dappe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cuny" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Austruy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02507328v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carteret" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Germain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Deconinck" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chambon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.2074" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420055v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Deconinck" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Schadkowski" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419751v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Pauwels" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0668.2011.00763.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419735v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paccou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delcroix" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guinet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2826" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JQDWPMG9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202073v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Oancea" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Focsa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chazallon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es8020588" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420101v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316034v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dagnelie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Tran-Thi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419777v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lemoine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.686048" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110754v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lebris" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Calv&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2006.05.017" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FCFZN9V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420098v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lemoine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419723v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2004.11.048" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2QR8T04-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202080v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Devolder" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.41.005142" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420120v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249487v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Elmaimouni" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Devolder" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(01)00706-0" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CGT65SF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419613v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Morino" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kawaguchi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmsp.1995.1278" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1KDR7R5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419574v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elhanine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guelachvili" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.465998" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247682v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amiot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1992176" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A14DEE27F8299991A29DB19EE51AC911739E1C4C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679834v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valisoa Rakotonirinjanahary" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2024-38909" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742300v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04298218v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chesneau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dauchet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04258682v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12051" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04297908v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Durand" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Paillat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Allard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gabet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03871142v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662088v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laverge" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jones" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Wargocki" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Rode" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc O. Abadie" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419227v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419215v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03335145v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02891851v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8337" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375452v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375469v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375467v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375414v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/609/4/042026" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375413v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Delegove" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Loisil" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419318v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahyaoui Abderrazak" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Elmaimouni" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239676v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berthineau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cochet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaie-Levrel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02114455v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375442v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554857v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coeur" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02114467v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen El Maimouni" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419302v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426771v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419548v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420237v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02418751v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongming Yi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ee.2018.et3a.3" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419290v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375437v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419191v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425706v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425697v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420231v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02298748v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schoemaecker" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blocquet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Rizk" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ward" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Trocquet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420208v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425747v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420225v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425690v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Ait Taleb" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427937v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425680v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sobanska" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632761v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ward" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425737v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427923v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631025v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guglielmino" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427912v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425656v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bazzi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Hammadi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017584v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petitprez" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062046v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sobanska" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251806v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verriele" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428024v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419998v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/isee.2013.O-3-28-02" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631055v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hansen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leonardis" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02507315v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cardini" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425719v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Nicolas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilhot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bulteau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Amelie Rzepka" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02507314v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02506968v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duflot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04628699v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bulteau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Rzepka" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425931v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425895v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Pauwels" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070901v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Louis" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425947v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Calv&#233;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425923v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425959v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425968v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425887v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425875v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric His" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Millares" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dhulster" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bigan" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426194v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429282v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978548v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delbende" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Nouali" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pillot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426198v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429204v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577061v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pillot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Besombes" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Combet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429086v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nollet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vautard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429034v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428956v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428866v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dusanter" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Fittschen" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428190v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Maurellis" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.E. Cravens" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428156v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elhanine" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Guelachvili" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428162v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426265v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428146v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428139v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05568804v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romie Massoud" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourrianne" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648532v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648620v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648640v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04768608v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Achour" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Anth&#233;rieu" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#233;rot-Kornobis" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375411v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Degrande" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375479v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dewaele" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419261v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428000v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427969v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427958v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426216v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632778v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634518v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Petitprez" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leclerc" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425669v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02334989v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Paccou" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guinet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Willart" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Danede" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429259v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L de Vlieger" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilette" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Millares" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429158v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429179v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baelde" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429140v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429061v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fevre-Nollet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429123v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Caplain" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. D&#233;chaux" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429108v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429008v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dusanter" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635071v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428977v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428897v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03875171v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428097v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kawaguchi" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552968v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>