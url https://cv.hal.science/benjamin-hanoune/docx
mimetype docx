--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -2179,1028 +2179,1028 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02336624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MERMAID study: indoor and outdoor average pollutant concentrations in 10 low‐energy school buildings in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performances and limitations of electronic gas sensors to investigate an indoor air quality event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Verriele</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Coddeville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Building and Environment, 107, pp.19-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03143920v1</w:t>
+                <w:t xml:space="preserve">hal-02390323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances and limitations of electronic gas sensors to investigate an indoor air quality event</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The MERMAID study: indoor and outdoor average pollutant concentrations in 10 low‐energy school buildings in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Verriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schoemaecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Indoor Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (5), pp.702-713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ina.12258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02390323v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Spectroscopic Properties of Methanediol in Aqueous Solutions from Quantum Chemistry Calculations and Ab Initio Molecular Dynamics Simulations</w:t>
+                <w:t xml:space="preserve">Relationship between the composition of industrial particles and their transfer in leaves of vegetables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Delcroix</w:t>
+                <w:t xml:space="preserve">V. Dappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Pagliai</w:t>
+                <w:t xml:space="preserve">D. Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianni Cardini</w:t>
+                <w:t xml:space="preserve">S. Dumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Bégué</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Annabelle Austruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Chemical Society A: Inorganic, Physical, Theoretical</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 226, pp.1 - 14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02958159v1</w:t>
+                <w:t xml:space="preserve">hal-01261411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Di(oxymethylene)glycol in the Raman Spectrum of Formaldehyde Aqueous Solutions by ab Initio Molecular Dynamics Simulations and Quantum Chemistry Calculations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Structural and Spectroscopic Properties of Methanediol in Aqueous Solutions from Quantum Chemistry Calculations and Ab Initio Molecular Dynamics Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pagliai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Cardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b06293⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Chemical Society A: Inorganic, Physical, Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, The Journal of Physical Chemistry A, 119 (2), pp.290-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp510759r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02957791v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of kerosene space heaters on indoor air quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of Di(oxymethylene)glycol in the Raman Spectrum of Formaldehyde Aqueous Solutions by ab Initio Molecular Dynamics Simulations and Quantum Chemistry Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Pagliai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bégué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Carteret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.10.083⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, J. Phys. Chem. A, 119 (38), pp.9785-9793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b06293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04420140v1</w:t>
+                <w:t xml:space="preserve">hal-02957791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomparison of the comparative reactivity method (CRM) and pump–probe technique for measuring total OH reactivity in an urban environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Hansen</w:t>
+                <w:t xml:space="preserve">Impact of kerosene space heaters on indoor air quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Blocquet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Carteret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-8-4243-2015⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 134, pp.581-587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.10.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199550v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric BTX measurements in the urban-industrial site of Anza, northwest of Agadir City, Morocco</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Bazzi</w:t>
+                <w:t xml:space="preserve">Intercomparison of the comparative reactivity method (CRM) and pump–probe technique for measuring total OH reactivity in an urban environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. El Hammadi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Hanoune</w:t>
+                <w:t xml:space="preserve">M. Blocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schoemaecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Léonardis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials and Environmental Science </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (10), pp.4243-4264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-8-4243-2015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02957836v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between the composition of industrial particles and their transfer in leaves of vegetables</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Dumez</w:t>
+                <w:t xml:space="preserve">Atmospheric BTX measurements in the urban-industrial site of Anza, northwest of Agadir City, Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ouabourrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Abassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Austruy</w:t>
+                <w:t xml:space="preserve">A. El Hammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 226, pp.1 - 14</w:t>
+              <w:t xml:space="preserve">Journal of Materials and Environmental Science </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Journal of Materials and Environmental Science, 6, pp.1787-1795</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01261411v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Campagne pilote de mesure des émissions de polluants par les poêles à pétrole</w:t>
               </w:r>
@@ -3314,239 +3314,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chauffages au pétrole : pollution induite, pratiques d'utilisation et perception des risques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emission factors of gaseous pollutants from recent kerosene space heaters and fuels available in France in 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carteret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Deconinck</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marion Carteret</w:t>
+                <w:t xml:space="preserve">J.-F. Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Air pur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Indoor Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (4), pp.299-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0668.2011.00763.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04420055v1</w:t>
+                <w:t xml:space="preserve">hal-04419751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emission factors of gaseous pollutants from recent kerosene space heaters and fuels available in France in 2010</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chauffages au pétrole : pollution induite, pratiques d'utilisation et perception des risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-F. Pauwels</w:t>
+                <w:t xml:space="preserve">A Deconinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Schadkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Air pur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 81, pp.23-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04419751v1</w:t>
+                <w:t xml:space="preserve">hal-04420055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman identification of H 2 CO in aqueous solutions</w:t>
               </w:r>
@@ -3772,191 +3772,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le formaldéhyde dans l'habitacle des véhicules automobiles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Hanoune</w:t>
+                <w:t xml:space="preserve">Méthodes de mesure du formaldéhyde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dagnelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.-H. Tran-Thi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Air pur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 74, pp.38-42</w:t>
+              <w:t xml:space="preserve">, 2008, 74, pp.14-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04420101v1</w:t>
+                <w:t xml:space="preserve">hal-00316034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes de mesure du formaldéhyde</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T.-H. Tran-Thi</w:t>
+                <w:t xml:space="preserve">Le formaldéhyde dans l'habitacle des véhicules automobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Air pur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 74, pp.14-21</w:t>
+              <w:t xml:space="preserve">, 2008, 74, pp.38-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00316034v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of a variable pressure infrared spectrometer for formaldehyde measurements in indoor and outdoor environments</w:t>
               </w:r>
@@ -4169,268 +4169,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00110754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de formaldéhyde dans l'air ambiant par spectroscopie par diodes laser accordables</w:t>
+                <w:t xml:space="preserve">Frequency stabilization of tunable infrared diode lasers for time-resolved monitoring of transient species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lemoine</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Air pur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 401 (1-3), pp.180-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2004.11.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04420098v1</w:t>
+                <w:t xml:space="preserve">hal-04419723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency stabilization of tunable infrared diode lasers for time-resolved monitoring of transient species</w:t>
+                <w:t xml:space="preserve">Mesure de formaldéhyde dans l'air ambiant par spectroscopie par diodes laser accordables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Lemoine</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lebris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Air pur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 69, pp.5-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2004.11.048⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04419723v1</w:t>
+                <w:t xml:space="preserve">hal-04420098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable Pressure Infrared Diode Laser Spectroscopy: A New Method for Trace-Gas Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4516,51 +4516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Devolder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5305,450 +5305,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04742300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de l'exposition individuelle aux particules fines grâce à des capteurs portables</w:t>
+                <w:t xml:space="preserve">Use of sensor systems to assess individual exposure to air pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Chesneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
+                <w:t xml:space="preserve">Emmanuelle Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Dauchet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amandine Paillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Debert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Gabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français sur les Aérosols 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Healthy Buildings Europe 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04298218v2</w:t>
+                <w:t xml:space="preserve">hal-04297908v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Broadband Cavity-Enhanced Absorption Spectrometer for Simultaneous measurements of NO2 and particulate matter</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Qian Gou</w:t>
+                <w:t xml:space="preserve">Mesure de l'exposition individuelle aux particules fines grâce à des capteurs portables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès Français sur les Aérosols 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04258682v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298218v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of sensor systems to assess individual exposure to air pollution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephan Gabet</w:t>
+                <w:t xml:space="preserve">A Broadband Cavity-Enhanced Absorption Spectrometer for Simultaneous measurements of NO2 and particulate matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaoxuan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingshuo Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Gou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthy Buildings Europe 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297908v2</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology for the investigation of IAQ inside French dwellings: the PAMELA study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5974,705 +5974,705 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le réseau de capteurs Apolline, un outil pour l'étude de la qualité de l'air et pour l'évaluation de l'exposition individuelle</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Small-scale volcanic aerosols variability, processes and direct radiative impact at Mount Etna during the EPL-RADIO/REFLECT campaigns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Sellitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Salerno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro La Spina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Caltabiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Scollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier INSU "Nouveaux capteurs environnementaux : DEFI 15"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-8337⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04419215v1</w:t>
+                <w:t xml:space="preserve">insu-02891851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of indoor air quality in dwellings using miniature sensors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Hanoune</w:t>
+                <w:t xml:space="preserve">Le réseau de capteurs Apolline, un outil pour l'étude de la qualité de l'air et pour l'évaluation de l'exposition individuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor air 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">Atelier INSU "Nouveaux capteurs environnementaux : DEFI 15"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS INSU, Jan 2020, Banyuls Sur Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03335145v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-scale volcanic aerosols variability, processes and direct radiative impact at Mount Etna during the EPL-RADIO/REFLECT campaigns</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of indoor air quality in dwellings using miniature sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Assy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Indoor air 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Séoul, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-8337⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-02891851v1</w:t>
+                <w:t xml:space="preserve">hal-03335145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How many patrons in the library ? CO2 sensors as tools to determine the occupancy of a whole building</w:t>
+                <w:t xml:space="preserve">Investigation of indoor air quality in a low energy high school building combining micro gas sensors and unsupervised learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Coddeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISES-ISIAQ 2019 "The built, natural, and social environments: impacts on exposures, health and well-being"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Kaunas, Lithuania</w:t>
+              <w:t xml:space="preserve">X IAQVEC 2019 - 10th international conference on Indoor Air Quality, Ventilation and Energy Conservation in Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02375452v1</w:t>
+                <w:t xml:space="preserve">hal-02375467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les leçons à tirer du projet de recherche MERMAID</w:t>
+                <w:t xml:space="preserve">Conception and deployment of the Apolline sensor network for IAQ monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redha Kassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Verbeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Assy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université d’été ET’Air : Qualité de l’Air intérieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">X IAQVEC 2019 - 10th international conference on Indoor Air Quality, Ventilation and Energy Conservation in Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Bari, Italy. 042026, 6 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/609/4/042026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02375469v1</w:t>
+                <w:t xml:space="preserve">hal-02375414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of indoor air quality in a low energy high school building combining micro gas sensors and unsupervised learning</w:t>
+                <w:t xml:space="preserve">How many patrons in the library ? CO2 sensors as tools to determine the occupancy of a whole building</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrice Coddeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X IAQVEC 2019 - 10th international conference on Indoor Air Quality, Ventilation and Energy Conservation in Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Bari, Italy</w:t>
+              <w:t xml:space="preserve">ISES-ISIAQ 2019 "The built, natural, and social environments: impacts on exposures, health and well-being"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Kaunas, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375467v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception and deployment of the Apolline sensor network for IAQ monitoring</w:t>
+                <w:t xml:space="preserve">Les leçons à tirer du projet de recherche MERMAID</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X IAQVEC 2019 - 10th international conference on Indoor Air Quality, Ventilation and Energy Conservation in Buildings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Université d’été ET’Air : Qualité de l’Air intérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Valenciennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/609/4/042026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02375414v1</w:t>
+                <w:t xml:space="preserve">hal-02375469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline: le réseau lillois de mini-capteurs</w:t>
               </w:r>
@@ -6777,2975 +6777,2975 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation par le modèle SIRANE de la pollution atmosphérique dans la ville d'Agadir, Maroc.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Déploiement des capteurs de la qualité de l'air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yahyaoui Abderrazak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Hanoune</w:t>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lahcen Elmaimouni</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Berthineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gaie-Levrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque francophone Combustion et pollution atmosphérique - COMPOLA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Ouarzazate, Morocco</w:t>
+              <w:t xml:space="preserve">International Symposium Individual Air Pollution Sensors: Innovation or Revolution ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04419318v1</w:t>
+                <w:t xml:space="preserve">hal-02375437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déploiement de micro-capteurs de qualité de l’air dans les logements pour une campagne nationale - contraintes et opportunités</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Developments in multisensor monitoring of indoor air quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Capteurs individuels de pollution Atmosphérique : Innovation ou Révolution ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">Indoor Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03239676v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of particulate pollution within the Lille Subway trains</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Hanoune</w:t>
+                <w:t xml:space="preserve">Le projet MERMAID : couplage de méthodes expérimentale et de modélisation au service des tenants et aboutissants de la qualité de l'air intérieur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium Individual Air Pollution Sensors: Innovation or Revolution ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Villeneuve d’Ascq, France</w:t>
+              <w:t xml:space="preserve">Atmos'Fair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114455v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et déploiement d'un réseau de compteurs individuels de particules dans l'air</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Déploiement de micro-capteurs de qualité de l’air dans les logements pour une campagne nationale - contraintes et opportunités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Berthineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gaie-Levrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée IREPSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Colloque international "Capteurs individuels de pollution Atmosphérique : Innovation ou Révolution ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375442v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03239676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation en laboratoire des capteurs de particules de faible coût</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation par le modèle SIRANE de la pollution atmosphérique dans la ville d'Agadir, Maroc.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajjar El Haddaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Chkara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahyaoui Abderrazak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Elmaimouni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international capteurs individuels de pollution atmosphérique : innovation ou révolution ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque francophone Combustion et pollution atmosphérique - COMPOLA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Ouarzazate, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02554857v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les micro-capteurs : des outils innovants, performants, à bas coût, pour la mesure de la qualité de l’air dans la zone urbaine d’Agadir</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement et déploiement d'un réseau de compteurs individuels de particules dans l'air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lahcen El Maimouni</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium Individual Air Pollution Sensors: Innovation or Revolution ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Physicochimie des Processus de Combustion et de l'Atmosphère, UMR 8522 CNRS/Université de Lille; Association pour la Prévention de la Pollution Atmosphérique; European Federation of Clean Air and Environmental Protection Associations, Nov 2018, Villeneuve d’Ascq, France</w:t>
+              <w:t xml:space="preserve">Journée IREPSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114467v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution particulaire dans les rames de métro de Lille</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Hanoune</w:t>
+                <w:t xml:space="preserve">Evaluation en laboratoire des capteurs de particules de faible coût</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Assy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Delegove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Loisil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque francophone Combustion et pollution atmosphérique - COMPOLA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Ouarzazate, Morocco</w:t>
+              <w:t xml:space="preserve">Colloque international capteurs individuels de pollution atmosphérique : innovation ou révolution ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419302v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02554857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of sea breeze dynamics on aerosols physicochemical properties and toxicity in an industrialized city</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determinants of particulate pollution within the Lille Subway trains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Delegove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Loisil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union, Apr 2018, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">International Symposium Individual Air Pollution Sensors: Innovation or Revolution ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426771v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi et comment un réseau de capteurs connectés pour l'étude de la qualité de l'air ?</w:t>
+                <w:t xml:space="preserve">Pollution particulaire dans les rames de métro de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Delegove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Loisil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRCICA IoT week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Colloque francophone Combustion et pollution atmosphérique - COMPOLA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Ouarzazate, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419548v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la métrologie classique aux capteurs individuels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les micro-capteurs : des outils innovants, performants, à bas coût, pour la mesure de la qualité de l’air dans la zone urbaine d’Agadir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Chkara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajjar El Haddaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen El Maimouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème journée de rencontres régionales Pollution, Santé, Longévité "Nanoparticules et PUF: impacts sur la santé humaine"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">International Symposium Individual Air Pollution Sensors: Innovation or Revolution ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Physicochimie des Processus de Combustion et de l'Atmosphère, UMR 8522 CNRS/Université de Lille; Association pour la Prévention de la Pollution Atmosphérique; European Federation of Clean Air and Environmental Protection Associations, Nov 2018, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04420237v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of climate-change related aerosol by laser absorption spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaoxuan Wang</w:t>
+                <w:t xml:space="preserve">Influence of sea breeze dynamics on aerosols physicochemical properties and toxicity in an industrialized city</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hongming Yi</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Light, Energy and the Environment 2018 (E2, FTS, HISE, SOLAR, SSL)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2018, Vienne, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418751v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developments in multisensor monitoring of indoor air quality</w:t>
+                <w:t xml:space="preserve">Pourquoi et comment un réseau de capteurs connectés pour l'étude de la qualité de l'air ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">IRCICA IoT week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419290v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déploiement des capteurs de la qualité de l'air</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la métrologie classique aux capteurs individuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium Individual Air Pollution Sensors: Innovation or Revolution ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Villeneuve d’Ascq, France</w:t>
+              <w:t xml:space="preserve">2ème journée de rencontres régionales Pollution, Santé, Longévité "Nanoparticules et PUF: impacts sur la santé humaine"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375437v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet MERMAID : couplage de méthodes expérimentale et de modélisation au service des tenants et aboutissants de la qualité de l'air intérieur.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Monitoring of climate-change related aerosol by laser absorption spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaoxuan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongming Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmos'Fair</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Light, Energy and the Environment 2018 (E2, FTS, HISE, SOLAR, SSL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Singapour, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ee.2018.et3a.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419191v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How good are chemical sensors for research and IAQ management ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation de la dispersion des polluants gazeux en milieu urbain : cas de la ville d'Agadir (Sud-ouest du Maroc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajjar El Haddaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Abassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ouabourrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrice Coddeville</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Elmaimouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthy Buildings Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Lublin, Poland</w:t>
+              <w:t xml:space="preserve">Journées Interdisciplinaires de la Qualité de l'Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04425706v1</w:t>
+                <w:t xml:space="preserve">hal-04425697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la dispersion des polluants gazeux en milieu urbain : cas de la ville d'Agadir (Sud-ouest du Maroc)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How good are chemical sensors for research and IAQ management ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lahcen Elmaimouni</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Coddeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Interdisciplinaires de la Qualité de l'Air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Healthy Buildings Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Lublin, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04425697v1</w:t>
+                <w:t xml:space="preserve">hal-04425706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multisensor monitoring of air pollutants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contamination des végétaux consommables par des particules industrielles riches en plomb: accumulation, transfert et impacts sur la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sobanska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cuny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st international conference on materials and environmental science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Oujda, Morocco</w:t>
+              <w:t xml:space="preserve">Colloque francophone Combustion et Pollution Atmosphérique - COMPOLA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Saidia, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04420231v1</w:t>
+                <w:t xml:space="preserve">hal-04425680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of ventilation on indoor air quality in a low energy school: the respective roles of indoor and outdoor sources and of chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Schoemaecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Blocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malak Rizk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Trocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAQVEC 2016, 9th International Conference on Indoor Air Quality, Ventilation and Energy Conservation in Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Songdo, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02298748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification de polluants atmosphériques par systèmes multicapteurs</w:t>
+                <w:t xml:space="preserve">Multisensor monitoring of air pollutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Redon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque francophone Combustion et pollution atmosphérique COMPOLA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Saidia, Maroc</w:t>
+              <w:t xml:space="preserve">1st international conference on materials and environmental science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Oujda, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04420208v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the effectiveness of indoor air treatment systems using gas multi-sensors systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantification de polluants atmosphériques par systèmes multicapteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rouvoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Redon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAQVEC 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">Colloque francophone Combustion et pollution atmosphérique COMPOLA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Saidia, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425747v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multisensor monitoring of indoor air quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the effectiveness of indoor air treatment systems using gas multi-sensors systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Coddeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th international conference on indoor air quality, ventilation and energy conservation in buildings</w:t>
+              <w:t xml:space="preserve">IAQVEC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04420225v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling photochemical pollution in the proximity of main roads of the Agadir City (southwestern Morocco)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multisensor monitoring of indoor air quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lahcen Elmaimouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque francophone Combustion et Pollution Atmosphérique - COMPOLA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Saidia, Morocco</w:t>
+              <w:t xml:space="preserve">9th international conference on indoor air quality, ventilation and energy conservation in buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425690v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochimie des Processus de Combustion et de l'Atmosphère</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling photochemical pollution in the proximity of main roads of the Agadir City (southwestern Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Abassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajjar El Haddaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Ait Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Elmaimouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pitch Day : PSA Peugeot Citroën - Santé, Bien-être, Mobilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, incubateur Euratechnologies, Feb 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque francophone Combustion et Pollution Atmosphérique - COMPOLA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Saidia, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04427937v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination des végétaux consommables par des particules industrielles riches en plomb: accumulation, transfert et impacts sur la santé</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physicochimie des Processus de Combustion et de l'Atmosphère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Cuny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque francophone Combustion et Pollution Atmosphérique - COMPOLA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Saidia, Morocco</w:t>
+              <w:t xml:space="preserve">Pitch Day : PSA Peugeot Citroën - Santé, Bien-être, Mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, incubateur Euratechnologies, Feb 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425680v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04427937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of VOCs in a low energy building using PTR-MS: comparison indoor and outdoor BTEX measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Schoemaecker</w:t>
+                <w:t xml:space="preserve">The University of Lille 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthy Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Eindhoven, Netherlands</w:t>
+              <w:t xml:space="preserve">International Symposium of Global Collaboration on Education, Research and Business in Environmental Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Kyoto, Dec 2015, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04632761v1</w:t>
+                <w:t xml:space="preserve">hal-04427912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-sensors networks: relevant tools for real-time indoor air quality indicators in low energy buildings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Working toward a double degree program between the University of Lille and the University of Kyoto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Coddeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthy Buildings 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Eindhoven, Netherlands</w:t>
+              <w:t xml:space="preserve">Workshop for Implementation of Global Collaboration on Education, Research and Business in Environmental Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425737v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04427923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working toward a double degree program between the University of Lille and the University of Kyoto</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gas-sensors networks: relevant tools for real-time indoor air quality indicators in low energy buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Coddeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop for Implementation of Global Collaboration on Education, Research and Business in Environmental Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">Healthy Buildings 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04427923v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IAQ determinants in a Low Energy school through time-resolved measurements: outdoor and indoor contributions to the indoor chemistry</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+                <w:t xml:space="preserve">Measurements of VOCs in a low energy building using PTR-MS: comparison indoor and outdoor BTEX measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dusanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schoemaecker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Healthy Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631025v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The University of Lille 1</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">IAQ determinants in a Low Energy school through time-resolved measurements: outdoor and indoor contributions to the indoor chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Schoemaecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Blocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malak Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Guglielmino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of Global Collaboration on Education, Research and Business in Environmental Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Kyoto, Dec 2015, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">Healthy Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04427912v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution atmosphérique de proximité liée au trafic routier au niveau de la ville d'Agadir (Sud Ouest du Maroc)</w:t>
               </w:r>
@@ -9856,103 +9856,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and modeling characterizations of indoor air quality in low energy public buildings in France - the MERMAID program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schoemaecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Verriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Petitprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indoor Air 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Hong Kong, Hong Kong SAR China. pp.000-008</w:t>
@@ -9981,51 +9981,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre la composition de particules industrielles et leur transfert dans les feuilles de plantes potagères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10102,90 +10102,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do low energy public buildings (LEPB) comply with the recent IAQ regulations in france? What about unregulated VOC?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schoemaecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Locoge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indoor Air 2014 - 13th International Conference on Indoor Air Quality and Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISIAQ, Jul 2014, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10262,51 +10262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sobanska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop "Biosurveillance végétale et fongique de la qualité de l'air"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10357,51 +10357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Schadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Deconinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10487,64 +10487,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Leonardis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Blocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienna, Austria</w:t>
@@ -10573,51 +10573,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab initio molecular dynamics of formaldehyde aqueous solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10806,51 +10806,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab initio molecular dynamics of formaldehyde aqueous solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10914,51 +10914,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab initio calculations of the H2CO + H2O reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11141,217 +11141,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes expérimentales et théoriques de solutions aqueuses de formaldéhyde</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Chazallon</w:t>
+                <w:t xml:space="preserve">Pollution par les poêles à pétrole actuels: mesures en laboratoire et chez des utilisateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Pauwels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Journées Interdisciplinaires de la Qualité de l'Air</w:t>
+              <w:t xml:space="preserve">7èmes Journées Interdisciplinaires de la Qualité de l'Air (JIQA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04425931v1</w:t>
+                <w:t xml:space="preserve">hal-04425895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution par les poêles à pétrole actuels: mesures en laboratoire et chez des utilisateurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Carteret</w:t>
+                <w:t xml:space="preserve">Etudes expérimentales et théoriques de solutions aqueuses de formaldéhyde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Chazallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.F. Pauwels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Journées Interdisciplinaires de la Qualité de l'Air (JIQA)</w:t>
+              <w:t xml:space="preserve">7èmes Journées Interdisciplinaires de la Qualité de l'Air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425895v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude théorique de processus environnementaux à l’échelle moléculaire</w:t>
               </w:r>
@@ -11432,51 +11432,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambient air pollution by carbonyl and aromatic hydrocarbons in the urban-industrial site Anza (NW of Agadir, Morocco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Ouabourrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Ait Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A El Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11544,51 +11544,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des teneurs en COV (aldéhydes et BTX) dans l'air du site industriel Anza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Ait Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A El Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11596,51 +11596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Calvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Elmaimouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes Journées Interdisciplinaires de la Qualité de l'Air (JIQA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Villeneuve d'ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11659,782 +11659,782 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of household plants in removing air contaminants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative LCA of biofuels: a focus for research in environmental friendly processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric His</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Millares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dhulster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Austin (TX), United States</w:t>
+              <w:t xml:space="preserve">LCA conference: a tool for strategic decision making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04425959v1</w:t>
+                <w:t xml:space="preserve">hal-04425875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollutants emission from recent kerosene space heaters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficiency of household plants in removing air contaminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.F. Pauwels</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cuny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">indoor Air 2011</w:t>
+              <w:t xml:space="preserve">Indoor Air 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Austin (TX), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425968v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emissions polluantes de véhicules utilisant de l'huile de friture usagée comme carburant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pollutants emission from recent kerosene space heaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Carteret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Pauwels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Lille, France</w:t>
+              <w:t xml:space="preserve">indoor Air 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Austin (TX), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425887v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative LCA of biofuels: a focus for research in environmental friendly processes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emissions polluantes de véhicules utilisant de l'huile de friture usagée comme carburant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LCA conference: a tool for strategic decision making</w:t>
+              <w:t xml:space="preserve">13ème congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425875v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emissions de particules par les chauffages d'appoint au pétrole</w:t>
+                <w:t xml:space="preserve">Exposition des personnes aux polluants issus des chauffages d'appoint au pétrole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Pauwels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées techniques RSEIN/OQAI "Les particules dans l'air intérieur"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">6èmes Journées Interdisciplinaires de la Qualité de l'Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04426194v1</w:t>
+                <w:t xml:space="preserve">hal-04426198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formaldehyde aqueous solutions : composition, reactivity and phase equilibrium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emissions de particules par les chauffages d'appoint au pétrole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Carteret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Pauwels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Solvation in aqueous solutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Journées techniques RSEIN/OQAI "Les particules dans l'air intérieur"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04429282v1</w:t>
+                <w:t xml:space="preserve">hal-04426194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of VOC components in the exhaust of light vehicles fuelled with different biofuels</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formaldehyde aqueous solutions : composition, reactivity and phase equilibrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium "Transport and Air Pollution" TAP2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Switzerland. pp. 260-266</w:t>
+              <w:t xml:space="preserve">Journée Solvation in aqueous solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00978548v1</w:t>
+                <w:t xml:space="preserve">hal-04429282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition des personnes aux polluants issus des chauffages d'appoint au pétrole</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Carteret</w:t>
+                <w:t xml:space="preserve">Determination of VOC components in the exhaust of light vehicles fuelled with different biofuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Delbende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiba Nouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Journées Interdisciplinaires de la Qualité de l'Air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">18th International Symposium "Transport and Air Pollution" TAP2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Switzerland. pp. 260-266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426198v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00978548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the exposure to formaldehyde while driving: a feasibility study</w:t>
               </w:r>
@@ -12515,51 +12515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12640,51 +12640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Nollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Schadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Vautard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12748,51 +12748,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lebris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nord-Européennes des Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Chimie, Mar 2005, Villeneuve d' Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12843,77 +12843,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Elmaimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Devolder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe de cinétique et photochimie en phase gazeuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12951,51 +12951,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures cinétiques par photolyse laser pulsée / absorption infrarouge transitoire : principes et résultats préliminaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Elmaimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13713,51 +13713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourrianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14123,51 +14123,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative epidemiological design based on wearable microsensors to monitor mobility and related environmental exposures to better assess cardiovascular risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Gabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14242,277 +14242,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apolline: conception et déploiement d'un réseau de mesure de la qualité de l'air par microcapteurs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
+                <w:t xml:space="preserve">Measurement of Aerosol Particles Using Incoherent Broadband Cavity-Enhanced Absorption Spectrometer and Lidar in a Coastal Industrialized City</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingshuo Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaoxuan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Degrande</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Redha Kassi</w:t>
+                <w:t xml:space="preserve">Dorothée Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AEI 2019 : atelier expérimentation et instrumentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02375411v1</w:t>
+                <w:t xml:space="preserve">hal-02375479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Aerosol Particles Using Incoherent Broadband Cavity-Enhanced Absorption Spectrometer and Lidar in a Coastal Industrialized City</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Cazier</w:t>
+                <w:t xml:space="preserve">Apolline: conception et déploiement d'un réseau de mesure de la qualité de l'air par microcapteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothée Dewaele</w:t>
+                <w:t xml:space="preserve">Samuel Degrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redha Kassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">AEI 2019 : atelier expérimentation et instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02375479v1</w:t>
+                <w:t xml:space="preserve">hal-02375411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of particulate pollution within the Lille subway trains</w:t>
               </w:r>
@@ -14787,73 +14787,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Coddeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants IREPSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">IBIAC - Interface between Indoor and Atmospheric Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04427969v1</w:t>
+                <w:t xml:space="preserve">hal-04427958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications of miniature sensors to indoor air quality</w:t>
               </w:r>
@@ -14895,73 +14895,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Coddeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBIAC - Interface between Indoor and Atmospheric Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants IREPSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04427958v1</w:t>
+                <w:t xml:space="preserve">hal-04427969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des particules fines et ultrafines dans l'air intérieur lors de l'utilisation de produits ménagers</w:t>
               </w:r>
@@ -14973,51 +14973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Ouabourrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Elmaimouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPOLA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Tanger, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15036,277 +15036,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04426216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomparison of OH reactivity measured by the pump-probe technique and the comparative reactivity method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadine Locoge</w:t>
+                <w:t xml:space="preserve">Experimental and Modeling Characterizations of Indoor Air Quality in Low Energy Public Buildings in France - the MERMAID program (Mesures Expérimentales Représentatives et Modélisation Air Intérieur Détaillée - Representative Experimental Measurements and Detailed Indoor Air Modeling)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Verriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Petitprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemical Mechanism conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Davis, United States</w:t>
+              <w:t xml:space="preserve">Indoor Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04632778v1</w:t>
+                <w:t xml:space="preserve">hal-04634518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Modeling Characterizations of Indoor Air Quality in Low Energy Public Buildings in France - the MERMAID program (Mesures Expérimentales Représentatives et Modélisation Air Intérieur Détaillée - Representative Experimental Measurements and Detailed Indoor Air Modeling)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Leclerc</w:t>
+                <w:t xml:space="preserve">Intercomparison of OH reactivity measured by the pump-probe technique and the comparative reactivity method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Blocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dusanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Leonardis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Hong Kong, China</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemical Mechanism conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Davis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634518v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la pollution organique (carbonylés et BTX) dans l'air ambiant des villes d'Inezgane et Ait Melloul, Sud Ouest marocain</w:t>
               </w:r>
@@ -15644,260 +15644,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman Analysis of ice-gas co-deposits generated from mass spectrometry calibrated vapor mixtures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TDL measurements of formaldehyde release during the fabrication of nonwoven fabrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Chazallon</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Baelde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Vienne, Austria. </w:t>
+              <w:t xml:space="preserve">Tunable diode laser spectroscopy, 6th international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Reims, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04429158v1</w:t>
+                <w:t xml:space="preserve">hal-04429179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TDL measurements of formaldehyde release during the fabrication of nonwoven fabrics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Raman Analysis of ice-gas co-deposits generated from mass spectrometry calibrated vapor mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Oancea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Focsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Baelde</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Chazallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tunable diode laser spectroscopy, 6th international conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Reims, France. </w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Vienne, Austria. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04429179v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of a variable pressure infrared spectrometer for formaldehyde measurements in indoor and outdoor environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Optics East, Conference on Chemical and Biological Sensors for Industrial and Environmental Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15961,51 +15961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lebris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fevre-Nollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Atmospheric Spectroscopy Applications Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16177,51 +16177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lebris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Nollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Urban Air Quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16272,51 +16272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Devolder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16367,51 +16367,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of minor trace-gas pollutants in air by variable pressure infrared diode laser spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16475,90 +16475,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Absolute Measurements of the Rate Constants of Unimolecular Decomposition of Acyl Radicals by Time Resolved Infrared Diode Laser Spectroscopy (CH3)3 CCO → (CH3)3C + CO(CH3)2CHCO → (CH3)2CH + CO (preliminary results)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Elmaimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Devolder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Symposium on the Physico-Chemical Behavior of Atmospheric Pollutants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Turin, Italy. Proceedings of the 8th European Symposium on the Physico-Chemical Behaviour of Atmospheric Pollutants: A Changing Atmosphere</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16609,51 +16609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Elmaimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Devolder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16736,77 +16736,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-capteurs pour le suivi de la qualité de l’air intérieur et extérieur - Volume 1 De l’usage de micro-capteurs à des fins d’évaluation de l’exposition individuelle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Debert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Gabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17200,51 +17200,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621445v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Daoudi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Schiffmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Frobert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hanoune" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.9777" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264852v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junteng Wu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Faccinetto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Batut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pangui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167745" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670968v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valisoa M Rakotonirinjanahary" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Bogdan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indenv.2024.100040" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04031766v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoxuan Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingshuo Meng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Gou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c05237" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03826797v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Giarracca" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Sy Tran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gosselin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gasnot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2022.2039644" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874126v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deboudt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12040648" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02546086v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Achille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Braish" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Codaccioni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Desqueyroux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1392" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02960829v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Sellitto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Salerno" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro La Spina" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Caltabiano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Scollo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71635-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02901372v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajjar El Haddaj" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Chkara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rangognio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Yahyaoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hanoune" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48317/IMIST.PRSM/morjchem-v7i4.18116" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02276311v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coddeville" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2019.126709" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02335598v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Kassi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verbeke" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Assy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/609/4/042026" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375462v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/609/4/042027" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375449v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Abassi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Damich" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. El Maimouni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816346v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dappe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Uzu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schreck" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Li" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2018.01.016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP5TZPTQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02114484v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dumez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cuny" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3210-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02336624v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ouabourrane" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bazzi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143920v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verriele" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schoemaecker" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leclerc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Germain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12258" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5NFC0K23-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390323v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02958159v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delcroix" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pagliai" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Cardini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp510759r" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02957791v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b06293" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420140v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carteret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.10.083" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43S8QZ2J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199550v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hansen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blocquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L&#233;onardis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Locoge" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-4243-2015" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02957836v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hammadi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261411v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dappe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cuny" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Austruy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02507328v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carteret" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Germain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Deconinck" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chambon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.2074" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420055v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Deconinck" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Schadkowski" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419751v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Pauwels" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0668.2011.00763.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419735v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paccou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delcroix" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guinet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2826" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JQDWPMG9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202073v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Oancea" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Focsa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chazallon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es8020588" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420101v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316034v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dagnelie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Tran-Thi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419777v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lemoine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.686048" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110754v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lebris" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Calv&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2006.05.017" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FCFZN9V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420098v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lemoine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419723v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2004.11.048" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2QR8T04-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202080v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Devolder" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.41.005142" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420120v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249487v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Elmaimouni" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Devolder" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(01)00706-0" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CGT65SF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419613v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Morino" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kawaguchi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmsp.1995.1278" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1KDR7R5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419574v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elhanine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guelachvili" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.465998" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247682v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amiot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1992176" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A14DEE27F8299991A29DB19EE51AC911739E1C4C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679834v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valisoa Rakotonirinjanahary" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2024-38909" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742300v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04298218v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chesneau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dauchet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04258682v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12051" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04297908v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Durand" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Paillat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Allard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gabet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03871142v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662088v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laverge" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jones" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Wargocki" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Rode" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc O. Abadie" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419227v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419215v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03335145v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02891851v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8337" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375452v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375469v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375467v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375414v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/609/4/042026" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375413v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Delegove" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Loisil" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419318v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahyaoui Abderrazak" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Elmaimouni" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239676v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berthineau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cochet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaie-Levrel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02114455v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375442v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554857v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coeur" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02114467v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen El Maimouni" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419302v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426771v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419548v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420237v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02418751v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongming Yi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ee.2018.et3a.3" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419290v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375437v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419191v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425706v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425697v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420231v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02298748v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schoemaecker" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blocquet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Rizk" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ward" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Trocquet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420208v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425747v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420225v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425690v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Ait Taleb" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427937v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425680v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sobanska" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632761v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ward" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425737v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427923v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631025v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guglielmino" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427912v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425656v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bazzi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Hammadi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017584v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petitprez" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062046v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sobanska" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251806v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verriele" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428024v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419998v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/isee.2013.O-3-28-02" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631055v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hansen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leonardis" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02507315v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cardini" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425719v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Nicolas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilhot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bulteau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Amelie Rzepka" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02507314v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02506968v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duflot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04628699v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bulteau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Rzepka" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425931v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425895v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Pauwels" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070901v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Louis" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425947v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Calv&#233;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425923v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425959v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425968v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425887v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425875v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric His" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Millares" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dhulster" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bigan" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426194v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429282v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978548v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delbende" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Nouali" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pillot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426198v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429204v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577061v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pillot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Besombes" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Combet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429086v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nollet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vautard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429034v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428956v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428866v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dusanter" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Fittschen" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428190v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Maurellis" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.E. Cravens" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428156v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elhanine" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Guelachvili" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428162v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426265v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428146v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428139v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05568804v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romie Massoud" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourrianne" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648532v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648620v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648640v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04768608v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Achour" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Anth&#233;rieu" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#233;rot-Kornobis" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375411v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Degrande" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375479v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dewaele" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419261v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428000v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427969v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427958v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426216v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632778v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634518v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Petitprez" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leclerc" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425669v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02334989v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Paccou" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guinet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Willart" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Danede" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429259v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L de Vlieger" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilette" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Millares" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429158v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429179v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baelde" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429140v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429061v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fevre-Nollet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429123v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Caplain" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. D&#233;chaux" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429108v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429008v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dusanter" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635071v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428977v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428897v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03875171v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428097v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kawaguchi" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552968v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621445v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Daoudi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Schiffmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Frobert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hanoune" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.9777" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264852v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junteng Wu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Faccinetto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Batut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pangui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167745" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670968v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valisoa M Rakotonirinjanahary" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Bogdan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indenv.2024.100040" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04031766v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoxuan Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingshuo Meng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Gou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c05237" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03826797v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Giarracca" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Sy Tran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gosselin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gasnot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2022.2039644" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874126v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deboudt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12040648" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02546086v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Achille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Braish" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Codaccioni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Desqueyroux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1392" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02960829v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Sellitto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Salerno" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro La Spina" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Caltabiano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Scollo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71635-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02901372v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajjar El Haddaj" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Chkara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rangognio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Yahyaoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hanoune" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48317/IMIST.PRSM/morjchem-v7i4.18116" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02276311v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coddeville" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2019.126709" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02335598v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Kassi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verbeke" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Assy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/609/4/042026" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375462v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/609/4/042027" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375449v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Abassi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Damich" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. El Maimouni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816346v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dappe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Uzu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schreck" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Li" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2018.01.016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP5TZPTQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02114484v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dumez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cuny" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3210-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02336624v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ouabourrane" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bazzi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390323v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143920v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verriele" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schoemaecker" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leclerc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Germain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12258" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5NFC0K23-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261411v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dappe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cuny" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Austruy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02958159v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delcroix" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pagliai" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Cardini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp510759r" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02957791v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b06293" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420140v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carteret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.10.083" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43S8QZ2J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199550v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hansen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blocquet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L&#233;onardis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Locoge" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-4243-2015" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02957836v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hammadi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02507328v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carteret" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Germain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Deconinck" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chambon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.2074" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419751v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Pauwels" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0668.2011.00763.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420055v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Deconinck" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Schadkowski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419735v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paccou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delcroix" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guinet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2826" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JQDWPMG9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202073v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Oancea" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Focsa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chazallon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es8020588" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316034v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dagnelie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Tran-Thi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420101v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419777v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lemoine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.686048" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110754v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lebris" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Calv&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2006.05.017" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FCFZN9V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419723v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2004.11.048" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2QR8T04-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420098v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lemoine" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202080v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Devolder" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.41.005142" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420120v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249487v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Elmaimouni" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Devolder" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(01)00706-0" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CGT65SF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419613v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Morino" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kawaguchi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmsp.1995.1278" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1KDR7R5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419574v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elhanine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guelachvili" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.465998" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247682v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amiot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1992176" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A14DEE27F8299991A29DB19EE51AC911739E1C4C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679834v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valisoa Rakotonirinjanahary" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2024-38909" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742300v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04297908v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Durand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Paillat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Allard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gabet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04298218v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chesneau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dauchet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04258682v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12051" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03871142v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662088v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laverge" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jones" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Wargocki" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Rode" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc O. Abadie" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419227v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02891851v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8337" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419215v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03335145v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375467v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375414v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/609/4/042026" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375452v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375469v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375413v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Delegove" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Loisil" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375437v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berthineau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cochet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaie-Levrel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419290v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419191v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239676v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419318v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahyaoui Abderrazak" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Elmaimouni" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375442v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554857v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coeur" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02114455v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419302v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02114467v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen El Maimouni" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426771v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419548v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420237v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02418751v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongming Yi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ee.2018.et3a.3" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425697v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425706v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425680v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sobanska" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02298748v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schoemaecker" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blocquet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Rizk" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ward" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Trocquet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420231v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420208v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425747v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420225v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425690v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Ait Taleb" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427937v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427912v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427923v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425737v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632761v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ward" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631025v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guglielmino" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425656v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bazzi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Hammadi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017584v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petitprez" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062046v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sobanska" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251806v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verriele" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428024v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419998v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/isee.2013.O-3-28-02" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631055v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hansen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leonardis" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02507315v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cardini" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425719v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Nicolas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilhot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bulteau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Amelie Rzepka" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02507314v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02506968v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duflot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04628699v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bulteau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Rzepka" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425895v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Pauwels" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425931v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070901v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Louis" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425947v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Calv&#233;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425923v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425875v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric His" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Millares" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dhulster" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bigan" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425959v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425968v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425887v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426198v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426194v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429282v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978548v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delbende" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Nouali" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pillot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429204v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577061v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pillot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Besombes" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Combet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429086v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nollet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vautard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429034v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428956v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428866v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dusanter" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Fittschen" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428190v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Maurellis" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.E. Cravens" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428156v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elhanine" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Guelachvili" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428162v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426265v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428146v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428139v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05568804v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romie Massoud" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourrianne" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648532v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648620v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648640v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04768608v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Achour" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Anth&#233;rieu" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#233;rot-Kornobis" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375479v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dewaele" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375411v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Degrande" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419261v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428000v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427958v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427969v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426216v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634518v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Petitprez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leclerc" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632778v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425669v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02334989v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Paccou" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guinet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Willart" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Danede" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429259v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L de Vlieger" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilette" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Millares" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429179v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baelde" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429158v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429140v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429061v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fevre-Nollet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429123v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Caplain" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. D&#233;chaux" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429108v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429008v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dusanter" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635071v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428977v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428897v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03875171v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428097v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kawaguchi" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552968v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>