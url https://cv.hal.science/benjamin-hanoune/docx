--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -2179,1028 +2179,1028 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02336624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances and limitations of electronic gas sensors to investigate an indoor air quality event</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The MERMAID study: indoor and outdoor average pollutant concentrations in 10 low‐energy school buildings in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Thevenet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Verriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schoemaecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Indoor Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (5), pp.702-713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ina.12258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02390323v1</w:t>
+                <w:t xml:space="preserve">hal-03143920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MERMAID study: indoor and outdoor average pollutant concentrations in 10 low‐energy school buildings in France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performances and limitations of electronic gas sensors to investigate an indoor air quality event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Coddeville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Building and Environment, 107, pp.19-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ina.12258⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03143920v1</w:t>
+                <w:t xml:space="preserve">hal-02390323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between the composition of industrial particles and their transfer in leaves of vegetables</w:t>
+                <w:t xml:space="preserve">Identification of Di(oxymethylene)glycol in the Raman Spectrum of Formaldehyde Aqueous Solutions by ab Initio Molecular Dynamics Simulations and Quantum Chemistry Calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Dappe</w:t>
+                <w:t xml:space="preserve">Pauline Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Cuny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Hanoune</w:t>
+                <w:t xml:space="preserve">Marco Pagliai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dumez</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Bégué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, J. Phys. Chem. A, 119 (38), pp.9785-9793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b06293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01261411v1</w:t>
+                <w:t xml:space="preserve">hal-02957791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and Spectroscopic Properties of Methanediol in Aqueous Solutions from Quantum Chemistry Calculations and Ab Initio Molecular Dynamics Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Pagliai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Delcroix</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gianni Cardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Chemical Society A: Inorganic, Physical, Theoretical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, The Journal of Physical Chemistry A, 119 (2), pp.290-298. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp510759r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Di(oxymethylene)glycol in the Raman Spectrum of Formaldehyde Aqueous Solutions by ab Initio Molecular Dynamics Simulations and Quantum Chemistry Calculations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Pagliai</w:t>
+                <w:t xml:space="preserve">Impact of kerosene space heaters on indoor air quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Bégué</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Hanoune</w:t>
+                <w:t xml:space="preserve">M. Carteret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b06293⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 134, pp.581-587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.10.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02957791v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of kerosene space heaters on indoor air quality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Hanoune</w:t>
+                <w:t xml:space="preserve">Intercomparison of the comparative reactivity method (CRM) and pump–probe technique for measuring total OH reactivity in an urban environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Carteret</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Blocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schoemaecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Léonardis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.10.083⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (10), pp.4243-4264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-8-4243-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04420140v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomparison of the comparative reactivity method (CRM) and pump–probe technique for measuring total OH reactivity in an urban environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Hansen</w:t>
+                <w:t xml:space="preserve">Atmospheric BTX measurements in the urban-industrial site of Anza, northwest of Agadir City, Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ouabourrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Abassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Blocquet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">N. Locoge</w:t>
+                <w:t xml:space="preserve">A. El Hammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Materials and Environmental Science </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Journal of Materials and Environmental Science, 6, pp.1787-1795</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199550v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric BTX measurements in the urban-industrial site of Anza, northwest of Agadir City, Morocco</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Bazzi</w:t>
+                <w:t xml:space="preserve">Relationship between the composition of industrial particles and their transfer in leaves of vegetables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. El Hammadi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Hanoune</w:t>
+                <w:t xml:space="preserve">Annabelle Austruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials and Environmental Science </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Journal of Materials and Environmental Science, 6, pp.1787-1795</w:t>
+              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 226, pp.1 - 14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02957836v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Campagne pilote de mesure des émissions de polluants par les poêles à pétrole</w:t>
               </w:r>
@@ -3314,239 +3314,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emission factors of gaseous pollutants from recent kerosene space heaters and fuels available in France in 2010</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chauffages au pétrole : pollution induite, pratiques d'utilisation et perception des risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-F. Pauwels</w:t>
+                <w:t xml:space="preserve">A Deconinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Schadkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Air pur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 81, pp.23-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04419751v1</w:t>
+                <w:t xml:space="preserve">hal-04420055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chauffages au pétrole : pollution induite, pratiques d'utilisation et perception des risques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emission factors of gaseous pollutants from recent kerosene space heaters and fuels available in France in 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carteret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Deconinck</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marion Carteret</w:t>
+                <w:t xml:space="preserve">J.-F. Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Air pur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Indoor Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (4), pp.299-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0668.2011.00763.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04420055v1</w:t>
+                <w:t xml:space="preserve">hal-04419751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman identification of H 2 CO in aqueous solutions</w:t>
               </w:r>
@@ -3772,191 +3772,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes de mesure du formaldéhyde</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T.-H. Tran-Thi</w:t>
+                <w:t xml:space="preserve">Le formaldéhyde dans l'habitacle des véhicules automobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Air pur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 74, pp.14-21</w:t>
+              <w:t xml:space="preserve">, 2008, 74, pp.38-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00316034v1</w:t>
+                <w:t xml:space="preserve">hal-04420101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le formaldéhyde dans l'habitacle des véhicules automobiles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Hanoune</w:t>
+                <w:t xml:space="preserve">Méthodes de mesure du formaldéhyde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dagnelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.-H. Tran-Thi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Air pur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 74, pp.38-42</w:t>
+              <w:t xml:space="preserve">, 2008, 74, pp.14-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04420101v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00316034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of a variable pressure infrared spectrometer for formaldehyde measurements in indoor and outdoor environments</w:t>
               </w:r>
@@ -4169,268 +4169,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00110754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency stabilization of tunable infrared diode lasers for time-resolved monitoring of transient species</w:t>
+                <w:t xml:space="preserve">Mesure de formaldéhyde dans l'air ambiant par spectroscopie par diodes laser accordables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Lemoine</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lebris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Air pur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 69, pp.5-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04419723v1</w:t>
+                <w:t xml:space="preserve">hal-04420098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de formaldéhyde dans l'air ambiant par spectroscopie par diodes laser accordables</w:t>
+                <w:t xml:space="preserve">Frequency stabilization of tunable infrared diode lasers for time-resolved monitoring of transient species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lemoine</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Air pur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 401 (1-3), pp.180-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2004.11.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04420098v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable Pressure Infrared Diode Laser Spectroscopy: A New Method for Trace-Gas Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4516,51 +4516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Devolder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5305,627 +5305,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04742300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of sensor systems to assess individual exposure to air pollution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephan Gabet</w:t>
+                <w:t xml:space="preserve">A Broadband Cavity-Enhanced Absorption Spectrometer for Simultaneous measurements of NO2 and particulate matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaoxuan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingshuo Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Gou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthy Buildings Europe 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297908v2</w:t>
+                <w:t xml:space="preserve">hal-04258682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de l'exposition individuelle aux particules fines grâce à des capteurs portables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français sur les Aérosols 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298218v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Broadband Cavity-Enhanced Absorption Spectrometer for Simultaneous measurements of NO2 and particulate matter</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
+                <w:t xml:space="preserve">Use of sensor systems to assess individual exposure to air pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Paillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Debert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Gabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Healthy Buildings Europe 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Aachen, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04258682v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297908v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for the investigation of IAQ inside French dwellings: the PAMELA study</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Energy Efficient IAQ Management in residential buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Laverge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Wargocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc O. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor air 2022- 17th International Conference of the International Society of Indoor Air Quality &amp; Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Kuopio, Finland</w:t>
+              <w:t xml:space="preserve">IAQ 2020: Indoor Environmental Approaches Conference, 9th TightVent and 7th venticool conference (ASHRAE-AIVC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03871142v1</w:t>
+                <w:t xml:space="preserve">hal-03662088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Efficient IAQ Management in residential buildings</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methodology for the investigation of IAQ inside French dwellings: the PAMELA study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAQ 2020: Indoor Environmental Approaches Conference, 9th TightVent and 7th venticool conference (ASHRAE-AIVC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Athens, Greece</w:t>
+              <w:t xml:space="preserve">Indoor air 2022- 17th International Conference of the International Society of Indoor Air Quality &amp; Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Kuopio, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662088v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online personal IAQ monitoring - personal exposure to indoor air pollutants</w:t>
               </w:r>
@@ -5974,325 +5974,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-scale volcanic aerosols variability, processes and direct radiative impact at Mount Etna during the EPL-RADIO/REFLECT campaigns</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le réseau de capteurs Apolline, un outil pour l'étude de la qualité de l'air et pour l'évaluation de l'exposition individuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atelier INSU "Nouveaux capteurs environnementaux : DEFI 15"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS INSU, Jan 2020, Banyuls Sur Mer, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02891851v1</w:t>
+                <w:t xml:space="preserve">hal-04419215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le réseau de capteurs Apolline, un outil pour l'étude de la qualité de l'air et pour l'évaluation de l'exposition individuelle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Hanoune</w:t>
+                <w:t xml:space="preserve">Evaluation of indoor air quality in dwellings using miniature sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Assy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier INSU "Nouveaux capteurs environnementaux : DEFI 15"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS INSU, Jan 2020, Banyuls Sur Mer, France</w:t>
+              <w:t xml:space="preserve">Indoor air 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419215v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of indoor air quality in dwellings using miniature sensors</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Small-scale volcanic aerosols variability, processes and direct radiative impact at Mount Etna during the EPL-RADIO/REFLECT campaigns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Sellitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Salerno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro La Spina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Caltabiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Scollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor air 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-8337⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03335145v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02891851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of indoor air quality in a low energy high school building combining micro gas sensors and unsupervised learning</w:t>
               </w:r>
@@ -6514,2815 +6514,2854 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How many patrons in the library ? CO2 sensors as tools to determine the occupancy of a whole building</w:t>
+                <w:t xml:space="preserve">Apolline: le réseau lillois de mini-capteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rouvoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redha Kassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Delegove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Loisil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISES-ISIAQ 2019 "The built, natural, and social environments: impacts on exposures, health and well-being"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Kaunas, Lithuania</w:t>
+              <w:t xml:space="preserve">Colloque national capteurs et sciences participatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02375452v1</w:t>
+                <w:t xml:space="preserve">hal-02375413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les leçons à tirer du projet de recherche MERMAID</w:t>
+                <w:t xml:space="preserve">How many patrons in the library ? CO2 sensors as tools to determine the occupancy of a whole building</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université d’été ET’Air : Qualité de l’Air intérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">ISES-ISIAQ 2019 "The built, natural, and social environments: impacts on exposures, health and well-being"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Kaunas, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375469v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apolline: le réseau lillois de mini-capteurs</w:t>
+                <w:t xml:space="preserve">Les leçons à tirer du projet de recherche MERMAID</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national capteurs et sciences participatives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Université d’été ET’Air : Qualité de l’Air intérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375413v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déploiement des capteurs de la qualité de l'air</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement et déploiement d'un réseau de compteurs individuels de particules dans l'air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium Individual Air Pollution Sensors: Innovation or Revolution ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Villeneuve d’Ascq, France</w:t>
+              <w:t xml:space="preserve">Journée IREPSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02375437v1</w:t>
+                <w:t xml:space="preserve">hal-02375442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developments in multisensor monitoring of indoor air quality</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation en laboratoire des capteurs de particules de faible coût</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Assy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Delegove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Loisil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">Colloque international capteurs individuels de pollution atmosphérique : innovation ou révolution ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419290v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02554857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet MERMAID : couplage de méthodes expérimentale et de modélisation au service des tenants et aboutissants de la qualité de l'air intérieur.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Hanoune</w:t>
+                <w:t xml:space="preserve">Les micro-capteurs : des outils innovants, performants, à bas coût, pour la mesure de la qualité de l’air dans la zone urbaine d’Agadir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Chkara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajjar El Haddaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen El Maimouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmos'Fair</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Mons, Belgium</w:t>
+              <w:t xml:space="preserve">International Symposium Individual Air Pollution Sensors: Innovation or Revolution ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Physicochimie des Processus de Combustion et de l'Atmosphère, UMR 8522 CNRS/Université de Lille; Association pour la Prévention de la Pollution Atmosphérique; European Federation of Clean Air and Environmental Protection Associations, Nov 2018, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419191v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déploiement de micro-capteurs de qualité de l’air dans les logements pour une campagne nationale - contraintes et opportunités</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pollution particulaire dans les rames de métro de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Delegove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Loisil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Capteurs individuels de pollution Atmosphérique : Innovation ou Révolution ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque francophone Combustion et pollution atmosphérique - COMPOLA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Ouarzazate, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03239676v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation par le modèle SIRANE de la pollution atmosphérique dans la ville d'Agadir, Maroc.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lahcen Elmaimouni</w:t>
+                <w:t xml:space="preserve">Determinants of particulate pollution within the Lille Subway trains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Delegove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Loisil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque francophone Combustion et pollution atmosphérique - COMPOLA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Ouarzazate, Morocco</w:t>
+              <w:t xml:space="preserve">International Symposium Individual Air Pollution Sensors: Innovation or Revolution ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419318v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et déploiement d'un réseau de compteurs individuels de particules dans l'air</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Déploiement de micro-capteurs de qualité de l’air dans les logements pour une campagne nationale - contraintes et opportunités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Berthineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gaie-Levrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée IREPSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Colloque international "Capteurs individuels de pollution Atmosphérique : Innovation ou Révolution ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375442v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03239676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation en laboratoire des capteurs de particules de faible coût</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
+                <w:t xml:space="preserve">Modélisation par le modèle SIRANE de la pollution atmosphérique dans la ville d'Agadir, Maroc.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajjar El Haddaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Chkara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Coeur</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yahyaoui Abderrazak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Elmaimouni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international capteurs individuels de pollution atmosphérique : innovation ou révolution ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque francophone Combustion et pollution atmosphérique - COMPOLA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Ouarzazate, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02554857v1</w:t>
+                <w:t xml:space="preserve">hal-04419318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of particulate pollution within the Lille Subway trains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of sea breeze dynamics on aerosols physicochemical properties and toxicity in an industrialized city</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Deboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium Individual Air Pollution Sensors: Innovation or Revolution ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Villeneuve d’Ascq, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114455v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution particulaire dans les rames de métro de Lille</w:t>
+                <w:t xml:space="preserve">Pourquoi et comment un réseau de capteurs connectés pour l'étude de la qualité de l'air ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hanoune</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque francophone Combustion et pollution atmosphérique - COMPOLA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Ouarzazate, Morocco</w:t>
+              <w:t xml:space="preserve">IRCICA IoT week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419302v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les micro-capteurs : des outils innovants, performants, à bas coût, pour la mesure de la qualité de l’air dans la zone urbaine d’Agadir</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la métrologie classique aux capteurs individuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lahcen El Maimouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium Individual Air Pollution Sensors: Innovation or Revolution ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Physicochimie des Processus de Combustion et de l'Atmosphère, UMR 8522 CNRS/Université de Lille; Association pour la Prévention de la Pollution Atmosphérique; European Federation of Clean Air and Environmental Protection Associations, Nov 2018, Villeneuve d’Ascq, France</w:t>
+              <w:t xml:space="preserve">2ème journée de rencontres régionales Pollution, Santé, Longévité "Nanoparticules et PUF: impacts sur la santé humaine"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114467v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of sea breeze dynamics on aerosols physicochemical properties and toxicity in an industrialized city</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Cazier</w:t>
+                <w:t xml:space="preserve">Monitoring of climate-change related aerosol by laser absorption spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaoxuan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Deboudt</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongming Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Light, Energy and the Environment 2018 (E2, FTS, HISE, SOLAR, SSL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Singapour, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ee.2018.et3a.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426771v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi et comment un réseau de capteurs connectés pour l'étude de la qualité de l'air ?</w:t>
+                <w:t xml:space="preserve">Developments in multisensor monitoring of indoor air quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRCICA IoT week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Indoor Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419548v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la métrologie classique aux capteurs individuels</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Déploiement des capteurs de la qualité de l'air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Berthineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gaie-Levrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème journée de rencontres régionales Pollution, Santé, Longévité "Nanoparticules et PUF: impacts sur la santé humaine"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">International Symposium Individual Air Pollution Sensors: Innovation or Revolution ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04420237v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of climate-change related aerosol by laser absorption spectroscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le projet MERMAID : couplage de méthodes expérimentale et de modélisation au service des tenants et aboutissants de la qualité de l'air intérieur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Light, Energy and the Environment 2018 (E2, FTS, HISE, SOLAR, SSL)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmos'Fair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Mons, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/ee.2018.et3a.3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02418751v1</w:t>
+                <w:t xml:space="preserve">hal-04419191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la dispersion des polluants gazeux en milieu urbain : cas de la ville d'Agadir (Sud-ouest du Maroc)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How good are chemical sensors for research and IAQ management ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lahcen Elmaimouni</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Coddeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Interdisciplinaires de la Qualité de l'Air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Healthy Buildings Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Lublin, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04425697v1</w:t>
+                <w:t xml:space="preserve">hal-04425706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How good are chemical sensors for research and IAQ management ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation de la dispersion des polluants gazeux en milieu urbain : cas de la ville d'Agadir (Sud-ouest du Maroc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajjar El Haddaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Abassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ouabourrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrice Coddeville</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Elmaimouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthy Buildings Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Lublin, Poland</w:t>
+              <w:t xml:space="preserve">Journées Interdisciplinaires de la Qualité de l'Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04425706v1</w:t>
+                <w:t xml:space="preserve">hal-04425697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination des végétaux consommables par des particules industrielles riches en plomb: accumulation, transfert et impacts sur la santé</w:t>
+                <w:t xml:space="preserve">The impact of ventilation on indoor air quality in a low energy school: the respective roles of indoor and outdoor sources and of chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Sobanska</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Hanoune</w:t>
+                <w:t xml:space="preserve">Coralie Schoemaecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Dumat</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marion Blocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malak Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Trocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque francophone Combustion et Pollution Atmosphérique - COMPOLA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Saidia, Morocco</w:t>
+              <w:t xml:space="preserve">IAQVEC 2016, 9th International Conference on Indoor Air Quality, Ventilation and Energy Conservation in Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Songdo, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04425680v1</w:t>
+                <w:t xml:space="preserve">hal-02298748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of ventilation on indoor air quality in a low energy school: the respective roles of indoor and outdoor sources and of chemistry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantification de polluants atmosphériques par systèmes multicapteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rouvoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Redon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAQVEC 2016, 9th International Conference on Indoor Air Quality, Ventilation and Energy Conservation in Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Songdo, South Korea</w:t>
+              <w:t xml:space="preserve">Colloque francophone Combustion et pollution atmosphérique COMPOLA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Saidia, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02298748v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multisensor monitoring of air pollutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st international conference on materials and environmental science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Oujda, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification de polluants atmosphériques par systèmes multicapteurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the effectiveness of indoor air treatment systems using gas multi-sensors systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Coddeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Redon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque francophone Combustion et pollution atmosphérique COMPOLA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Saidia, Maroc</w:t>
+              <w:t xml:space="preserve">IAQVEC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04420208v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the effectiveness of indoor air treatment systems using gas multi-sensors systems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multisensor monitoring of indoor air quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAQVEC 2016</w:t>
+              <w:t xml:space="preserve">9th international conference on indoor air quality, ventilation and energy conservation in buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425747v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multisensor monitoring of indoor air quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling photochemical pollution in the proximity of main roads of the Agadir City (southwestern Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Abassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajjar El Haddaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Ait Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Elmaimouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th international conference on indoor air quality, ventilation and energy conservation in buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">Colloque francophone Combustion et Pollution Atmosphérique - COMPOLA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Saidia, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04420225v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling photochemical pollution in the proximity of main roads of the Agadir City (southwestern Morocco)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physicochimie des Processus de Combustion et de l'Atmosphère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lahcen Elmaimouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque francophone Combustion et Pollution Atmosphérique - COMPOLA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Saidia, Morocco</w:t>
+              <w:t xml:space="preserve">Pitch Day : PSA Peugeot Citroën - Santé, Bien-être, Mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, incubateur Euratechnologies, Feb 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425690v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04427937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochimie des Processus de Combustion et de l'Atmosphère</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contamination des végétaux consommables par des particules industrielles riches en plomb: accumulation, transfert et impacts sur la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sobanska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cuny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pitch Day : PSA Peugeot Citroën - Santé, Bien-être, Mobilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, incubateur Euratechnologies, Feb 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque francophone Combustion et Pollution Atmosphérique - COMPOLA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Saidia, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04427937v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The University of Lille 1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gas-sensors networks: relevant tools for real-time indoor air quality indicators in low energy buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Coddeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of Global Collaboration on Education, Research and Business in Environmental Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Kyoto, Dec 2015, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">Healthy Buildings 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04427912v1</w:t>
+                <w:t xml:space="preserve">hal-04425737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Working toward a double degree program between the University of Lille and the University of Kyoto</w:t>
               </w:r>
@@ -9371,381 +9410,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04427923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-sensors networks: relevant tools for real-time indoor air quality indicators in low energy buildings</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrice Coddeville</w:t>
+                <w:t xml:space="preserve">Measurements of VOCs in a low energy building using PTR-MS: comparison indoor and outdoor BTEX measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dusanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schoemaecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthy Buildings 2015</w:t>
+              <w:t xml:space="preserve">Healthy Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04425737v1</w:t>
+                <w:t xml:space="preserve">hal-04632761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of VOCs in a low energy building using PTR-MS: comparison indoor and outdoor BTEX measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
+                <w:t xml:space="preserve">IAQ determinants in a Low Energy school through time-resolved measurements: outdoor and indoor contributions to the indoor chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Schoemaecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Blocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malak Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Guglielmino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Healthy Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04632761v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IAQ determinants in a Low Energy school through time-resolved measurements: outdoor and indoor contributions to the indoor chemistry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The University of Lille 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthy Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Eindhoven, Netherlands</w:t>
+              <w:t xml:space="preserve">International Symposium of Global Collaboration on Education, Research and Business in Environmental Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Kyoto, Dec 2015, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631025v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04427912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution atmosphérique de proximité liée au trafic routier au niveau de la ville d'Agadir (Sud Ouest du Maroc)</w:t>
               </w:r>
@@ -9856,103 +9856,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and modeling characterizations of indoor air quality in low energy public buildings in France - the MERMAID program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schoemaecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Verriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Petitprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indoor Air 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Hong Kong, Hong Kong SAR China. pp.000-008</w:t>
@@ -9981,51 +9981,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre la composition de particules industrielles et leur transfert dans les feuilles de plantes potagères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10102,90 +10102,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do low energy public buildings (LEPB) comply with the recent IAQ regulations in france? What about unregulated VOC?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schoemaecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Locoge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indoor Air 2014 - 13th International Conference on Indoor Air Quality and Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISIAQ, Jul 2014, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10262,51 +10262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sobanska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop "Biosurveillance végétale et fongique de la qualité de l'air"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10357,51 +10357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Schadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Deconinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10487,64 +10487,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Leonardis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Blocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienna, Austria</w:t>
@@ -10573,51 +10573,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab initio molecular dynamics of formaldehyde aqueous solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10806,51 +10806,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab initio molecular dynamics of formaldehyde aqueous solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10914,51 +10914,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab initio calculations of the H2CO + H2O reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11141,1011 +11141,985 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution par les poêles à pétrole actuels: mesures en laboratoire et chez des utilisateurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Carteret</w:t>
+                <w:t xml:space="preserve">Ambient air pollution by carbonyl and aromatic hydrocarbons in the urban-industrial site Anza (NW of Agadir, Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ouabourrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Ait Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A El Hammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Calvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Journées Interdisciplinaires de la Qualité de l'Air (JIQA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">PhotoPAQ conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04425895v1</w:t>
+                <w:t xml:space="preserve">hal-04425947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes expérimentales et théoriques de solutions aqueuses de formaldéhyde</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Chazallon</w:t>
+                <w:t xml:space="preserve">Evaluation des teneurs en COV (aldéhydes et BTX) dans l'air du site industriel Anza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Ait Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A El Hammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Calvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Elmaimouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Journées Interdisciplinaires de la Qualité de l'Air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">7èmes Journées Interdisciplinaires de la Qualité de l'Air (JIQA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Villeneuve d'ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04425931v1</w:t>
+                <w:t xml:space="preserve">hal-04425923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude théorique de processus environnementaux à l’échelle moléculaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pollution par les poêles à pétrole actuels: mesures en laboratoire et chez des utilisateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Carteret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Louis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Hanoune</w:t>
+                <w:t xml:space="preserve">J.F. Pauwels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire IRePSE Calculs scientifiques en environnement : modélisation, bases de données, moyens et applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Wimereux, France</w:t>
+              <w:t xml:space="preserve">7èmes Journées Interdisciplinaires de la Qualité de l'Air (JIQA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03070901v1</w:t>
+                <w:t xml:space="preserve">hal-04425895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambient air pollution by carbonyl and aromatic hydrocarbons in the urban-industrial site Anza (NW of Agadir, Morocco)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Le Calvé</w:t>
+                <w:t xml:space="preserve">Etudes expérimentales et théoriques de solutions aqueuses de formaldéhyde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Chazallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhotoPAQ conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">7èmes Journées Interdisciplinaires de la Qualité de l'Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04425947v1</w:t>
+                <w:t xml:space="preserve">hal-04425931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des teneurs en COV (aldéhydes et BTX) dans l'air du site industriel Anza</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Le Calvé</w:t>
+                <w:t xml:space="preserve">Etude théorique de processus environnementaux à l’échelle moléculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lahcen Elmaimouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Journées Interdisciplinaires de la Qualité de l'Air (JIQA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Villeneuve d'ascq, France</w:t>
+              <w:t xml:space="preserve">Séminaire IRePSE Calculs scientifiques en environnement : modélisation, bases de données, moyens et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Wimereux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425923v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03070901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative LCA of biofuels: a focus for research in environmental friendly processes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficiency of household plants in removing air contaminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LCA conference: a tool for strategic decision making</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Lille, France</w:t>
+              <w:t xml:space="preserve">Indoor Air 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Austin (TX), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04425875v1</w:t>
+                <w:t xml:space="preserve">hal-04425959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of household plants in removing air contaminants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pollutants emission from recent kerosene space heaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Carteret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Cuny</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Pauwels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air 2011</w:t>
+              <w:t xml:space="preserve">indoor Air 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Austin (TX), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425959v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollutants emission from recent kerosene space heaters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emissions polluantes de véhicules utilisant de l'huile de friture usagée comme carburant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.F. Pauwels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">indoor Air 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Austin (TX), United States</w:t>
+              <w:t xml:space="preserve">13ème congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425968v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emissions polluantes de véhicules utilisant de l'huile de friture usagée comme carburant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative LCA of biofuels: a focus for research in environmental friendly processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric His</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Millares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dhulster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème congrès de la Société Française de Génie des Procédés</w:t>
+              <w:t xml:space="preserve">LCA conference: a tool for strategic decision making</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425887v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition des personnes aux polluants issus des chauffages d'appoint au pétrole</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formaldehyde aqueous solutions : composition, reactivity and phase equilibrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.F. Pauwels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Journées Interdisciplinaires de la Qualité de l'Air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Journée Solvation in aqueous solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04426198v1</w:t>
+                <w:t xml:space="preserve">hal-04429282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emissions de particules par les chauffages d'appoint au pétrole</w:t>
               </w:r>
@@ -12157,51 +12131,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Pauwels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées techniques RSEIN/OQAI "Les particules dans l'air intérieur"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12220,221 +12194,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04426194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formaldehyde aqueous solutions : composition, reactivity and phase equilibrium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of VOC components in the exhaust of light vehicles fuelled with different biofuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Delbende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiba Nouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Solvation in aqueous solutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">18th International Symposium "Transport and Air Pollution" TAP2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Switzerland. pp. 260-266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04429282v1</w:t>
+                <w:t xml:space="preserve">hal-00978548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of VOC components in the exhaust of light vehicles fuelled with different biofuels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Habiba Nouali</w:t>
+                <w:t xml:space="preserve">Exposition des personnes aux polluants issus des chauffages d'appoint au pétrole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Pauwels</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium "Transport and Air Pollution" TAP2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Switzerland. pp. 260-266</w:t>
+              <w:t xml:space="preserve">6èmes Journées Interdisciplinaires de la Qualité de l'Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00978548v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the exposure to formaldehyde while driving: a feasibility study</w:t>
               </w:r>
@@ -12515,51 +12515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12640,51 +12640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Nollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Schadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Vautard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12748,51 +12748,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lebris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nord-Européennes des Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Chimie, Mar 2005, Villeneuve d' Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12843,77 +12843,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Elmaimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Devolder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe de cinétique et photochimie en phase gazeuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12951,51 +12951,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures cinétiques par photolyse laser pulsée / absorption infrarouge transitoire : principes et résultats préliminaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Elmaimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13148,312 +13148,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution IR emission spectroscopy of the transient molecule HNSi: the hot bands</w:t>
+                <w:t xml:space="preserve">High resolution emission IR-FT of silicon-containing molecules: the hot bands of HNSi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Elhanine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Guelachvili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry of Molecules and Grains in Space, 50th International Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1993, Mont Sainte-Odile, France</w:t>
+              <w:t xml:space="preserve">13th Colloquium on High Resolution Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1993, Riccione, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04428156v1</w:t>
+                <w:t xml:space="preserve">hal-04428162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution emission IR-FT of silicon-containing molecules: the hot bands of HNSi</w:t>
+                <w:t xml:space="preserve">IR emission spectroscopy from a SiH4 and N2 plasma. The hot bands of HNSi.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Elhanine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Guelachvili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Colloquium on High Resolution Molecular Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1993, Riccione, Italy</w:t>
+              <w:t xml:space="preserve">Colloque 'Autour de la photophysique moléculaire : a gourmet's delight. A tribute to Sydney Leach'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1993, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04428162v1</w:t>
+                <w:t xml:space="preserve">hal-04426265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IR emission spectroscopy from a SiH4 and N2 plasma. The hot bands of HNSi.</w:t>
+                <w:t xml:space="preserve">High resolution IR emission spectroscopy of the transient molecule HNSi: the hot bands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Elhanine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Guelachvili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 'Autour de la photophysique moléculaire : a gourmet's delight. A tribute to Sydney Leach'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1993, Paris, France</w:t>
+              <w:t xml:space="preserve">Physical Chemistry of Molecules and Grains in Space, 50th International Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1993, Mont Sainte-Odile, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04426265v1</w:t>
+                <w:t xml:space="preserve">hal-04428156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution infrared emission spectroscopy of the transient molecule HNSi</w:t>
               </w:r>
@@ -13713,51 +13713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourrianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14123,51 +14123,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative epidemiological design based on wearable microsensors to monitor mobility and related environmental exposures to better assess cardiovascular risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Gabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14242,333 +14242,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Aerosol Particles Using Incoherent Broadband Cavity-Enhanced Absorption Spectrometer and Lidar in a Coastal Industrialized City</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Cazier</w:t>
+                <w:t xml:space="preserve">Apolline: conception et déploiement d'un réseau de mesure de la qualité de l'air par microcapteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothée Dewaele</w:t>
+                <w:t xml:space="preserve">Samuel Degrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redha Kassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">AEI 2019 : atelier expérimentation et instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02375479v1</w:t>
+                <w:t xml:space="preserve">hal-02375411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apolline: conception et déploiement d'un réseau de mesure de la qualité de l'air par microcapteurs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
+                <w:t xml:space="preserve">Measurement of Aerosol Particles Using Incoherent Broadband Cavity-Enhanced Absorption Spectrometer and Lidar in a Coastal Industrialized City</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingshuo Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaoxuan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Degrande</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Redha Kassi</w:t>
+                <w:t xml:space="preserve">Dorothée Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AEI 2019 : atelier expérimentation et instrumentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02375411v1</w:t>
+                <w:t xml:space="preserve">hal-02375479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of particulate pollution within the Lille subway trains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Delegove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Loisil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14787,73 +14787,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Coddeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBIAC - Interface between Indoor and Atmospheric Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants IREPSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04427958v1</w:t>
+                <w:t xml:space="preserve">hal-04427969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications of miniature sensors to indoor air quality</w:t>
               </w:r>
@@ -14895,73 +14895,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Coddeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants IREPSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">IBIAC - Interface between Indoor and Atmospheric Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04427969v1</w:t>
+                <w:t xml:space="preserve">hal-04427958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des particules fines et ultrafines dans l'air intérieur lors de l'utilisation de produits ménagers</w:t>
               </w:r>
@@ -14973,51 +14973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Ouabourrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Elmaimouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPOLA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Tanger, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15042,51 +15042,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Modeling Characterizations of Indoor Air Quality in Low Energy Public Buildings in France - the MERMAID program (Mesures Expérimentales Représentatives et Modélisation Air Intérieur Détaillée - Representative Experimental Measurements and Detailed Indoor Air Modeling)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15167,51 +15167,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercomparison of OH reactivity measured by the pump-probe technique and the comparative reactivity method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Blocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15219,51 +15219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Leonardis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemical Mechanism conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Davis, United States</w:t>
@@ -15644,260 +15644,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TDL measurements of formaldehyde release during the fabrication of nonwoven fabrics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Raman Analysis of ice-gas co-deposits generated from mass spectrometry calibrated vapor mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Oancea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Focsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Baelde</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Chazallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tunable diode laser spectroscopy, 6th international conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Reims, France. </w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Vienne, Austria. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04429179v1</w:t>
+                <w:t xml:space="preserve">hal-04429158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman Analysis of ice-gas co-deposits generated from mass spectrometry calibrated vapor mixtures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TDL measurements of formaldehyde release during the fabrication of nonwoven fabrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Chazallon</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Baelde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Vienne, Austria. </w:t>
+              <w:t xml:space="preserve">Tunable diode laser spectroscopy, 6th international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Reims, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04429158v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of a variable pressure infrared spectrometer for formaldehyde measurements in indoor and outdoor environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Optics East, Conference on Chemical and Biological Sensors for Industrial and Environmental Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15961,51 +15961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lebris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fevre-Nollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Atmospheric Spectroscopy Applications Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16177,51 +16177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lebris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Nollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Urban Air Quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16272,51 +16272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Devolder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16367,51 +16367,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of minor trace-gas pollutants in air by variable pressure infrared diode laser spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16475,90 +16475,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Absolute Measurements of the Rate Constants of Unimolecular Decomposition of Acyl Radicals by Time Resolved Infrared Diode Laser Spectroscopy (CH3)3 CCO → (CH3)3C + CO(CH3)2CHCO → (CH3)2CH + CO (preliminary results)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Elmaimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Devolder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Symposium on the Physico-Chemical Behavior of Atmospheric Pollutants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Turin, Italy. Proceedings of the 8th European Symposium on the Physico-Chemical Behaviour of Atmospheric Pollutants: A Changing Atmosphere</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16609,51 +16609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Elmaimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Devolder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16736,77 +16736,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-capteurs pour le suivi de la qualité de l’air intérieur et extérieur - Volume 1 De l’usage de micro-capteurs à des fins d’évaluation de l’exposition individuelle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Debert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Gabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17200,51 +17200,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621445v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Daoudi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Schiffmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Frobert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hanoune" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.9777" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264852v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junteng Wu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Faccinetto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Batut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pangui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167745" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670968v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valisoa M Rakotonirinjanahary" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Bogdan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indenv.2024.100040" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04031766v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoxuan Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingshuo Meng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Gou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c05237" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03826797v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Giarracca" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Sy Tran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gosselin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gasnot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2022.2039644" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874126v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deboudt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12040648" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02546086v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Achille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Braish" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Codaccioni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Desqueyroux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1392" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02960829v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Sellitto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Salerno" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro La Spina" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Caltabiano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Scollo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71635-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02901372v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajjar El Haddaj" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Chkara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rangognio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Yahyaoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hanoune" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48317/IMIST.PRSM/morjchem-v7i4.18116" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02276311v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coddeville" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2019.126709" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02335598v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Kassi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verbeke" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Assy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/609/4/042026" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375462v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/609/4/042027" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375449v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Abassi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Damich" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. El Maimouni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816346v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dappe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Uzu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schreck" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Li" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2018.01.016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP5TZPTQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02114484v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dumez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cuny" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3210-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02336624v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ouabourrane" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bazzi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390323v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143920v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verriele" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schoemaecker" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leclerc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Germain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12258" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5NFC0K23-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261411v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dappe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cuny" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Austruy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02958159v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delcroix" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pagliai" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Cardini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp510759r" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02957791v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b06293" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420140v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carteret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.10.083" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43S8QZ2J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199550v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hansen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blocquet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L&#233;onardis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Locoge" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-4243-2015" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02957836v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hammadi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02507328v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carteret" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Germain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Deconinck" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chambon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.2074" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419751v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Pauwels" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0668.2011.00763.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420055v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Deconinck" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Schadkowski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419735v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paccou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delcroix" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guinet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2826" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JQDWPMG9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202073v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Oancea" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Focsa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chazallon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es8020588" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316034v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dagnelie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Tran-Thi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420101v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419777v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lemoine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.686048" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110754v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lebris" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Calv&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2006.05.017" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FCFZN9V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419723v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2004.11.048" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2QR8T04-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420098v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lemoine" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202080v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Devolder" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.41.005142" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420120v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249487v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Elmaimouni" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Devolder" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(01)00706-0" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CGT65SF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419613v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Morino" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kawaguchi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmsp.1995.1278" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1KDR7R5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419574v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elhanine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guelachvili" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.465998" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247682v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amiot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1992176" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A14DEE27F8299991A29DB19EE51AC911739E1C4C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679834v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valisoa Rakotonirinjanahary" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2024-38909" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742300v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04297908v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Durand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Paillat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Allard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gabet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04298218v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chesneau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dauchet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04258682v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12051" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03871142v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662088v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laverge" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jones" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Wargocki" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Rode" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc O. Abadie" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419227v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02891851v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8337" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419215v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03335145v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375467v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375414v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/609/4/042026" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375452v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375469v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375413v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Delegove" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Loisil" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375437v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berthineau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cochet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaie-Levrel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419290v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419191v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239676v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419318v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahyaoui Abderrazak" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Elmaimouni" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375442v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554857v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coeur" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02114455v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419302v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02114467v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen El Maimouni" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426771v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419548v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420237v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02418751v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongming Yi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ee.2018.et3a.3" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425697v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425706v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425680v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sobanska" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02298748v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schoemaecker" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blocquet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Rizk" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ward" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Trocquet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420231v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420208v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425747v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420225v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425690v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Ait Taleb" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427937v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427912v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427923v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425737v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632761v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ward" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631025v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guglielmino" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425656v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bazzi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Hammadi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017584v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petitprez" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062046v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sobanska" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251806v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verriele" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428024v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419998v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/isee.2013.O-3-28-02" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631055v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hansen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leonardis" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02507315v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cardini" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425719v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Nicolas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilhot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bulteau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Amelie Rzepka" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02507314v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02506968v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duflot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04628699v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bulteau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Rzepka" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425895v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Pauwels" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425931v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070901v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Louis" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425947v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Calv&#233;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425923v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425875v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric His" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Millares" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dhulster" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bigan" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425959v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425968v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425887v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426198v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426194v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429282v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978548v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delbende" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Nouali" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pillot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429204v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577061v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pillot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Besombes" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Combet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429086v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nollet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vautard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429034v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428956v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428866v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dusanter" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Fittschen" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428190v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Maurellis" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.E. Cravens" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428156v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elhanine" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Guelachvili" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428162v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426265v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428146v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428139v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05568804v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romie Massoud" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourrianne" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648532v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648620v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648640v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04768608v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Achour" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Anth&#233;rieu" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#233;rot-Kornobis" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375479v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dewaele" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375411v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Degrande" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419261v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428000v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427958v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427969v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426216v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634518v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Petitprez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leclerc" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632778v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425669v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02334989v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Paccou" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guinet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Willart" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Danede" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429259v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L de Vlieger" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilette" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Millares" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429179v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baelde" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429158v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429140v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429061v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fevre-Nollet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429123v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Caplain" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. D&#233;chaux" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429108v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429008v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dusanter" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635071v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428977v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428897v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03875171v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428097v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kawaguchi" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552968v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621445v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Daoudi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Schiffmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Frobert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hanoune" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.9777" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264852v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junteng Wu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Faccinetto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Batut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pangui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167745" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670968v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valisoa M Rakotonirinjanahary" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Bogdan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indenv.2024.100040" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04031766v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoxuan Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingshuo Meng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Gou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c05237" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03826797v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Giarracca" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Sy Tran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gosselin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gasnot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2022.2039644" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874126v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deboudt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12040648" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02546086v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Achille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Braish" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Codaccioni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Desqueyroux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1392" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02960829v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Sellitto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Salerno" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro La Spina" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Caltabiano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Scollo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71635-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02901372v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajjar El Haddaj" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Chkara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rangognio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Yahyaoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hanoune" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48317/IMIST.PRSM/morjchem-v7i4.18116" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02276311v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coddeville" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2019.126709" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02335598v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Kassi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verbeke" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Assy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/609/4/042026" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375462v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/609/4/042027" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375449v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Abassi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Damich" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. El Maimouni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816346v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dappe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Uzu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schreck" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Li" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2018.01.016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP5TZPTQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02114484v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dumez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cuny" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3210-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02336624v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ouabourrane" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bazzi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143920v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verriele" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schoemaecker" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leclerc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Germain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12258" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5NFC0K23-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390323v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02957791v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delcroix" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pagliai" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b06293" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02958159v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Cardini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp510759r" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420140v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carteret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.10.083" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43S8QZ2J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199550v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hansen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blocquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L&#233;onardis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Locoge" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-4243-2015" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02957836v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hammadi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261411v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dappe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cuny" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Austruy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02507328v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carteret" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Germain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Deconinck" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chambon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.2074" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420055v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Deconinck" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Schadkowski" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419751v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Pauwels" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0668.2011.00763.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419735v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paccou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delcroix" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guinet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2826" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JQDWPMG9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202073v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Oancea" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Focsa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chazallon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es8020588" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420101v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316034v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dagnelie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Tran-Thi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419777v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lemoine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.686048" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110754v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lebris" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Calv&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2006.05.017" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FCFZN9V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420098v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lemoine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419723v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2004.11.048" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2QR8T04-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202080v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Devolder" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.41.005142" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420120v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249487v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Elmaimouni" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Devolder" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(01)00706-0" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CGT65SF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419613v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Morino" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kawaguchi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmsp.1995.1278" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1KDR7R5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419574v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elhanine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guelachvili" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.465998" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247682v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amiot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1992176" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A14DEE27F8299991A29DB19EE51AC911739E1C4C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679834v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valisoa Rakotonirinjanahary" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2024-38909" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742300v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04258682v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12051" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04298218v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chesneau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dauchet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04297908v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Durand" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Paillat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Allard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gabet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662088v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laverge" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jones" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Wargocki" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Rode" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc O. Abadie" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03871142v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419227v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419215v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03335145v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02891851v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8337" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375467v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375414v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/609/4/042026" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375413v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Delegove" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Loisil" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375452v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375469v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375442v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554857v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coeur" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02114467v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen El Maimouni" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419302v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02114455v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239676v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berthineau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cochet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaie-Levrel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419318v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahyaoui Abderrazak" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Elmaimouni" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426771v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419548v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420237v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02418751v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongming Yi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ee.2018.et3a.3" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419290v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375437v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419191v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425706v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425697v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02298748v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schoemaecker" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blocquet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Rizk" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ward" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Trocquet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420208v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420231v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425747v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420225v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425690v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Ait Taleb" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427937v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425680v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sobanska" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425737v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427923v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632761v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ward" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631025v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guglielmino" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427912v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425656v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bazzi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Hammadi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017584v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petitprez" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062046v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sobanska" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251806v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verriele" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428024v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419998v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/isee.2013.O-3-28-02" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631055v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hansen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leonardis" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02507315v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cardini" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425719v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Nicolas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilhot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bulteau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Amelie Rzepka" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02507314v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02506968v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duflot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04628699v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bulteau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Rzepka" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425947v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Calv&#233;" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425923v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425895v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Pauwels" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425931v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070901v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Louis" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425959v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425968v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425887v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425875v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric His" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Millares" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dhulster" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bigan" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429282v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426194v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978548v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delbende" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Nouali" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pillot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426198v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429204v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577061v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pillot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Besombes" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Combet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429086v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nollet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vautard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429034v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428956v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428866v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dusanter" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Fittschen" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428190v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Maurellis" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.E. Cravens" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428162v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elhanine" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Guelachvili" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426265v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428156v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428146v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428139v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05568804v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romie Massoud" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourrianne" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648532v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648620v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648640v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04768608v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Achour" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Anth&#233;rieu" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#233;rot-Kornobis" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375411v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Degrande" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375479v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dewaele" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419261v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428000v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427969v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427958v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426216v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634518v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Petitprez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leclerc" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632778v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425669v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02334989v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Paccou" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guinet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Willart" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Danede" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429259v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L de Vlieger" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilette" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Millares" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429158v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429179v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baelde" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429140v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429061v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fevre-Nollet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429123v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Caplain" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. D&#233;chaux" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429108v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429008v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dusanter" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635071v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428977v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428897v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03875171v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428097v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kawaguchi" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552968v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>