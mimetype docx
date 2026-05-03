--- v1 (2026-03-30)
+++ v2 (2026-05-03)
@@ -257,704 +257,713 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Opocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal d'analyse mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11854-025-0396-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03842725v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic behaviour of the one-dimensional ``rock-paper-scissors'' cyclic cellular automaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hellouin de Menibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31 (5), pp.2420-2440. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1214/20-AAP1651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02084842v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of quantified irreducibility on the computability of subshift entropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvère Gangloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hellouin de Menibus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 39 (4), pp.1975-2000. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcds.2019083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01320671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Necessary conditions for tiling finitely generated amenable groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hellouin de Menibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Maturana Cornejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 40 (4), pp.2335-2346. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3934/dcds.2020116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02092905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing Asymptotic Randomization in Abelian Cellular Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hellouin de Menibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ville Salo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Theyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergodic Theory and Dynamical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01491485v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organisation in cellular automata with coalescent particles: qualitative and quantitative approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterisation of limit measures of higher-dimensional cellular automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Delacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hellouin de Menibus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Sablik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10955-017-1760-8⟩</w:t>
+              <w:t xml:space="preserve">Theory of Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61 (4), pp.1178-1213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00224-017-9753-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274504v2</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of limit measures of higher-dimensional cellular automata</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-organisation in cellular automata with coalescent particles: qualitative and quantitative approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hellouin de Menibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sablik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory of Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00224-017-9753-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 167 (5), pp.1180 - 1220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10955-017-1760-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01719833v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274504v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of sets of limit measures of a cellular automaton iterated on a random configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hellouin de Menibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sablik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergodic Theory and Dynamical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 38 (2), pp.601-650. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/etds.2016.46⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01299001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -964,877 +973,877 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimality and computability of languages of G-shifts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Eddine Amir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hellouin de Menibus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICALP 2025 - 52nd International Colloquium on Automata, Languages, and Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aarhus University, Jul 2025, Aarhus, Denmark. pp.139:1--139:19, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2025.139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05117426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subshifts Defined by Nondeterministic and Alternating Plane-walking Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hellouin de Menibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pacôme Perrotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd International Symposium on Theoretical Aspects of Computer Science (STACS 2025)</w:t>
+              <w:t xml:space="preserve">STACS 2025 - 42nd International Symposium on Theoretical Aspects of Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Iena, Germany. pp.56, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4230/LIPIcs.STACS.2025.56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04951292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-player Domino games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hellouin de Menibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pallen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computability in Europe (CiE) 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Amsterdam, Netherlands. pp 139-152, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-64309-5_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265421v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sturmian and infinitely desubstitutable words accepted by an ω-automaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Béaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hellouin de Menibus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference, WORDS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Martin Berglund; Johanna Björklund; Frank Drewes; Lena Strobl, Jun 2023, Umeå, Sweden. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-33180-0_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04034705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Domino problem is undecidable on every rhombus subshift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hellouin de Menibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor H Lutfalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Conference, Developments in Language Theory (DLT) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Frank Drewes; Martin Berglund; Johanna Björklund; Lena Strobl, Jun 2023, Umeå, Sweden. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-33264-7_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04004801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The aperiodic Domino problem in higher dimension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hellouin de Menibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Callard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th International Symposium on Theoretical Aspects of Computer Science (STACS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Marseille, France. pp.1-15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4230/LIPIcs.STACS.2022.18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03573476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aperiodic points in $\mathbb Z^2$-subshifts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaël Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hellouin de Menibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICALP 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2018.496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722008v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entry times in automata with simple defect dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sablik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hellouin de Menibus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automata 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Corse, France. pp.133-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01299964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-organization in Cellular Automata: A Particle-Based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hellouin de Menibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sablik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developments in language theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Milan, Italy. pp.251-263, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-22321-1_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01299958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1844,219 +1853,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametrized complexity of relations between multidimensional subshifts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicanor Carrasco-Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hellouin de Menibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Pallen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symbol Frequencies in Surjective Cellular Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hellouin de Menibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ville Salo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilkka Törmä</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05026614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId64"/>
+      <w:footerReference w:type="default" r:id="rId65"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2203,51 +2212,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693345v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hellouin de Menibus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lutfalla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vanier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2026.115756" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842725v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Gangloff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Opocha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084842v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Le Borgne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-AAP1651" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320671v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2019083" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092905v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Maturana Cornejo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2020116" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491485v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Salo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Theyssier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274504v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sablik" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-017-1760-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719833v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Delacourt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-017-9753-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299001v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2016.46" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117426v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Amir" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2025.139" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951292v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Perrotin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2025.56" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265421v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pallen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64309-5_12" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034705v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;aur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33180-0_8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004801v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H Lutfalla" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33264-7_9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573476v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Callard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2022.18" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722008v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Grandjean" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2018.496" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299964v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299958v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22321-1_22" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-V0759JJ2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499852v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicanor Carrasco-Vargas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026614v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkka T&#246;rm&#228;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693345v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hellouin de Menibus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lutfalla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vanier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2026.115756" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842725v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Gangloff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Opocha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11854-025-0396-x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084842v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Le Borgne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-AAP1651" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320671v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2019083" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092905v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Maturana Cornejo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2020116" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491485v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Salo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Theyssier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719833v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Delacourt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-017-9753-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274504v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sablik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-017-1760-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299001v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2016.46" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117426v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Amir" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2025.139" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951292v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Perrotin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2025.56" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265421v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pallen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64309-5_12" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034705v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;aur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33180-0_8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004801v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H Lutfalla" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33264-7_9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573476v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Callard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2022.18" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722008v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Grandjean" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2018.496" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299964v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299958v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22321-1_22" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-V0759JJ2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499852v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicanor Carrasco-Vargas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026614v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkka T&#246;rm&#228;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>