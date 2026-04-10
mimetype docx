--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -559,235 +559,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03981750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dealing with the “elephant in the classroom”: Developing language students’ machine translation literacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Loock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lechauguette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Holt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Australian Journal of Applied Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (3), pp.118-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29140/ajal.v5n3.53si2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Multimodal alignment in telecollaboration: A methodological exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cappellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Holt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Yin Hsu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">System</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.102931. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.system.2022.102931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03794600v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">hal-03912198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explaining different aspects of word knowledge: A multimodal analysis of lexical explanation sequences during online French tutoring sessions</w:t>
               </w:r>
@@ -955,165 +955,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Factors influencing gesture production during lexical explanation sequences during video-mediated task-based L2 interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Holt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th Conference of the International Society of Gesture Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Nijmegen, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Corps, voix, images : la sensorialité dans l'enseignement des langues par visioconférence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Holt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensorialité et Appropriation Intime de la Langue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Interlangues Texte-Image-Langage (TIL EA 4182) Université Bourgogne Europe, Jun 2025, Eijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166199v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05166239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement de la traduction en Licence LEA à l'ère du numérique : retour d'expérience et réflexions méthodologiques</w:t>
               </w:r>
@@ -1244,588 +1244,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Témoignage de parcours post-thèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Holt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inter'Ex ICAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03742025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The use of online translators by students not enrolled in a professional translation program: beyond copying and pasting for a professional use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Loock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Léchauguette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Holt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EAMT2022 (European Association for Machine Translation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Ghent, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégrer la traduction automatique dans un cours de traduction de licence LEA : retour sur expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Loock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Léchauguette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Holt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TQ2022 Traduction &amp; Qualité "Comment enseigner (avec) la traduction automatique ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Lille (en ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A comparison of gesture production between e-tandem pairs and foreign language tutors in a desktop videoconferencing environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Holt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISGS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03742054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Sophie Léchauguette</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Degrés de formalité dans les échanges de télécollaboration par visioconférence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cappellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Holt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAMT2022 (European Association for Machine Translation)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">28è Congrès RANACLES, (Dis)continuité des apprentissages en langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Témoignage de parcours post-thèse</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03456578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multimodal alignment in conversational side sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Holt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cappellini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inter'Ex ICAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">AILA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...116 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using eye-tracking technology to analyze and compare L2 videoconferencing projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Holt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CALICO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Seattle, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03216594v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">hal-02390210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaboration des guides d'annotation pour la transcription des corpus multimodaux à quatre mains</w:t>
               </w:r>
@@ -1956,234 +1956,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’enseignement multimodal du vocabulaire en visioconférence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Holt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème édition de la Journée Annuelle des Doctorants du LPL : corps et langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La multimodalité des séquences d’explications lexicales en visioconférence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Holt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque de l’ACEDLE : "La médiation en didactique des langues : formes, jonctions, représentations"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACEDLE, Feb 2017, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01487827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quand une affordance devient ressource : le cas des explications lexicales en visioconférence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Holt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICODOC : Objets, supports, instruments : regards croisés sur la diversité des ressources mobilisées en interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03216309v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03216311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linguistic and Multimodal Strategies Used During Videoconferenced Lexical Explanation Sequences</w:t>
               </w:r>
@@ -2232,696 +2232,696 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03216589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La présence enseignante lors des séquences d’explication lexicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Holt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque IMPEC 2016 : "Interactions Multimodales Par Écran"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01487912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The multimodality of lexical explanation sequences during videoconferenced pedagogical interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Holt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROCALL 2016 : CALL Communities &amp; Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Limassol, Cyprus. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14705/rpnet.2016.eurocall2016.559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14705/rpnet.2016.eurocall2016.559⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02482580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La multimodalité des séquences d’explication lexicale en visioconférence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Holt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Journée d’Étude Doctorale Inter-ICAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICAR, Apr 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01488925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La présence enseignante lors des séquences d’explication lexicale</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication multimodale dans l’interaction exolingue en visioconférence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Holt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque IMPEC 2016 : "Interactions Multimodales Par Écran"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque ACEDLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01490405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prétraitement d’un corpus multimodal : enjeux techniques et éthiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Holt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque ICODOC : "Corpus complexes et enjeux méthodologiques : de la collecte de données à leur analyse"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01490398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheminement du geste pédagogique en présentiel à l’ensemble des ressources sémiotiques en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Holt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque EPAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01489268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ressources multimodales en jeu lors d’une séquence d’explication lexicale dans une interaction exolingue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Holt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">troisième journée annuelle des doctorants du Laboratoire Parole et Langage : "Langues, Pluridisciplinarité et Langage"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01488932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The use of teaching gestures in an online multimodal environment: the case of incomprehension sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Holt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gesture and Speech in Interaction 4th Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gaëlle FERRÉ; Mark TUTTON, Sep 2015, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215770v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharing a corpus of online pedagogical interactions: The ISMAEL Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Holt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque EUROCALL : Critical CALL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Padoue, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01488951v1</w:t>
-              </w:r>
-[...369 lines deleted...]
-                <w:t xml:space="preserve">hal-01215770v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies multimodales mises en place par les apprentis-enseignants lors d’une interaction en visioconférence : le cas des séquences d’incompréhension</w:t>
               </w:r>
@@ -3353,204 +3353,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05413063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A comparison of gesture production in L1 and L2 during video-mediated task-based teletandem interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Holt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multimodality across Epistemologies in Second Language Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Routledge, pp.153-170, 2024, 9781003355670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003355670-11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evaluation and validation of informal language activities with open badges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Holt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksander Wiater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giampiero De Cristofaro; Fátima Silva; Borbála Samu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language MOOCs and OERs: new trends and challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Perugia Stranieri University Press, pp.519-534, 2024, Educazione linguistica e culturale (per l’italiano)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638019v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04530459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conduire des explications lexicales</w:t>
               </w:r>
@@ -4183,51 +4183,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147830v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Holt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Loock" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484157v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15d2y" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753323v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-53020010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661440v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29140/tltl.v6n3.1489" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981750v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cappellini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Zielinski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.7440" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03794600v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Yin Hsu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.system.2022.102931" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912198v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lechauguette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29140/ajal.v5n3.53si2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494610v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.5889" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199050v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.3458" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166199v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166239v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633912v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383404v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742054v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656029v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L&#233;chauguette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742025v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538345v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216594v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03456578v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390210v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216318v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482552v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216309v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487827v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216311v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216589v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482580v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2016.eurocall2016.559" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488925v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487912v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488951v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01489268v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490398v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490405v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488932v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215770v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490448v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216313v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216329v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490416v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413063v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638019v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Wiater" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rivens Mompean" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04530459v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003355670-11" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487865v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215807v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487904v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476577v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01976827v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thomas Holt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSE2066" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147830v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Holt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Loock" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484157v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15d2y" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753323v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-53020010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661440v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29140/tltl.v6n3.1489" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981750v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cappellini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Zielinski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.7440" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912198v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lechauguette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29140/ajal.v5n3.53si2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03794600v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Yin Hsu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.system.2022.102931" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494610v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.5889" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199050v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.3458" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166239v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166199v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633912v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383404v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742025v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656029v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L&#233;chauguette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538345v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742054v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03456578v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390210v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216594v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216318v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482552v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216311v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487827v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216309v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216589v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487912v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482580v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2016.eurocall2016.559" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488925v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490405v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490398v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01489268v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488932v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215770v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488951v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490448v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216313v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216329v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490416v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413063v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04530459v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003355670-11" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638019v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Wiater" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rivens Mompean" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487865v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215807v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487904v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476577v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01976827v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thomas Holt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSE2066" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>