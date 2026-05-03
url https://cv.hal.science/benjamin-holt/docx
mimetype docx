--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1244,234 +1244,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The use of online translators by students not enrolled in a professional translation program: beyond copying and pasting for a professional use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Loock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Léchauguette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Holt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EAMT2022 (European Association for Machine Translation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Ghent, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Témoignage de parcours post-thèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Holt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inter'Ex ICAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03742025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégrer la traduction automatique dans un cours de traduction de licence LEA : retour sur expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Loock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...120 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Léchauguette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Holt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1956,234 +1956,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quand une affordance devient ressource : le cas des explications lexicales en visioconférence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Holt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICODOC : Objets, supports, instruments : regards croisés sur la diversité des ressources mobilisées en interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’enseignement multimodal du vocabulaire en visioconférence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Holt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème édition de la Journée Annuelle des Doctorants du LPL : corps et langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03216311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La multimodalité des séquences d’explications lexicales en visioconférence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Holt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque de l’ACEDLE : "La médiation en didactique des langues : formes, jonctions, représentations"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACEDLE, Feb 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01487827v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03216309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linguistic and Multimodal Strategies Used During Videoconferenced Lexical Explanation Sequences</w:t>
               </w:r>
@@ -2448,234 +2448,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01488925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cheminement du geste pédagogique en présentiel à l’ensemble des ressources sémiotiques en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Holt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque EPAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01489268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prétraitement d’un corpus multimodal : enjeux techniques et éthiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Holt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque ICODOC : "Corpus complexes et enjeux méthodologiques : de la collecte de données à leur analyse"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01490398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Communication multimodale dans l’interaction exolingue en visioconférence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Holt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ACEDLE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01490405v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-01489268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ressources multimodales en jeu lors d’une séquence d’explication lexicale dans une interaction exolingue</w:t>
               </w:r>
@@ -3353,204 +3353,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05413063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evaluation and validation of informal language activities with open badges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Holt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksander Wiater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Giampiero De Cristofaro; Fátima Silva; Borbála Samu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language MOOCs and OERs: new trends and challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Perugia Stranieri University Press, pp.519-534, 2024, Educazione linguistica e culturale (per l’italiano)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A comparison of gesture production in L1 and L2 during video-mediated task-based teletandem interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Holt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimodality across Epistemologies in Second Language Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Routledge, pp.153-170, 2024, 9781003355670. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003355670-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530459v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-04638019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conduire des explications lexicales</w:t>
               </w:r>
@@ -4183,51 +4183,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147830v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Holt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Loock" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484157v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15d2y" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753323v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-53020010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661440v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29140/tltl.v6n3.1489" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981750v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cappellini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Zielinski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.7440" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912198v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lechauguette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29140/ajal.v5n3.53si2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03794600v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Yin Hsu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.system.2022.102931" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494610v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.5889" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199050v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.3458" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166239v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166199v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633912v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383404v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742025v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656029v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L&#233;chauguette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538345v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742054v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03456578v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390210v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216594v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216318v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482552v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216311v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487827v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216309v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216589v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487912v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482580v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2016.eurocall2016.559" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488925v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490405v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490398v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01489268v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488932v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215770v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488951v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490448v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216313v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216329v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490416v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413063v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04530459v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003355670-11" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638019v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Wiater" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rivens Mompean" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487865v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215807v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487904v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476577v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01976827v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thomas Holt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSE2066" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147830v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Holt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Loock" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484157v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15d2y" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753323v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-53020010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661440v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29140/tltl.v6n3.1489" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981750v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cappellini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Zielinski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.7440" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912198v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lechauguette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29140/ajal.v5n3.53si2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03794600v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Yin Hsu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.system.2022.102931" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494610v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.5889" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199050v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.3458" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166239v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166199v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633912v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383404v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656029v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L&#233;chauguette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742025v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538345v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742054v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03456578v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390210v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216594v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216318v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482552v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216309v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216311v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487827v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216589v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487912v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482580v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2016.eurocall2016.559" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488925v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01489268v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490398v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490405v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488932v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215770v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488951v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490448v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216313v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216329v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490416v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413063v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638019v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Wiater" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rivens Mompean" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04530459v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003355670-11" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487865v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215807v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487904v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476577v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01976827v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thomas Holt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSE2066" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>