--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -66,878 +66,956 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">When do teachers gesture? Conditions affecting gesture production in video-mediated lexical explanations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Holt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AILA Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/aila.24060.hol⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05625800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Intégrer plutôt qu'interdire : retour d'expérience sur l'utilisation des traducteurs en ligne et des LLM pour enseigner la traduction en licence LEA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Holt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Loock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epilogos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05147830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of Instruction Giving in Online Language Lessons: A Multimodal (Inter)action Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Holt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 28 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15d2y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05484157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la formation sur la visibilité des gestes lors de l’interaction exolingue par visioconférence: une exploration méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Holt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faits de langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 53 (2), pp.235-259. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/19589514-53020010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augmented Linguistic Analysis Skills: Machine Translation and Generative AI as Pedagogical Aids for Analyzing Complex English Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Loock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Holt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technology in Language Teaching &amp; Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 6 (3), pp.1-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.29140/tltl.v6n3.1489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multimodal corpus to study videoconference interactions for techno-pedagogical competence in second language acquisition and teacher education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cappellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Holt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Zielinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/corpus.7440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03981750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing with the “elephant in the classroom”: Developing language students’ machine translation literacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Loock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lechauguette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Holt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian Journal of Applied Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 5 (3), pp.118-134. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29140/ajal.v5n3.53si2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.29140/ajal.v5n3.53si2⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03912198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal alignment in telecollaboration: A methodological exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cappellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Holt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Yin Hsu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">System</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.102931. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.system.2022.102931⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.system.2022.102931⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03794600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explaining different aspects of word knowledge: A multimodal analysis of lexical explanation sequences during online French tutoring sessions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Holt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/lexis.5889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03494610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des gestes dans les explications lexicales par visioconférence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Holt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 36, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/tipa.3458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -947,2057 +1025,2057 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors influencing gesture production during lexical explanation sequences during video-mediated task-based L2 interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Holt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Conference of the International Society of Gesture Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Nijmegen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corps, voix, images : la sensorialité dans l'enseignement des langues par visioconférence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Holt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensorialité et Appropriation Intime de la Langue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Interlangues Texte-Image-Langage (TIL EA 4182) Université Bourgogne Europe, Jun 2025, Eijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement de la traduction en Licence LEA à l'ère du numérique : retour d'expérience et réflexions méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Holt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Loock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La place de la traduction en LEA : particularités et défis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maud Beneteau; Laura Cacheiro Quintas; Oriane Monthéard, May 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise en compte du corps dans l'enseignement des langues par visioconférence : théorie et pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Holt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La place du corps dans l'enseignement tertiaire en présentiel et à distance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Haute école pédagogique du canton de Vaud, Nov 2023, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Témoignage de parcours post-thèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Holt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inter'Ex ICAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03742025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of online translators by students not enrolled in a professional translation program: beyond copying and pasting for a professional use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Loock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Léchauguette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Holt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAMT2022 (European Association for Machine Translation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03656029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégrer la traduction automatique dans un cours de traduction de licence LEA : retour sur expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Loock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Léchauguette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Holt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TQ2022 Traduction &amp; Qualité "Comment enseigner (avec) la traduction automatique ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Lille (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of gesture production between e-tandem pairs and foreign language tutors in a desktop videoconferencing environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Holt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISGS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03742054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degrés de formalité dans les échanges de télécollaboration par visioconférence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cappellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Holt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28è Congrès RANACLES, (Dis)continuité des apprentissages en langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03456578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal alignment in conversational side sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Holt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cappellini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AILA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using eye-tracking technology to analyze and compare L2 videoconferencing projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Holt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CALICO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Seattle, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03216594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaboration des guides d'annotation pour la transcription des corpus multimodaux à quatre mains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Holt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORLI – Des données linguistiques vers un corpus : Comment s’y prendre lors du doctorat ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03216318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparer deux dispositifs pédagogiques avec l'oculométrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Holt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès RANACLES 2019 : Interactions et apprentissages dans les centres de (ressources en) langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enseignement multimodal du vocabulaire en visioconférence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Holt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème édition de la Journée Annuelle des Doctorants du LPL : corps et langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La multimodalité des séquences d’explications lexicales en visioconférence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Holt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque de l’ACEDLE : "La médiation en didactique des langues : formes, jonctions, représentations"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACEDLE, Feb 2017, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01487827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand une affordance devient ressource : le cas des explications lexicales en visioconférence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Holt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICODOC : Objets, supports, instruments : regards croisés sur la diversité des ressources mobilisées en interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03216309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linguistic and Multimodal Strategies Used During Videoconferenced Lexical Explanation Sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Holt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Association of Applied Linguistics (AAAL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Portland, Oregon, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03216589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La présence enseignante lors des séquences d’explication lexicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Holt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque IMPEC 2016 : "Interactions Multimodales Par Écran"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01487912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The multimodality of lexical explanation sequences during videoconferenced pedagogical interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Holt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROCALL 2016 : CALL Communities &amp; Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Limassol, Cyprus. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14705/rpnet.2016.eurocall2016.559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La multimodalité des séquences d’explication lexicale en visioconférence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Holt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Journée d’Étude Doctorale Inter-ICAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICAR, Apr 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01488925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication multimodale dans l’interaction exolingue en visioconférence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Holt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque ACEDLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01490405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prétraitement d’un corpus multimodal : enjeux techniques et éthiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Holt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque ICODOC : "Corpus complexes et enjeux méthodologiques : de la collecte de données à leur analyse"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01490398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheminement du geste pédagogique en présentiel à l’ensemble des ressources sémiotiques en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Holt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque EPAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01489268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ressources multimodales en jeu lors d’une séquence d’explication lexicale dans une interaction exolingue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Holt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">troisième journée annuelle des doctorants du Laboratoire Parole et Langage : "Langues, Pluridisciplinarité et Langage"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01488932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of teaching gestures in an online multimodal environment: the case of incomprehension sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Holt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gesture and Speech in Interaction 4th Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gaëlle FERRÉ; Mark TUTTON, Sep 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215770v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharing a corpus of online pedagogical interactions: The ISMAEL Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Holt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque EUROCALL : Critical CALL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Padoue, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01488951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies multimodales mises en place par les apprentis-enseignants lors d’une interaction en visioconférence : le cas des séquences d’incompréhension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Holt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude ICAR 2 : La recherche en Apprentissage des langues médiatisé par les technologies (ALMT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01490448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3007,262 +3085,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet VAPVISIO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cappellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Holt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e Rencontre scientifique de SFERE-Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03216313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of gestures during videoconferenced lexical explanation sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Holt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISGS 7 (International Society for Gesture Studies)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03216329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies multimodales mises en place par les apprentis-enseignants lors d’une interaction en visioconférence : le cas des séquences d’incompréhension [Présentation synthétique des travaux du master 2 sous forme d’un poster]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Holt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMLEX (Journée du Master de Linguistique Expérimentale)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01490416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3272,365 +3350,365 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise en compte du corps dans l'enseignement des langues par visioconférence : théorie et pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Holt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabine Chatelain; Lisa Lefèvre; Priscilla Ramsamy; Antoine Delcroix. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La place du corps dans l'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires des Antilles, pp.99-119, 2025, Collection Apprentissage, éducation et socialisation, 9782488234177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05413063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A comparison of gesture production in L1 and L2 during video-mediated task-based teletandem interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Holt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multimodality across Epistemologies in Second Language Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Routledge, pp.153-170, 2024, 9781003355670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003355670-11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation and validation of informal language activities with open badges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Holt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksander Wiater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giampiero De Cristofaro; Fátima Silva; Borbála Samu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language MOOCs and OERs: new trends and challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Perugia Stranieri University Press, pp.519-534, 2024, Educazione linguistica e culturale (per l’italiano)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...77 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conduire des explications lexicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Holt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In N. Guichon &amp; M. Tellier (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner l’oral en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris : Didier, 2017, 9782278087334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01487865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3640,153 +3718,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audioconferencing vs. videoconferencing: which is better for foreign language word searches?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Holt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03215807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring multimodality: annotating and transcribing data from online interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Holt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01487904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3796,130 +3874,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a multimodal corpus to study the development of techno-semio-pedagogical competence across different videoconferencing settings and languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Holt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cappellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Zielinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03476577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3929,114 +4007,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séquences d'explication lexicale dans l'enseignement du français par visioconférence : une approche multimodale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Thomas Holt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université de Lyon, 2018. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2018LYSE2066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01976827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId79"/>
+      <w:footerReference w:type="default" r:id="rId81"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4183,51 +4261,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147830v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Holt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Loock" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484157v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15d2y" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753323v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-53020010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661440v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29140/tltl.v6n3.1489" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981750v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cappellini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Zielinski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.7440" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912198v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lechauguette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29140/ajal.v5n3.53si2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03794600v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Yin Hsu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.system.2022.102931" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494610v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.5889" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199050v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.3458" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166239v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166199v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633912v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383404v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656029v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L&#233;chauguette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742025v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538345v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742054v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03456578v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390210v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216594v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216318v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482552v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216309v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216311v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487827v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216589v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487912v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482580v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2016.eurocall2016.559" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488925v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01489268v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490398v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490405v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488932v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215770v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488951v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490448v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216313v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216329v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490416v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413063v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638019v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Wiater" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rivens Mompean" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04530459v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003355670-11" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487865v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215807v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487904v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476577v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01976827v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thomas Holt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSE2066" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625800v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Holt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/aila.24060.hol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147830v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Loock" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484157v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15d2y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753323v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-53020010" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661440v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29140/tltl.v6n3.1489" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981750v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cappellini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Zielinski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.7440" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912198v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lechauguette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29140/ajal.v5n3.53si2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03794600v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Yin Hsu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.system.2022.102931" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494610v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.5889" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199050v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.3458" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166239v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166199v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633912v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383404v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742025v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656029v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L&#233;chauguette" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538345v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742054v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03456578v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390210v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216594v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216318v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482552v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216311v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487827v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216309v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216589v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487912v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482580v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2016.eurocall2016.559" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488925v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490405v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490398v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01489268v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488932v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215770v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488951v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490448v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216313v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216329v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490416v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413063v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04530459v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003355670-11" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638019v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Wiater" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rivens Mompean" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487865v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215807v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487904v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476577v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01976827v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thomas Holt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSE2066" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>