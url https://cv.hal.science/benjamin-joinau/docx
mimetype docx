--- v0 (2026-03-16)
+++ v1 (2026-04-29)
@@ -269,486 +269,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultural Governance and New Forms of Governmentality</w:t>
+                <w:t xml:space="preserve">Itaewon. Consoler les morts, gérer les vivants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Joinau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Arts Management, Law, and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.1-17. </w:t>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Janvier-Février (1), pp.141-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10632921.2023.2280646⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/espri.2301.0141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04343700v1</w:t>
+                <w:t xml:space="preserve">hal-04343708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Itaewon. Consoler les morts, gérer les vivants</w:t>
+                <w:t xml:space="preserve">Cultural Governance and New Forms of Governmentality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Joinau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Esprit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Janvier-Février (1), pp.141-150. </w:t>
+              <w:t xml:space="preserve">Journal of Arts Management, Law, and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/espri.2301.0141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10632921.2023.2280646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04343708v1</w:t>
+                <w:t xml:space="preserve">hal-04343700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les représentations de la France chez les étudiants sud-coréens de licence (2016-2022)</w:t>
+                <w:t xml:space="preserve">Boys Will Be Boys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Joinau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">프랑스어문교육 [Enseignement de Langue et Littérature Françaises] [Enseignement de la littérature française]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 78, pp.133-170. </w:t>
+              <w:t xml:space="preserve">The Journal of Culture Contents 문화콘텐츠연구</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (26), pp.27-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.36747/ellf.78.5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34227/tjocc.2022.26.27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03876894v1</w:t>
+                <w:t xml:space="preserve">hal-04343703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corée-miroir, Corée-refuge : la Hallyu et nous</w:t>
+                <w:t xml:space="preserve">Les représentations de la France chez les étudiants sud-coréens de licence (2016-2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Joinau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">프랑스어문교육 [Enseignement de Langue et Littérature Françaises] [Enseignement de la littérature française]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 78, pp.133-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36747/ellf.78.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03876900v1</w:t>
+                <w:t xml:space="preserve">hal-03876894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’image absente Une lecture de L’Amant de Marguerite Duras</w:t>
+                <w:t xml:space="preserve">Corée-miroir, Corée-refuge : la Hallyu et nous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Joinau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">프랑스어권 문화예술연구 ECAF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21651/cfaf.2022.82.398⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04343701v1</w:t>
+                <w:t xml:space="preserve">hal-03876900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boys Will Be Boys</w:t>
+                <w:t xml:space="preserve">L’image absente Une lecture de L’Amant de Marguerite Duras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Joinau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Culture Contents 문화콘텐츠연구</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2022 (26), pp.27-69. </w:t>
+              <w:t xml:space="preserve">프랑스어권 문화예술연구 ECAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (82), pp.398-450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34227/tjocc.2022.26.27⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21651/cfaf.2022.82.398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04343703v1</w:t>
+                <w:t xml:space="preserve">hal-04343701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genrer les nations, penser les partitions</w:t>
               </w:r>
@@ -879,183 +879,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux origines de la vague sud-coréenne : le cinéma sud-coréen comme soft power</w:t>
+                <w:t xml:space="preserve">Qu’est-ce qui coule quand un bateau coule ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Joinau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, N° 167 (4), pp.107-120. </w:t>
+              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° 848-849 (1), pp.35-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pouv.167.0107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/criti.848.0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04343702v1</w:t>
+                <w:t xml:space="preserve">hal-04343712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu’est-ce qui coule quand un bateau coule ?</w:t>
+                <w:t xml:space="preserve">Aux origines de la vague sud-coréenne : le cinéma sud-coréen comme soft power</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Joinau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, n° 848-849 (1), pp.35-50. </w:t>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, N° 167 (4), pp.107-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/criti.848.0035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pouv.167.0107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04343712v1</w:t>
+                <w:t xml:space="preserve">hal-04343702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Kang : « On ne peut séparer la littérature engagée de celle qui ne l’est pas comme on trancherait un pain de tofu au couteau »</w:t>
               </w:r>
@@ -1342,252 +1342,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Arrow and the Sun: A Topo-mythanalysis of Pyongyang</w:t>
+                <w:t xml:space="preserve">L'imaginaire de l'Autre dans le cinéma sud-coréen (1998-2008)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Joinau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sungkyun Journal of East Asian Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (2), pp.379-391</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04343721v1</w:t>
+                <w:t xml:space="preserve">hal-04343724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une vague de Kimch'i : la gastronomie coréenne face à la mondialisation Entre Soft Power et menace</w:t>
+                <w:t xml:space="preserve">The Arrow and the Sun: A Topo-mythanalysis of Pyongyang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Joinau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/oute1.039.0350⟩</w:t>
+              <w:t xml:space="preserve">Sungkyun Journal of East Asian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (1), pp.65-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21866/esjeas.2014.14.1.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04343722v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'imaginaire de l'Autre dans le cinéma sud-coréen (1998-2008)</w:t>
+                <w:t xml:space="preserve">Une vague de Kimch'i : la gastronomie coréenne face à la mondialisation Entre Soft Power et menace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Joinau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 39 (2), pp.379-391</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, N° 39 (2), pp.350-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/oute1.039.0350⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04343724v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Flêche et le Soleil - Topo-mythanalyse de Pyongyang</w:t>
               </w:r>
@@ -2322,51 +2322,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458877v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Joinau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343699v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gel&#233;zeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.101.0147" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343700v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10632921.2023.2280646" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343708v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2301.0141" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876894v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36747/ellf.78.5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876900v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343701v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21651/cfaf.2022.82.398" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343703v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34227/tjocc.2022.26.27" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02532970v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Castaing" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343728v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343702v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.167.0107" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343712v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.848.0035" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343714v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Kang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.848.0180" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343710v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.848.0123" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343726v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343719v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343721v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21866/esjeas.2014.14.1.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343722v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute1.039.0350" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343724v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343725v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00562640v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bidet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chabanol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen de Ceuster" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085498v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casala" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03468590v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdescahiers.com" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655810v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01276216v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458877v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Joinau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343699v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gel&#233;zeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.101.0147" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343708v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2301.0141" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343700v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10632921.2023.2280646" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343703v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34227/tjocc.2022.26.27" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876894v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36747/ellf.78.5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876900v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343701v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21651/cfaf.2022.82.398" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02532970v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Castaing" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343728v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343712v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.848.0035" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343702v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.167.0107" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343714v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Kang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.848.0180" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343710v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.848.0123" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343726v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343719v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343724v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343721v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21866/esjeas.2014.14.1.004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343722v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute1.039.0350" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343725v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00562640v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bidet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chabanol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen de Ceuster" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085498v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casala" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03468590v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdescahiers.com" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655810v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01276216v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>