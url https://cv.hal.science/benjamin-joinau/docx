--- v1 (2026-04-29)
+++ v2 (2026-05-21)
@@ -425,330 +425,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boys Will Be Boys</w:t>
+                <w:t xml:space="preserve">Les représentations de la France chez les étudiants sud-coréens de licence (2016-2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Joinau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Culture Contents 문화콘텐츠연구</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2022 (26), pp.27-69. </w:t>
+              <w:t xml:space="preserve">프랑스어문교육 [Enseignement de Langue et Littérature Françaises] [Enseignement de la littérature française]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 78, pp.133-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34227/tjocc.2022.26.27⟩</w:t>
+                <w:t xml:space="preserve">⟨10.36747/ellf.78.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04343703v1</w:t>
+                <w:t xml:space="preserve">hal-03876894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les représentations de la France chez les étudiants sud-coréens de licence (2016-2022)</w:t>
+                <w:t xml:space="preserve">Corée-miroir, Corée-refuge : la Hallyu et nous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Joinau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">프랑스어문교육 [Enseignement de Langue et Littérature Françaises] [Enseignement de la littérature française]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03876894v1</w:t>
+                <w:t xml:space="preserve">hal-03876900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corée-miroir, Corée-refuge : la Hallyu et nous</w:t>
+                <w:t xml:space="preserve">L’image absente Une lecture de L’Amant de Marguerite Duras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Joinau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">프랑스어권 문화예술연구 ECAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (82), pp.398-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21651/cfaf.2022.82.398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03876900v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’image absente Une lecture de L’Amant de Marguerite Duras</w:t>
+                <w:t xml:space="preserve">Boys Will Be Boys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Joinau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">프랑스어권 문화예술연구 ECAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2022 (82), pp.398-450. </w:t>
+              <w:t xml:space="preserve">The Journal of Culture Contents 문화콘텐츠연구</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (26), pp.27-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21651/cfaf.2022.82.398⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34227/tjocc.2022.26.27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04343701v1</w:t>
+                <w:t xml:space="preserve">hal-04343703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genrer les nations, penser les partitions</w:t>
               </w:r>
@@ -879,352 +879,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu’est-ce qui coule quand un bateau coule ?</w:t>
+                <w:t xml:space="preserve">Aux origines de la vague sud-coréenne : le cinéma sud-coréen comme soft power</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Joinau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, n° 848-849 (1), pp.35-50. </w:t>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, N° 167 (4), pp.107-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/criti.848.0035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pouv.167.0107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04343712v1</w:t>
+                <w:t xml:space="preserve">hal-04343702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux origines de la vague sud-coréenne : le cinéma sud-coréen comme soft power</w:t>
+                <w:t xml:space="preserve">Qu’est-ce qui coule quand un bateau coule ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Joinau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, N° 167 (4), pp.107-120. </w:t>
+              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° 848-849 (1), pp.35-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pouv.167.0107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/criti.848.0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04343702v1</w:t>
+                <w:t xml:space="preserve">hal-04343712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Han Kang : « On ne peut séparer la littérature engagée de celle qui ne l’est pas comme on trancherait un pain de tofu au couteau »</w:t>
+                <w:t xml:space="preserve">Soi-même comme un autre. Identité et altérité dans le cinéma sud-coréen populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Joinau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Han Kang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, n° 848-849 (1), pp.180-191. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/criti.848.0180⟩</w:t>
+              <w:t xml:space="preserve">, 2018, n° 848-849 (1), pp.123-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/criti.848.0123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04343714v1</w:t>
+                <w:t xml:space="preserve">hal-04343710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soi-même comme un autre. Identité et altérité dans le cinéma sud-coréen populaire</w:t>
+                <w:t xml:space="preserve">Han Kang : « On ne peut séparer la littérature engagée de celle qui ne l’est pas comme on trancherait un pain de tofu au couteau »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Joinau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Kang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, n° 848-849 (1), pp.123-134. </w:t>
+              <w:t xml:space="preserve">, 2018, n° 848-849 (1), pp.180-191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/criti.848.0123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/criti.848.0180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04343710v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strangers (than paradise)</w:t>
               </w:r>
@@ -1342,252 +1342,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'imaginaire de l'Autre dans le cinéma sud-coréen (1998-2008)</w:t>
+                <w:t xml:space="preserve">The Arrow and the Sun: A Topo-mythanalysis of Pyongyang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Joinau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sungkyun Journal of East Asian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (1), pp.65-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21866/esjeas.2014.14.1.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04343724v1</w:t>
+                <w:t xml:space="preserve">hal-04343721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Arrow and the Sun: A Topo-mythanalysis of Pyongyang</w:t>
+                <w:t xml:space="preserve">Une vague de Kimch'i : la gastronomie coréenne face à la mondialisation Entre Soft Power et menace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Joinau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sungkyun Journal of East Asian Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, N° 39 (2), pp.350-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/oute1.039.0350⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21866/esjeas.2014.14.1.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04343721v1</w:t>
+                <w:t xml:space="preserve">hal-04343722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une vague de Kimch'i : la gastronomie coréenne face à la mondialisation Entre Soft Power et menace</w:t>
+                <w:t xml:space="preserve">L'imaginaire de l'Autre dans le cinéma sud-coréen (1998-2008)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Joinau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, N° 39 (2), pp.350-372. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 39 (2), pp.379-391</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/oute1.039.0350⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04343722v1</w:t>
+                <w:t xml:space="preserve">hal-04343724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Flêche et le Soleil - Topo-mythanalyse de Pyongyang</w:t>
               </w:r>
@@ -2322,51 +2322,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458877v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Joinau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343699v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gel&#233;zeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.101.0147" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343708v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2301.0141" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343700v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10632921.2023.2280646" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343703v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34227/tjocc.2022.26.27" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876894v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36747/ellf.78.5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876900v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343701v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21651/cfaf.2022.82.398" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02532970v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Castaing" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343728v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343712v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.848.0035" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343702v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.167.0107" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343714v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Kang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.848.0180" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343710v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.848.0123" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343726v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343719v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343724v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343721v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21866/esjeas.2014.14.1.004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343722v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute1.039.0350" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343725v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00562640v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bidet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chabanol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen de Ceuster" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085498v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casala" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03468590v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdescahiers.com" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655810v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01276216v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458877v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Joinau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343699v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gel&#233;zeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.101.0147" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343708v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2301.0141" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343700v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10632921.2023.2280646" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876894v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36747/ellf.78.5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876900v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343701v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21651/cfaf.2022.82.398" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343703v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34227/tjocc.2022.26.27" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02532970v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Castaing" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343728v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343702v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.167.0107" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343712v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.848.0035" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343710v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.848.0123" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343714v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Kang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.848.0180" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343726v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343719v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343721v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21866/esjeas.2014.14.1.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343722v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute1.039.0350" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343724v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343725v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00562640v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bidet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chabanol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen de Ceuster" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085498v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casala" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03468590v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdescahiers.com" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655810v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01276216v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>