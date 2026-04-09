--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -166,261 +166,261 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une diaspora entre France et Allemagne : les « Lorrains » du Banat (xviiie-xxe siècle) – Introduction</w:t>
+                <w:t xml:space="preserve">Banditisme rural et régulation sociale en Europe du Sud-Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Landais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 57-2, pp.259-276. </w:t>
+              <w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64, pp.153-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/1572x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/hsr.064.0153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05506247v1</w:t>
+                <w:t xml:space="preserve">hal-05506248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Banditisme rural et régulation sociale en Europe du Sud-Est</w:t>
+                <w:t xml:space="preserve">Jean Lamesfeld, « Président des Français du Banat » : les métamorphoses d’un entrepreneur identitaire rural (1909-1981)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Landais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, n° 64 (2), pp.153-187. </w:t>
+              <w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 57-2, pp.339-358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/hsr.064.0153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/15730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05506248v1</w:t>
+                <w:t xml:space="preserve">hal-05506246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Lamesfeld, « Président des Français du Banat » : les métamorphoses d’un entrepreneur identitaire rural (1909-1981)</w:t>
+                <w:t xml:space="preserve">Une diaspora entre France et Allemagne : les « Lorrains » du Banat (xviiie-xxe siècle) – Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Landais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 57-2, pp.339-358. </w:t>
+              <w:t xml:space="preserve">, 2025, 57-2, pp.259-276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/15730⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/1572x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05506246v1</w:t>
+                <w:t xml:space="preserve">hal-05506247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bánsági falvak földterületének felparcellázása és térképézése (1773–1848). Úttörő kísérlet Magyarországon</w:t>
               </w:r>
@@ -1080,165 +1080,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villages, Actors of Local Cartography? The Cadastral Maps of the Banat (1772-79)</w:t>
+                <w:t xml:space="preserve">Frontière politique et identifications : des populations entre Ottomans et Habsbourg au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Landais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">History of Cartography: International Symposium of the ICA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Colloque tenu à l’université Paris I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01330823v1</w:t>
+                <w:t xml:space="preserve">hal-01330858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frontière politique et identifications : des populations entre Ottomans et Habsbourg au XVIIIe siècle</w:t>
+                <w:t xml:space="preserve">Villages, Actors of Local Cartography? The Cadastral Maps of the Banat (1772-79)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Landais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque tenu à l’université Paris I</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">History of Cartography: International Symposium of the ICA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01330858v1</w:t>
+                <w:t xml:space="preserve">hal-01330823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1625,265 +1625,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre XVIII. Des plans pour fixer le parcellaire : cartographie seigneuriale et planification agraire dans le Banat du xviiie siècle</w:t>
+                <w:t xml:space="preserve">Pratiques proto-ou para-cadastrales ? Cartographies et arpentages seigneuriaux en Hongrie 1750-1790</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Landais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartographier le parcellaire rural dans l’Europe d’Ancien Régime</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fuentes geohistóricas, nuevas tecnologías, nuevos retos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editorial Universidad de Cantabria, pp.245-258, 2024, 978-84-19024-76-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04722647v1</w:t>
+                <w:t xml:space="preserve">hal-04722631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Cartographier le parcellaire des campagnes européennes d’Ancien Régime : de la production aux usages</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chapitre XVIII. Des plans pour fixer le parcellaire : cartographie seigneuriale et planification agraire dans le Banat du xviiie siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Landais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartographier le parcellaire rural dans l’Europe d’Ancien Régime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.7-28, 2024, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.pur.195348⟩</w:t>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.399-428, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.195814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04722653v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques proto-ou para-cadastrales ? Cartographies et arpentages seigneuriaux en Hongrie 1750-1790</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction. Cartographier le parcellaire des campagnes européennes d’Ancien Régime : de la production aux usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Landais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuentes geohistóricas, nuevas tecnologías, nuevos retos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cartographier le parcellaire rural dans l’Europe d’Ancien Régime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.7-28, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.195348⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04722631v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langues de gouvernement et gouvernement des langues: l’allemand face aux langues ‘nationales’ dans les confins orientaux de la monarchie habsbourgeoise au XVIIIe siecle</w:t>
               </w:r>
@@ -2721,51 +2721,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="40FC5FCD"/>
+    <w:nsid w:val="D6C0A923"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2952,51 +2952,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-landais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-8865-1560" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506247v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Landais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1572x" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506248v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hsr.064.0153" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506246v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15730" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722645v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59884/Catastrum.2024.3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949851v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.8806" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949848v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949827v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/sources.116" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949769v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949837v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330820v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336028v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950108v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330823v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330858v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406068v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Antoine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.195139" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390866v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103154v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smaranda Vultur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Vultur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Courtial" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/eua/5770" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.eua.5770" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949855v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722647v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.195814" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722653v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.195348" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722631v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974222v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fedoabooks.unina.it/index.php/fedoapress/catalog/book/978-88-31309-20-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722617v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.eua.5925" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949859v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950062v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950071v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950074v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950095v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33317-0_8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330825v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330851v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950127v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-landais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-8865-1560" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506248v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Landais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hsr.064.0153" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506246v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15730" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506247v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1572x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722645v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59884/Catastrum.2024.3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949851v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.8806" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949848v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949827v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/sources.116" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949769v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949837v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330820v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336028v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950108v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330858v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330823v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406068v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Antoine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.195139" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390866v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103154v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smaranda Vultur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Vultur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Courtial" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/eua/5770" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.eua.5770" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949855v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722631v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722647v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.195814" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722653v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.195348" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974222v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fedoabooks.unina.it/index.php/fedoapress/catalog/book/978-88-31309-20-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722617v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.eua.5925" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949859v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950062v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950071v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950074v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950095v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33317-0_8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330825v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330851v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950127v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>