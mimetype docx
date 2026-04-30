--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -1080,165 +1080,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frontière politique et identifications : des populations entre Ottomans et Habsbourg au XVIIIe siècle</w:t>
+                <w:t xml:space="preserve">Villages, Actors of Local Cartography? The Cadastral Maps of the Banat (1772-79)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Landais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque tenu à l’université Paris I</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">History of Cartography: International Symposium of the ICA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01330858v1</w:t>
+                <w:t xml:space="preserve">hal-01330823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villages, Actors of Local Cartography? The Cadastral Maps of the Banat (1772-79)</w:t>
+                <w:t xml:space="preserve">Frontière politique et identifications : des populations entre Ottomans et Habsbourg au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Landais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">History of Cartography: International Symposium of the ICA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Colloque tenu à l’université Paris I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01330823v1</w:t>
+                <w:t xml:space="preserve">hal-01330858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1625,265 +1625,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques proto-ou para-cadastrales ? Cartographies et arpentages seigneuriaux en Hongrie 1750-1790</w:t>
+                <w:t xml:space="preserve">Chapitre XVIII. Des plans pour fixer le parcellaire : cartographie seigneuriale et planification agraire dans le Banat du xviiie siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Landais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuentes geohistóricas, nuevas tecnologías, nuevos retos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cartographier le parcellaire rural dans l’Europe d’Ancien Régime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.399-428, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.195814⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04722631v1</w:t>
+                <w:t xml:space="preserve">hal-04722647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre XVIII. Des plans pour fixer le parcellaire : cartographie seigneuriale et planification agraire dans le Banat du xviiie siècle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction. Cartographier le parcellaire des campagnes européennes d’Ancien Régime : de la production aux usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Landais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartographier le parcellaire rural dans l’Europe d’Ancien Régime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.399-428, 2024, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.7-28, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.195348⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pur.195814⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04722647v1</w:t>
+                <w:t xml:space="preserve">hal-04722653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Cartographier le parcellaire des campagnes européennes d’Ancien Régime : de la production aux usages</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pratiques proto-ou para-cadastrales ? Cartographies et arpentages seigneuriaux en Hongrie 1750-1790</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Landais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartographier le parcellaire rural dans l’Europe d’Ancien Régime</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fuentes geohistóricas, nuevas tecnologías, nuevos retos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editorial Universidad de Cantabria, pp.245-258, 2024, 978-84-19024-76-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pur.195348⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04722653v1</w:t>
+                <w:t xml:space="preserve">hal-04722631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langues de gouvernement et gouvernement des langues: l’allemand face aux langues ‘nationales’ dans les confins orientaux de la monarchie habsbourgeoise au XVIIIe siecle</w:t>
               </w:r>
@@ -2721,51 +2721,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D6C0A923"/>
+    <w:nsid w:val="9715AA63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2952,51 +2952,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-landais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-8865-1560" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506248v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Landais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hsr.064.0153" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506246v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15730" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506247v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1572x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722645v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59884/Catastrum.2024.3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949851v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.8806" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949848v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949827v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/sources.116" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949769v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949837v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330820v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336028v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950108v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330858v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330823v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406068v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Antoine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.195139" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390866v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103154v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smaranda Vultur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Vultur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Courtial" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/eua/5770" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.eua.5770" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949855v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722631v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722647v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.195814" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722653v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.195348" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974222v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fedoabooks.unina.it/index.php/fedoapress/catalog/book/978-88-31309-20-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722617v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.eua.5925" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949859v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950062v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950071v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950074v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950095v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33317-0_8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330825v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330851v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950127v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-landais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-8865-1560" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506248v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Landais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hsr.064.0153" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506246v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15730" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506247v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1572x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722645v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59884/Catastrum.2024.3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949851v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.8806" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949848v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949827v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/sources.116" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949769v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949837v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330820v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336028v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950108v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330823v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330858v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406068v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Antoine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.195139" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390866v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103154v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smaranda Vultur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Vultur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Courtial" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/eua/5770" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.eua.5770" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949855v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722647v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.195814" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722653v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.195348" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722631v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974222v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fedoabooks.unina.it/index.php/fedoapress/catalog/book/978-88-31309-20-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722617v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.eua.5925" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949859v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950062v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950071v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950074v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950095v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33317-0_8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330825v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330851v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950127v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>