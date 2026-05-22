--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -2721,51 +2721,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9715AA63"/>
+    <w:nsid w:val="472535D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>