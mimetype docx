--- v0 (2026-03-05)
+++ v1 (2026-04-11)
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13731EFD"/>
+    <w:nsid w:val="2E052FC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>