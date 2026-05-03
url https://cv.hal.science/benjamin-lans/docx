--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benjamin LANS </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Géomorphologue, géologue et géoarchéologue, et spécialiste de l'acquisition et du traitement des données spatiales en 2D et 3D</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">benjamin-lans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7326-9209</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">186411472</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spécialisé dans l'acquisition, le traitement et la restitution de tout type de données spatiales, à toute échelle. Je travaille du laboratoire au satellite, en passant par le terrain (levé topographique, photogrammétrie, scan 3D) et les airs (drone, LIDAR). Initialement axé sur les objets naturels, mon travail est applicable à toute discipline nécessitant une information spatiale précise.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The process of ghost-rock karstification and its role in the formation of cave systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Quinif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Baele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barriquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 131, pp.116-148. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2014.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray fluorescence microchemical analysis and autoradiography applied to cave deposits: speleothems, detrital rhythmites, ice and prehistoric paintings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (4), pp.407-426. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.9623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karstification de type fantômes de roche en Entre-deux-Mers (Gironde, France) : Implications en karstogenèse et morphologie karstique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Quinif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57 (1), pp.19-27. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/karst.2011.2690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Englacement, eustatisme et réajustements karstiques de la bordure sud de l'archipel de Madre de Dios (Patagonie, Province Ultima Esperanza, Chili)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Brehier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jöel Despain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/karst.2008.2619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00347535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stalagmites du réseau du trou Noir (Gironde) : rôle de l'effet de site dans l'enregistrement du signal climatique et environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bacquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/karst.2006.2584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The paleocaves of Pierre-Saint-Martin/Larra massif (France/Spain). Mapping and diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Quinif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Douat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Speleology - Savoie Mont Blanc 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Le Bourget-du-Lac, France. pp.170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghost-rock karstification in Gironde (France) - Highlighting in quarries and drillings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Quinif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Speleology - Savoie Mont Blanc 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Le Bourget-du-Lac, France. pp.243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEPS STRESS : Le stress écologique, levier à l’émergence des premières sociétés de production dans la Corne de l’Afrique ?, Modélisation du régime paléohydrologique du lac Abhé (Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de restitution des programmes PEPS Projets Exploratoires Pluridisciplinaires de INEE, CNRS, PEPS TERRE, OCEANS, HOMMES-MILIEUX, INTERACTIONS, SPACIALISATION – TOHMIS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de l'Ecologie et de l'Environnement, Mar 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre stress écologiques et réponses adaptatives, innovations et trajectoires sociales et culturelles : une synthèse sur les premières sociétés de production dans la Corne de l’Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Premières Sociétés de Production dans la Corne de l’Afrique, quels défis, enjeux et méthodes pour le programme PSPCA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadre géomorphologique et environnemental des premières sociétés de production dans la Corne de l’Afrique. Variations climatiques et paléohydrologiques du Lac Abhé depuis la fin du Pléistocène, Djibouti et Éthiopie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the lacustrine evolutions of Lakes Ngami, Makgadikgadi on the Origins and consolidation of the first pastoralist societies in the Northern Botswana. A new archaeological, geomorphological and paleohydrological program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sadr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bi-Annual ASAPA Conference, session Recent contributions to the later Stone Age and Rock Art Research in Southern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of Southern African Professional Archaeologists, Jul 2017, Pretoria, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of GIS and multi-scalar analysis tools to reconstruct the geomorphology of the fossil hominin sites and, to facilitate the understanding and interpretation of fossil hominin taphonomy in Kromdraai and the Cradle of Humankind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ntombi Ngoloyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 19th Biennial Conference of the Palaeontological Society of Southern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Stellenbosch, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isturitz, Oxocelhaya and Erberua Caves (Pyrénées-Atlantiques, France): geoarchaeological studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vanara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Garate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Canérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IAG International Conference on Geomorphology, Paris 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts morpho-sédimentaires des jökulhlaups fini-pléistocènes et holocènes du système fluviatile Þjórsá-Tungnaá (Sud-Islande)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed M. Naaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème congrès de l'Association des Sédimentologistes Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic and archeological features of coastal caves in madre de dios archipelago (Patagonia, Chile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jöel Despain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Speleology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Kerrville, United States. pp.516-521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00446647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium mapping in speleothems: occurrence of diagenesis, detrital contamination and geochemical consequences. In “Karst Horizons”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Perroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bacquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress of Speleology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Texas, United States. Sous presse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00395150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héritage glaciaire et karstification de l'archipel calcaire de Madre de Dios (Patagonie, Chili)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tourte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karsts de montagne, géomorphologie, patrimoine et ressources ", actes du colloque de karstologie franco-suisse, Sion, 15 septembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Sion, Suisse. pp.39-50, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/edyte.2008.1053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00404673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude géochimique des sédiments endokarstiques par microsonde XRF : apports à la connaissance de ces dépôts originaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Perroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès de l'Association des Sédimentologistes Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entre-deux-Mers, un vaste plateau calcaire anthropisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème colloque CLEM et Recherches Archéologiques Girondines, L'Entre-deux-Mers et son identité, Frontenac, 5-7 octobre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Frontenac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00347638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kromdraai, a Plio-Pleistocene cave deposit in the Cradle of Humankind World Heritage Site, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Thackeray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPC5 (5th International Paleontological Congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological surveys in Aha Hills (NE Namibia): first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Justin Stratford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASAPA 2017 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Pretoria, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pléiades imagery and scientific exploration in remote areas. Contributions of Pléiades VHR data during speleological and scientific expedition “Ultima Patagonia 2014” (Patagonia, Chile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pléiades Days 2014,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du terrain aux modèles numériques : modélisation des jökulhlaups du système fluviatile Þjórsá-Tungnaá (Sud-Islande)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed M. Naaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème congrès de l'Association des Sédimentologistes Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djibouti. Des Paysages & des Hommes. Regards sur le patrimoine archéologique du Lac Abhé. Préface d’Yves Coppens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CERD Centre d'Etudes et de Recherches. Editions du CERD, 215 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computer-guided 3D multiscale reconstruction of the Kromdraai site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dumoncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">José Braga; Johan Francis Thackeray. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kromdraai, a Birthplace of Paranthropus in the Cradle of Humankind</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sun Media Metro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-28, 2016, 9781928355076</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01633989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary, chrono-cultural and palaeoenvironmental backgrounds to the Kromdraai site: A regional perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Thackeray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kromdraai - A birthplace of Paranthropus in the Cradle of Humankind</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.1-18, 2016, 9781928355076</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floirac-La Marègue, 19 rue Voltaire, Diagnostic archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louna Colomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bordeaux Métropole. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bordeaux-Place Henri Labit, Diagnostic archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argitxu Beyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bordeaux Métropole. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport SEEG Gobaad. Conditions environnementales et dynamiques de peuplement dans la Corne de l'Afrique de la fin du Pléistocène à l'Holocène moyen-récent. L'impact des évolutions lacustres du Lac Abbé sur les origines et la consolidation des premières sociétés productrices du bassin du Gobaad. Programme PSPCA Premières Sociétés de Production dans la Corne de l'Afrique 2014-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2020, 116 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSPCA – Programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Deuxième quadriennale 2018-2021 Rapport de la première année de deuxième quadriennale sur les travaux conduits en 2018 (sur financements 2017) + Opérations projetées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques de la République de Djibouti (IRAH); CERD (République de Djibouti); Ministère de l’Europe et des Affaires Étrangères (France); UMR 5608 TRACES; CFEE – Centre Français des Etudes Ethiopiennes (Addis Abeba); Service de Coopération et d’Action Culturelle de l’Ambassade de France en République de Djibouti. 2018, 181 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Origin in Namibia « A la recherche des origines de l’Homme en Namibie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Duranthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des Affaires Etrangères - Commission consultative des recherches archéologiques à l’étranger. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de l’évolution du paléolac Abhé, pour une cartographie prospective des implantations humaines et la reconnaissance de nouveaux sites archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2018, pp.10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Origin in Namibia. « A la recherche des origines de l’Homme en Namibie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ntombi Ngoloyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des Affaires Etrangères - Commission consultative des recherches archéologiques à l’étranger. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Origins in Namibia « A la recherche des origines de l’Homme en Namibie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ntombi Ngoloyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des Affaires Etrangères - Commission consultative des recherches archéologiques à l’étranger. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSPCA – Programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2014-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques de République de Djibouti (IRAH); CERD (République de Djibouti); Ministère des Affaires Étrangères et du Développement International (France); UMR 5608 TRACES; Service de Coopération et d’Action Culturelle de l’Ambassade de France en République de Djibouti. 2016, 164 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Origins in Namibia « A la recherche des origines de l’Homme en Namibie » - Rapport préliminaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ntombi Ngoloyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Ministère de l'Europe et des Affaires Etrangères - Commission consultative des recherches archéologiques à l’étranger. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId111"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benjamin LANS </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Géomorphologue, géologue et géoarchéologue, et spécialiste de l'acquisition et du traitement des données spatiales en 2D et 3D</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">benjamin-lans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7326-9209</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">186411472</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spécialisé dans l'acquisition, le traitement et la restitution de tout type de données spatiales, à toute échelle. Je travaille du laboratoire au satellite, en passant par le terrain (levé topographique, photogrammétrie, scan 3D) et les airs (drone, LIDAR). Initialement axé sur les objets naturels, mon travail est applicable à toute discipline nécessitant une information spatiale précise.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The process of ghost-rock karstification and its role in the formation of cave systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Quinif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Baele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barriquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 131, pp.116-148. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2014.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray fluorescence microchemical analysis and autoradiography applied to cave deposits: speleothems, detrital rhythmites, ice and prehistoric paintings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (4), pp.407-426. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.9623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karstification de type fantômes de roche en Entre-deux-Mers (Gironde, France) : Implications en karstogenèse et morphologie karstique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Quinif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57 (1), pp.19-27. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/karst.2011.2690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Englacement, eustatisme et réajustements karstiques de la bordure sud de l'archipel de Madre de Dios (Patagonie, Province Ultima Esperanza, Chili)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Brehier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jöel Despain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/karst.2008.2619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00347535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stalagmites du réseau du trou Noir (Gironde) : rôle de l'effet de site dans l'enregistrement du signal climatique et environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bacquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/karst.2006.2584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghost-rock karstification in Gironde (France) - Highlighting in quarries and drillings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Quinif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Speleology - Savoie Mont Blanc 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Le Bourget-du-Lac, France. pp.243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The paleocaves of Pierre-Saint-Martin/Larra massif (France/Spain). Mapping and diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Quinif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Douat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Speleology - Savoie Mont Blanc 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Le Bourget-du-Lac, France. pp.170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEPS STRESS : Le stress écologique, levier à l’émergence des premières sociétés de production dans la Corne de l’Afrique ?, Modélisation du régime paléohydrologique du lac Abhé (Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de restitution des programmes PEPS Projets Exploratoires Pluridisciplinaires de INEE, CNRS, PEPS TERRE, OCEANS, HOMMES-MILIEUX, INTERACTIONS, SPACIALISATION – TOHMIS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de l'Ecologie et de l'Environnement, Mar 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre stress écologiques et réponses adaptatives, innovations et trajectoires sociales et culturelles : une synthèse sur les premières sociétés de production dans la Corne de l’Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Premières Sociétés de Production dans la Corne de l’Afrique, quels défis, enjeux et méthodes pour le programme PSPCA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadre géomorphologique et environnemental des premières sociétés de production dans la Corne de l’Afrique. Variations climatiques et paléohydrologiques du Lac Abhé depuis la fin du Pléistocène, Djibouti et Éthiopie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the lacustrine evolutions of Lakes Ngami, Makgadikgadi on the Origins and consolidation of the first pastoralist societies in the Northern Botswana. A new archaeological, geomorphological and paleohydrological program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sadr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bi-Annual ASAPA Conference, session Recent contributions to the later Stone Age and Rock Art Research in Southern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of Southern African Professional Archaeologists, Jul 2017, Pretoria, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of GIS and multi-scalar analysis tools to reconstruct the geomorphology of the fossil hominin sites and, to facilitate the understanding and interpretation of fossil hominin taphonomy in Kromdraai and the Cradle of Humankind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ntombi Ngoloyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 19th Biennial Conference of the Palaeontological Society of Southern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Stellenbosch, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isturitz, Oxocelhaya and Erberua Caves (Pyrénées-Atlantiques, France): geoarchaeological studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vanara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Garate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Canérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IAG International Conference on Geomorphology, Paris 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts morpho-sédimentaires des jökulhlaups fini-pléistocènes et holocènes du système fluviatile Þjórsá-Tungnaá (Sud-Islande)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed M. Naaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème congrès de l'Association des Sédimentologistes Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic and archeological features of coastal caves in madre de dios archipelago (Patagonia, Chile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jöel Despain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Speleology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Kerrville, United States. pp.516-521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00446647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium mapping in speleothems: occurrence of diagenesis, detrital contamination and geochemical consequences. In “Karst Horizons”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Perroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bacquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress of Speleology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Texas, United States. Sous presse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00395150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héritage glaciaire et karstification de l'archipel calcaire de Madre de Dios (Patagonie, Chili)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tourte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karsts de montagne, géomorphologie, patrimoine et ressources ", actes du colloque de karstologie franco-suisse, Sion, 15 septembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Sion, Suisse. pp.39-50, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/edyte.2008.1053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00404673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude géochimique des sédiments endokarstiques par microsonde XRF : apports à la connaissance de ces dépôts originaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Perroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès de l'Association des Sédimentologistes Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entre-deux-Mers, un vaste plateau calcaire anthropisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème colloque CLEM et Recherches Archéologiques Girondines, L'Entre-deux-Mers et son identité, Frontenac, 5-7 octobre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Frontenac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00347638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kromdraai, a Plio-Pleistocene cave deposit in the Cradle of Humankind World Heritage Site, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Thackeray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPC5 (5th International Paleontological Congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological surveys in Aha Hills (NE Namibia): first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Justin Stratford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASAPA 2017 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Pretoria, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pléiades imagery and scientific exploration in remote areas. Contributions of Pléiades VHR data during speleological and scientific expedition “Ultima Patagonia 2014” (Patagonia, Chile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pléiades Days 2014,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du terrain aux modèles numériques : modélisation des jökulhlaups du système fluviatile Þjórsá-Tungnaá (Sud-Islande)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed M. Naaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème congrès de l'Association des Sédimentologistes Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djibouti. Des Paysages & des Hommes. Regards sur le patrimoine archéologique du Lac Abhé. Préface d’Yves Coppens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CERD Centre d'Etudes et de Recherches. Editions du CERD, 215 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary, chrono-cultural and palaeoenvironmental backgrounds to the Kromdraai site: A regional perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Thackeray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kromdraai - A birthplace of Paranthropus in the Cradle of Humankind</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.1-18, 2016, 9781928355076</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computer-guided 3D multiscale reconstruction of the Kromdraai site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dumoncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">José Braga; Johan Francis Thackeray. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kromdraai, a Birthplace of Paranthropus in the Cradle of Humankind</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sun Media Metro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-28, 2016, 9781928355076</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01633989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floirac-La Marègue, 19 rue Voltaire, Diagnostic archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louna Colomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bordeaux Métropole. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bordeaux-Place Henri Labit, Diagnostic archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argitxu Beyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bordeaux Métropole. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport SEEG Gobaad. Conditions environnementales et dynamiques de peuplement dans la Corne de l'Afrique de la fin du Pléistocène à l'Holocène moyen-récent. L'impact des évolutions lacustres du Lac Abbé sur les origines et la consolidation des premières sociétés productrices du bassin du Gobaad. Programme PSPCA Premières Sociétés de Production dans la Corne de l'Afrique 2014-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2020, 116 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSPCA – Programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Deuxième quadriennale 2018-2021 Rapport de la première année de deuxième quadriennale sur les travaux conduits en 2018 (sur financements 2017) + Opérations projetées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques de la République de Djibouti (IRAH); CERD (République de Djibouti); Ministère de l’Europe et des Affaires Étrangères (France); UMR 5608 TRACES; CFEE – Centre Français des Etudes Ethiopiennes (Addis Abeba); Service de Coopération et d’Action Culturelle de l’Ambassade de France en République de Djibouti. 2018, 181 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Origin in Namibia « A la recherche des origines de l’Homme en Namibie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Duranthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des Affaires Etrangères - Commission consultative des recherches archéologiques à l’étranger. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de l’évolution du paléolac Abhé, pour une cartographie prospective des implantations humaines et la reconnaissance de nouveaux sites archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2018, pp.10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Origin in Namibia. « A la recherche des origines de l’Homme en Namibie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ntombi Ngoloyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des Affaires Etrangères - Commission consultative des recherches archéologiques à l’étranger. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Origins in Namibia « A la recherche des origines de l’Homme en Namibie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ntombi Ngoloyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des Affaires Etrangères - Commission consultative des recherches archéologiques à l’étranger. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSPCA – Programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2014-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques de République de Djibouti (IRAH); CERD (République de Djibouti); Ministère des Affaires Étrangères et du Développement International (France); UMR 5608 TRACES; Service de Coopération et d’Action Culturelle de l’Ambassade de France en République de Djibouti. 2016, 164 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Origins in Namibia « A la recherche des origines de l’Homme en Namibie » - Rapport préliminaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ntombi Ngoloyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Ministère de l'Europe et des Affaires Etrangères - Commission consultative des recherches archéologiques à l’étranger. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId111"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2E052FC0"/>
+    <w:nsid w:val="6EA8CDA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-lans" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7326-9209" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/186411472" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02017087v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Dubois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quinif" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Baele" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barriquand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2014.01.006" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02017682v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Maire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ortega" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dev&#232;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lans" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9623" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102222v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kaufmann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Quinif" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2011.2690" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00347535v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brehier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;el Despain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2008.2619" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199711v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bacquart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2006.2584" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040539v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Douat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040583v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02525928v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376226v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gutherz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coudert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376228v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376218v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118232v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sadr" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563822v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ntombi Ngoloyi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716106v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vanara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garate" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bigot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Can&#233;rot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102361v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schneider" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M. Naaim" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salles" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00446647v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tourte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00395150v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Perroux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404673v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2008.1053" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200559v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347638v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102274v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Thackeray" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Schneider" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102497v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Justin Stratford" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102249v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102302v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381725v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alarashi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01633989v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jessel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://africansunmedia.store.it.si/za/book/kromdraai-a-birthplace-of-paranthropus-in-the-cradle-of-humankind/578750" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102244v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910780v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Solanas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Colomy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910776v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argitxu Beyrie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marache" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02442890v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011682v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Diaz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100587v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Duranthon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120080v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100604v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100617v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011650v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100631v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-lans" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7326-9209" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/186411472" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02017087v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Dubois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quinif" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Baele" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barriquand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2014.01.006" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02017682v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Maire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ortega" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dev&#232;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lans" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9623" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102222v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kaufmann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Quinif" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2011.2690" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00347535v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brehier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;el Despain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2008.2619" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199711v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bacquart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2006.2584" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040583v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040539v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Douat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02525928v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376226v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gutherz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coudert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376228v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376218v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118232v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sadr" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563822v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ntombi Ngoloyi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716106v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vanara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garate" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bigot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Can&#233;rot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102361v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schneider" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M. Naaim" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salles" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00446647v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tourte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00395150v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Perroux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404673v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2008.1053" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200559v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347638v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102274v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Thackeray" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Schneider" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102497v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Justin Stratford" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102249v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102302v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381725v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alarashi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102244v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01633989v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jessel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://africansunmedia.store.it.si/za/book/kromdraai-a-birthplace-of-paranthropus-in-the-cradle-of-humankind/578750" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910780v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Solanas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Colomy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910776v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argitxu Beyrie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marache" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02442890v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011682v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Diaz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100587v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Duranthon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120080v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100604v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100617v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011650v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100631v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>