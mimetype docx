--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benjamin LANS </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Géomorphologue, géologue et géoarchéologue, et spécialiste de l'acquisition et du traitement des données spatiales en 2D et 3D</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">benjamin-lans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7326-9209</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">186411472</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spécialisé dans l'acquisition, le traitement et la restitution de tout type de données spatiales, à toute échelle. Je travaille du laboratoire au satellite, en passant par le terrain (levé topographique, photogrammétrie, scan 3D) et les airs (drone, LIDAR). Initialement axé sur les objets naturels, mon travail est applicable à toute discipline nécessitant une information spatiale précise.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The process of ghost-rock karstification and its role in the formation of cave systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Quinif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Baele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barriquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 131, pp.116-148. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2014.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray fluorescence microchemical analysis and autoradiography applied to cave deposits: speleothems, detrital rhythmites, ice and prehistoric paintings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (4), pp.407-426. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.9623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karstification de type fantômes de roche en Entre-deux-Mers (Gironde, France) : Implications en karstogenèse et morphologie karstique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Quinif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57 (1), pp.19-27. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/karst.2011.2690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Englacement, eustatisme et réajustements karstiques de la bordure sud de l'archipel de Madre de Dios (Patagonie, Province Ultima Esperanza, Chili)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Brehier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jöel Despain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/karst.2008.2619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00347535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stalagmites du réseau du trou Noir (Gironde) : rôle de l'effet de site dans l'enregistrement du signal climatique et environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bacquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/karst.2006.2584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghost-rock karstification in Gironde (France) - Highlighting in quarries and drillings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Quinif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Speleology - Savoie Mont Blanc 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Le Bourget-du-Lac, France. pp.243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The paleocaves of Pierre-Saint-Martin/Larra massif (France/Spain). Mapping and diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Quinif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Douat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Speleology - Savoie Mont Blanc 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Le Bourget-du-Lac, France. pp.170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEPS STRESS : Le stress écologique, levier à l’émergence des premières sociétés de production dans la Corne de l’Afrique ?, Modélisation du régime paléohydrologique du lac Abhé (Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de restitution des programmes PEPS Projets Exploratoires Pluridisciplinaires de INEE, CNRS, PEPS TERRE, OCEANS, HOMMES-MILIEUX, INTERACTIONS, SPACIALISATION – TOHMIS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de l'Ecologie et de l'Environnement, Mar 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre stress écologiques et réponses adaptatives, innovations et trajectoires sociales et culturelles : une synthèse sur les premières sociétés de production dans la Corne de l’Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Premières Sociétés de Production dans la Corne de l’Afrique, quels défis, enjeux et méthodes pour le programme PSPCA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadre géomorphologique et environnemental des premières sociétés de production dans la Corne de l’Afrique. Variations climatiques et paléohydrologiques du Lac Abhé depuis la fin du Pléistocène, Djibouti et Éthiopie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the lacustrine evolutions of Lakes Ngami, Makgadikgadi on the Origins and consolidation of the first pastoralist societies in the Northern Botswana. A new archaeological, geomorphological and paleohydrological program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sadr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bi-Annual ASAPA Conference, session Recent contributions to the later Stone Age and Rock Art Research in Southern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of Southern African Professional Archaeologists, Jul 2017, Pretoria, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of GIS and multi-scalar analysis tools to reconstruct the geomorphology of the fossil hominin sites and, to facilitate the understanding and interpretation of fossil hominin taphonomy in Kromdraai and the Cradle of Humankind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ntombi Ngoloyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 19th Biennial Conference of the Palaeontological Society of Southern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Stellenbosch, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isturitz, Oxocelhaya and Erberua Caves (Pyrénées-Atlantiques, France): geoarchaeological studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vanara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Garate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Canérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IAG International Conference on Geomorphology, Paris 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts morpho-sédimentaires des jökulhlaups fini-pléistocènes et holocènes du système fluviatile Þjórsá-Tungnaá (Sud-Islande)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed M. Naaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème congrès de l'Association des Sédimentologistes Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic and archeological features of coastal caves in madre de dios archipelago (Patagonia, Chile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jöel Despain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Speleology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Kerrville, United States. pp.516-521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00446647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium mapping in speleothems: occurrence of diagenesis, detrital contamination and geochemical consequences. In “Karst Horizons”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Perroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bacquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress of Speleology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Texas, United States. Sous presse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00395150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héritage glaciaire et karstification de l'archipel calcaire de Madre de Dios (Patagonie, Chili)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tourte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karsts de montagne, géomorphologie, patrimoine et ressources ", actes du colloque de karstologie franco-suisse, Sion, 15 septembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Sion, Suisse. pp.39-50, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/edyte.2008.1053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00404673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude géochimique des sédiments endokarstiques par microsonde XRF : apports à la connaissance de ces dépôts originaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Perroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès de l'Association des Sédimentologistes Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entre-deux-Mers, un vaste plateau calcaire anthropisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème colloque CLEM et Recherches Archéologiques Girondines, L'Entre-deux-Mers et son identité, Frontenac, 5-7 octobre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Frontenac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00347638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kromdraai, a Plio-Pleistocene cave deposit in the Cradle of Humankind World Heritage Site, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Thackeray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPC5 (5th International Paleontological Congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological surveys in Aha Hills (NE Namibia): first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Justin Stratford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASAPA 2017 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Pretoria, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pléiades imagery and scientific exploration in remote areas. Contributions of Pléiades VHR data during speleological and scientific expedition “Ultima Patagonia 2014” (Patagonia, Chile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pléiades Days 2014,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du terrain aux modèles numériques : modélisation des jökulhlaups du système fluviatile Þjórsá-Tungnaá (Sud-Islande)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed M. Naaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème congrès de l'Association des Sédimentologistes Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djibouti. Des Paysages & des Hommes. Regards sur le patrimoine archéologique du Lac Abhé. Préface d’Yves Coppens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CERD Centre d'Etudes et de Recherches. Editions du CERD, 215 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary, chrono-cultural and palaeoenvironmental backgrounds to the Kromdraai site: A regional perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Thackeray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kromdraai - A birthplace of Paranthropus in the Cradle of Humankind</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.1-18, 2016, 9781928355076</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computer-guided 3D multiscale reconstruction of the Kromdraai site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dumoncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">José Braga; Johan Francis Thackeray. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kromdraai, a Birthplace of Paranthropus in the Cradle of Humankind</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sun Media Metro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-28, 2016, 9781928355076</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01633989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floirac-La Marègue, 19 rue Voltaire, Diagnostic archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louna Colomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bordeaux Métropole. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bordeaux-Place Henri Labit, Diagnostic archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argitxu Beyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bordeaux Métropole. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport SEEG Gobaad. Conditions environnementales et dynamiques de peuplement dans la Corne de l'Afrique de la fin du Pléistocène à l'Holocène moyen-récent. L'impact des évolutions lacustres du Lac Abbé sur les origines et la consolidation des premières sociétés productrices du bassin du Gobaad. Programme PSPCA Premières Sociétés de Production dans la Corne de l'Afrique 2014-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2020, 116 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSPCA – Programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Deuxième quadriennale 2018-2021 Rapport de la première année de deuxième quadriennale sur les travaux conduits en 2018 (sur financements 2017) + Opérations projetées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques de la République de Djibouti (IRAH); CERD (République de Djibouti); Ministère de l’Europe et des Affaires Étrangères (France); UMR 5608 TRACES; CFEE – Centre Français des Etudes Ethiopiennes (Addis Abeba); Service de Coopération et d’Action Culturelle de l’Ambassade de France en République de Djibouti. 2018, 181 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Origin in Namibia « A la recherche des origines de l’Homme en Namibie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Duranthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des Affaires Etrangères - Commission consultative des recherches archéologiques à l’étranger. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de l’évolution du paléolac Abhé, pour une cartographie prospective des implantations humaines et la reconnaissance de nouveaux sites archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2018, pp.10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Origin in Namibia. « A la recherche des origines de l’Homme en Namibie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ntombi Ngoloyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des Affaires Etrangères - Commission consultative des recherches archéologiques à l’étranger. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Origins in Namibia « A la recherche des origines de l’Homme en Namibie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ntombi Ngoloyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des Affaires Etrangères - Commission consultative des recherches archéologiques à l’étranger. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSPCA – Programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2014-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques de République de Djibouti (IRAH); CERD (République de Djibouti); Ministère des Affaires Étrangères et du Développement International (France); UMR 5608 TRACES; Service de Coopération et d’Action Culturelle de l’Ambassade de France en République de Djibouti. 2016, 164 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Origins in Namibia « A la recherche des origines de l’Homme en Namibie » - Rapport préliminaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ntombi Ngoloyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Ministère de l'Europe et des Affaires Etrangères - Commission consultative des recherches archéologiques à l’étranger. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId111"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benjamin LANS </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Géomorphologue, géologue et géoarchéologue, et spécialiste de l'acquisition et du traitement des données spatiales en 2D et 3D</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">benjamin-lans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7326-9209</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">186411472</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spécialisé dans l'acquisition, le traitement et la restitution de tout type de données spatiales, à toute échelle. Je travaille du laboratoire au satellite, en passant par le terrain (levé topographique, photogrammétrie, scan 3D) et les airs (drone, LIDAR). Initialement axé sur les objets naturels, mon travail est applicable à toute discipline nécessitant une information spatiale précise.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The process of ghost-rock karstification and its role in the formation of cave systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Quinif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Baele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barriquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 131, pp.116-148. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2014.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray fluorescence microchemical analysis and autoradiography applied to cave deposits: speleothems, detrital rhythmites, ice and prehistoric paintings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (4), pp.407-426. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.9623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karstification de type fantômes de roche en Entre-deux-Mers (Gironde, France) : Implications en karstogenèse et morphologie karstique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Quinif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57 (1), pp.19-27. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/karst.2011.2690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Englacement, eustatisme et réajustements karstiques de la bordure sud de l'archipel de Madre de Dios (Patagonie, Province Ultima Esperanza, Chili)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Brehier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jöel Despain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/karst.2008.2619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00347535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stalagmites du réseau du trou Noir (Gironde) : rôle de l'effet de site dans l'enregistrement du signal climatique et environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bacquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/karst.2006.2584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghost-rock karstification in Gironde (France) - Highlighting in quarries and drillings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Quinif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Speleology - Savoie Mont Blanc 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Le Bourget-du-Lac, France. pp.243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The paleocaves of Pierre-Saint-Martin/Larra massif (France/Spain). Mapping and diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Quinif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Douat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Speleology - Savoie Mont Blanc 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Le Bourget-du-Lac, France. pp.170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEPS STRESS : Le stress écologique, levier à l’émergence des premières sociétés de production dans la Corne de l’Afrique ?, Modélisation du régime paléohydrologique du lac Abhé (Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de restitution des programmes PEPS Projets Exploratoires Pluridisciplinaires de INEE, CNRS, PEPS TERRE, OCEANS, HOMMES-MILIEUX, INTERACTIONS, SPACIALISATION – TOHMIS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de l'Ecologie et de l'Environnement, Mar 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre stress écologiques et réponses adaptatives, innovations et trajectoires sociales et culturelles : une synthèse sur les premières sociétés de production dans la Corne de l’Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Premières Sociétés de Production dans la Corne de l’Afrique, quels défis, enjeux et méthodes pour le programme PSPCA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadre géomorphologique et environnemental des premières sociétés de production dans la Corne de l’Afrique. Variations climatiques et paléohydrologiques du Lac Abhé depuis la fin du Pléistocène, Djibouti et Éthiopie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the lacustrine evolutions of Lakes Ngami, Makgadikgadi on the Origins and consolidation of the first pastoralist societies in the Northern Botswana. A new archaeological, geomorphological and paleohydrological program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sadr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bi-Annual ASAPA Conference, session Recent contributions to the later Stone Age and Rock Art Research in Southern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of Southern African Professional Archaeologists, Jul 2017, Pretoria, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of GIS and multi-scalar analysis tools to reconstruct the geomorphology of the fossil hominin sites and, to facilitate the understanding and interpretation of fossil hominin taphonomy in Kromdraai and the Cradle of Humankind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ntombi Ngoloyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 19th Biennial Conference of the Palaeontological Society of Southern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Stellenbosch, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isturitz, Oxocelhaya and Erberua Caves (Pyrénées-Atlantiques, France): geoarchaeological studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vanara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Garate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Canérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IAG International Conference on Geomorphology, Paris 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts morpho-sédimentaires des jökulhlaups fini-pléistocènes et holocènes du système fluviatile Þjórsá-Tungnaá (Sud-Islande)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed M. Naaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème congrès de l'Association des Sédimentologistes Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic and archeological features of coastal caves in madre de dios archipelago (Patagonia, Chile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jöel Despain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Speleology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Kerrville, United States. pp.516-521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00446647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium mapping in speleothems: occurrence of diagenesis, detrital contamination and geochemical consequences. In “Karst Horizons”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Perroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bacquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress of Speleology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Texas, United States. Sous presse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00395150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héritage glaciaire et karstification de l'archipel calcaire de Madre de Dios (Patagonie, Chili)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tourte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karsts de montagne, géomorphologie, patrimoine et ressources ", actes du colloque de karstologie franco-suisse, Sion, 15 septembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Sion, Suisse. pp.39-50, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/edyte.2008.1053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00404673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude géochimique des sédiments endokarstiques par microsonde XRF : apports à la connaissance de ces dépôts originaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Perroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès de l'Association des Sédimentologistes Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entre-deux-Mers, un vaste plateau calcaire anthropisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème colloque CLEM et Recherches Archéologiques Girondines, L'Entre-deux-Mers et son identité, Frontenac, 5-7 octobre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Frontenac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00347638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kromdraai, a Plio-Pleistocene cave deposit in the Cradle of Humankind World Heritage Site, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Thackeray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPC5 (5th International Paleontological Congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological surveys in Aha Hills (NE Namibia): first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Justin Stratford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASAPA 2017 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Pretoria, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pléiades imagery and scientific exploration in remote areas. Contributions of Pléiades VHR data during speleological and scientific expedition “Ultima Patagonia 2014” (Patagonia, Chile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pléiades Days 2014,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du terrain aux modèles numériques : modélisation des jökulhlaups du système fluviatile Þjórsá-Tungnaá (Sud-Islande)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed M. Naaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème congrès de l'Association des Sédimentologistes Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djibouti. Des Paysages & des Hommes. Regards sur le patrimoine archéologique du Lac Abhé. Préface d’Yves Coppens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CERD Centre d'Etudes et de Recherches. Editions du CERD, 215 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computer-guided 3D multiscale reconstruction of the Kromdraai site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dumoncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">José Braga; Johan Francis Thackeray. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kromdraai, a Birthplace of Paranthropus in the Cradle of Humankind</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sun Media Metro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-28, 2016, 9781928355076</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01633989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary, chrono-cultural and palaeoenvironmental backgrounds to the Kromdraai site: A regional perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Thackeray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kromdraai - A birthplace of Paranthropus in the Cradle of Humankind</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.1-18, 2016, 9781928355076</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floirac-La Marègue, 19 rue Voltaire, Diagnostic archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louna Colomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bordeaux Métropole. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bordeaux-Place Henri Labit, Diagnostic archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argitxu Beyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bordeaux Métropole. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport SEEG Gobaad. Conditions environnementales et dynamiques de peuplement dans la Corne de l'Afrique de la fin du Pléistocène à l'Holocène moyen-récent. L'impact des évolutions lacustres du Lac Abbé sur les origines et la consolidation des premières sociétés productrices du bassin du Gobaad. Programme PSPCA Premières Sociétés de Production dans la Corne de l'Afrique 2014-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2020, 116 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSPCA – Programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Deuxième quadriennale 2018-2021 Rapport de la première année de deuxième quadriennale sur les travaux conduits en 2018 (sur financements 2017) + Opérations projetées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques de la République de Djibouti (IRAH); CERD (République de Djibouti); Ministère de l’Europe et des Affaires Étrangères (France); UMR 5608 TRACES; CFEE – Centre Français des Etudes Ethiopiennes (Addis Abeba); Service de Coopération et d’Action Culturelle de l’Ambassade de France en République de Djibouti. 2018, 181 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Origin in Namibia « A la recherche des origines de l’Homme en Namibie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Duranthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des Affaires Etrangères - Commission consultative des recherches archéologiques à l’étranger. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de l’évolution du paléolac Abhé, pour une cartographie prospective des implantations humaines et la reconnaissance de nouveaux sites archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2018, pp.10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Origin in Namibia. « A la recherche des origines de l’Homme en Namibie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ntombi Ngoloyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des Affaires Etrangères - Commission consultative des recherches archéologiques à l’étranger. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Origins in Namibia « A la recherche des origines de l’Homme en Namibie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ntombi Ngoloyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des Affaires Etrangères - Commission consultative des recherches archéologiques à l’étranger. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSPCA – Programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2014-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques de République de Djibouti (IRAH); CERD (République de Djibouti); Ministère des Affaires Étrangères et du Développement International (France); UMR 5608 TRACES; Service de Coopération et d’Action Culturelle de l’Ambassade de France en République de Djibouti. 2016, 164 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Origins in Namibia « A la recherche des origines de l’Homme en Namibie » - Rapport préliminaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ntombi Ngoloyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Ministère de l'Europe et des Affaires Etrangères - Commission consultative des recherches archéologiques à l’étranger. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId111"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6EA8CDA9"/>
+    <w:nsid w:val="51A32ED1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-lans" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7326-9209" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/186411472" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02017087v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Dubois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quinif" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Baele" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barriquand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2014.01.006" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02017682v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Maire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ortega" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dev&#232;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lans" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9623" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102222v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kaufmann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Quinif" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2011.2690" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00347535v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brehier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;el Despain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2008.2619" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199711v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bacquart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2006.2584" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040583v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040539v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Douat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02525928v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376226v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gutherz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coudert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376228v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376218v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118232v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sadr" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563822v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ntombi Ngoloyi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716106v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vanara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garate" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bigot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Can&#233;rot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102361v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schneider" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M. Naaim" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salles" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00446647v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tourte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00395150v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Perroux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404673v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2008.1053" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200559v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347638v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102274v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Thackeray" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Schneider" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102497v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Justin Stratford" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102249v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102302v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381725v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alarashi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102244v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01633989v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jessel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://africansunmedia.store.it.si/za/book/kromdraai-a-birthplace-of-paranthropus-in-the-cradle-of-humankind/578750" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910780v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Solanas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Colomy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910776v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argitxu Beyrie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marache" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02442890v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011682v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Diaz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100587v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Duranthon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120080v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100604v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100617v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011650v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100631v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-lans" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7326-9209" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/186411472" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02017087v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Dubois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quinif" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Baele" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barriquand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2014.01.006" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02017682v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Maire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ortega" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dev&#232;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lans" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9623" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102222v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kaufmann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Quinif" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2011.2690" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00347535v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brehier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;el Despain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2008.2619" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199711v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bacquart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2006.2584" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040583v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040539v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Douat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02525928v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376226v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gutherz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coudert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376228v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376218v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118232v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sadr" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563822v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ntombi Ngoloyi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716106v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vanara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garate" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bigot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Can&#233;rot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102361v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schneider" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M. Naaim" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salles" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00446647v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tourte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00395150v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Perroux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404673v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2008.1053" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200559v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347638v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102274v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Thackeray" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Schneider" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102497v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Justin Stratford" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102249v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102302v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381725v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alarashi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01633989v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jessel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://africansunmedia.store.it.si/za/book/kromdraai-a-birthplace-of-paranthropus-in-the-cradle-of-humankind/578750" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102244v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910780v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Solanas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Colomy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910776v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argitxu Beyrie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marache" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02442890v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011682v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Diaz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100587v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Duranthon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120080v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100604v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100617v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011650v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100631v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>