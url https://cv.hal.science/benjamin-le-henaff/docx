--- v0 (2026-03-15)
+++ v1 (2026-05-16)
@@ -643,506 +643,506 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adoption et adaptation aux nouvelles pratiques de recherche de science ouverte et transparente chez les chercheur/es en psychologie</w:t>
+                <w:t xml:space="preserve">Sciences ouvertes et nouvelles pratiques de recherche : deux objets sociaux en émergence au sein de la communauté des chercheuses et chercheurs francophones.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Golda Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kamilla Khamzina</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amélie Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63ème congrès de la Société Française de Psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">Conférence internationale sur les représentations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05425323v1</w:t>
+                <w:t xml:space="preserve">hal-05405273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sciences ouvertes et nouvelles pratiques de recherche : deux objets sociaux en émergence au sein de la communauté des chercheuses et chercheurs francophones.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adoption et adaptation aux nouvelles pratiques de recherche de science ouverte et transparente chez les chercheur/es en psychologie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilla Khamzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Golda Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Golda Cohen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Amélie Bret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamilla Khamzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale sur les représentations sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Brest, France</w:t>
+              <w:t xml:space="preserve">63ème congrès de la Société Française de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05405273v1</w:t>
+                <w:t xml:space="preserve">hal-05425323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Stereotype of Us : effet des jeux vidéo sur la perception de soi et des autres femmes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jeux vidéo et identification au personnage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Le Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moana Georgon</w:t>
+                <w:t xml:space="preserve">Anne-Laure de Place</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sanrey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure de Place</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de Psychologie Sociale en Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04342705v1</w:t>
+                <w:t xml:space="preserve">hal-04342721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeux vidéo et identification au personnage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Stereotype of Us : effet des jeux vidéo sur la perception de soi et des autres femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Sarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moana Georgon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sanrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure de Place</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Sanrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de Psychologie Sociale en Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04342721v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place de l’éthique dans nos recherches : cadre et principes (Table Ronde)</w:t>
               </w:r>
@@ -1351,312 +1351,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail collaboratif à distance : le rôle de la mémoire transactive et de l’identité sociale</w:t>
+                <w:t xml:space="preserve">Comment concevoir l’enseignement distanciel dans les formations hybrides pour permettre aux étudiants de développer leurs compétences ? (Symposium)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margault Sacré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8eme Colloque International en éducation : enjeux actuels et futurs de la formation et de la profession enseignante (CRIFPE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03252647v1</w:t>
+                <w:t xml:space="preserve">halshs-03252681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de l'anonymat dans les enseignements hybridesuniversitaires : outils de vote et paresse sociale</w:t>
+                <w:t xml:space="preserve">Le travail collaboratif à distance : le rôle de la mémoire transactive et de l’identité sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le numérique &amp; l’évaluation des apprentissages, de la menace à l’opportunité – Colloque 2021 de l’Association pour le Développement des Méthodologies d’Évaluation en Éducation (ADMEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Pointe-à-Pitre, Guadeloupe</w:t>
+              <w:t xml:space="preserve">8eme Colloque International en éducation : enjeux actuels et futurs de la formation et de la profession enseignante (CRIFPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03252654v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03252647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment concevoir l’enseignement distanciel dans les formations hybrides pour permettre aux étudiants de développer leurs compétences ? (Symposium)</w:t>
+                <w:t xml:space="preserve">Le rôle de l'anonymat dans les enseignements hybridesuniversitaires : outils de vote et paresse sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Margault Sacré</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8eme Colloque International en éducation : enjeux actuels et futurs de la formation et de la profession enseignante (CRIFPE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Le numérique &amp; l’évaluation des apprentissages, de la menace à l’opportunité – Colloque 2021 de l’Association pour le Développement des Méthodologies d’Évaluation en Éducation (ADMEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Pointe-à-Pitre, Guadeloupe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03252681v1</w:t>
+                <w:t xml:space="preserve">halshs-03252654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement du potentiel créatif des étudiants d'une école innovante : le cas de l'École 42</w:t>
               </w:r>
@@ -2326,225 +2326,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03252584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être étudiant de première génération en France, cela fait-il une différence ?</w:t>
+                <w:t xml:space="preserve">Les bons lycéens dans l'enseignement supérieur en France : réussite et difficultés d'une population scolairement triée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nadia Nakhili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Nakhili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Observatoire national de la vie étudiante. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur les expériences étudiantes : L'enquête de condition de vie 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La documentation française, 2019, 978-2-11-157010-8</w:t>
+              <w:t xml:space="preserve">, 2019, 978-2-11-157010-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03252608v1</w:t>
+                <w:t xml:space="preserve">halshs-03252618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bons lycéens dans l'enseignement supérieur en France : réussite et difficultés d'une population scolairement triée</w:t>
+                <w:t xml:space="preserve">Être étudiant de première génération en France, cela fait-il une différence ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laurent Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nadia Nakhili</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Observatoire national de la vie étudiante. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur les expériences étudiantes : L'enquête de condition de vie 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 978-2-11-157010-8</w:t>
+              <w:t xml:space="preserve">, La documentation française, 2019, 978-2-11-157010-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03252618v1</w:t>
+                <w:t xml:space="preserve">halshs-03252608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2802,51 +2802,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864646v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le H&#233;naff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michinov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bohec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jasp.12515" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01759287v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaval" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2015.1090456" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01759293v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01766081v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jamet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha M&#233;tayer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2014.04.037" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7BCPJRL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425323v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Khamzina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golda Cohen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405273v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04342705v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sarda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moana Georgon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sanrey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure de Place" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04342721v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790120v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desrichard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nurra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rohmer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Toma" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753767v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margault Sacr&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Toczek" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafontaine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03252647v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jury" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blanchard Rodrigues" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03252654v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03252681v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01958169v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niluphar Ahmadi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Besan&#231;on" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01759628v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01759752v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chusseau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marivain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751313v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Freyssinet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01759634v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03252584v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osf.io/3wu48/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03252608v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lima" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Nakhili" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03252618v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01344635v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016REN20020" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864646v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le H&#233;naff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michinov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bohec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jasp.12515" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01759287v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaval" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2015.1090456" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01759293v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01766081v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jamet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha M&#233;tayer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2014.04.037" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7BCPJRL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405273v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golda Cohen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Khamzina" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425323v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04342721v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sarda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure de Place" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sanrey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04342705v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moana Georgon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790120v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desrichard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nurra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rohmer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Toma" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753767v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margault Sacr&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Toczek" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafontaine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03252681v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03252647v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jury" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blanchard Rodrigues" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03252654v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01958169v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niluphar Ahmadi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Besan&#231;on" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01759628v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01759752v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chusseau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marivain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751313v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Freyssinet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01759634v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03252584v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osf.io/3wu48/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03252618v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Nakhili" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lima" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03252608v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01344635v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016REN20020" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>