--- v0 (2026-03-31)
+++ v1 (2026-05-05)
@@ -368,429 +368,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal evolution of the northern Nyika Subdomain of the Palaeoproterozoic Ubendian belt in Malawi</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Robert J Thomas</w:t>
+                <w:t xml:space="preserve">Geochemical and geochronological signatures of granitoids from the Chaillu massif, Congo Craton: Insights into Mesoarchean crustal growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fullgraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Charles</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Padel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Melleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2024.105216⟩</w:t>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 409, pp.107435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2024.107435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04502122v1</w:t>
+                <w:t xml:space="preserve">insu-04591828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical and geochronological signatures of granitoids from the Chaillu massif, Congo Craton: Insights into Mesoarchean crustal growth</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural architecture and metamorphism of the Mayombe Chain and Niari Basin (West Congo Belt) in Congo Brazzaville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fullgraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Chevillard</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Callec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Boudzoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2024.107435⟩</w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.105369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2024.105369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04591828v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural architecture and metamorphism of the Mayombe Chain and Niari Basin (West Congo Belt) in Congo Brazzaville</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crustal evolution of the northern Nyika Subdomain of the Palaeoproterozoic Ubendian belt in Malawi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Le Bayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Plunder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert J Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fullgraf</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florent Boudzoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.105369. </w:t>
+              <w:t xml:space="preserve">, 2024, pp.105216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2024.105369⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2024.105216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04694669v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04502122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometry and deformation of the sole of a large obducted ophiolitic unit: insights from surface geology and airborne electromagnetics – Peridotite Nappe, New Caledonia</w:t>
               </w:r>
@@ -904,295 +904,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex geochronological record of an emblematic Variscan eclogite (Haut‐Allier, French Massif Central)</w:t>
+                <w:t xml:space="preserve">Tectono-metamorphic evolution and strain partitioning along the Mugesse mega shear zone, Ubendian Belt (Northern Malawi)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc de Hoÿm de Marien</w:t>
+                <w:t xml:space="preserve">J. Gremmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Pitra</w:t>
+                <w:t xml:space="preserve">P. Trap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Le Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Poujol</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florence Cagnard</w:t>
+                <w:t xml:space="preserve">R. Mumba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fullgraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jmg.12733⟩</w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 205, pp.104949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2023.104949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04101059v2</w:t>
+                <w:t xml:space="preserve">hal-04127683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectono-metamorphic evolution and strain partitioning along the Mugesse mega shear zone, Ubendian Belt (Northern Malawi)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complex geochronological record of an emblematic Variscan eclogite (Haut‐Allier, French Massif Central)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc de Hoÿm de Marien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Pitra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gremmel</w:t>
+                <w:t xml:space="preserve">Marc Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Trap</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Le Bayon</w:t>
+                <w:t xml:space="preserve">Nathan Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Mumba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Fullgraf</w:t>
+                <w:t xml:space="preserve">Florence Cagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 205, pp.104949. </w:t>
+              <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (7), pp.967-995. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2023.104949⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jmg.12733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04127683v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04101059v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two pulses of Mesoproterozoic intra-plate magmatism in the heart of the Palaeoproterozoic Ubendian Domain of northern Malawi</w:t>
               </w:r>
@@ -1306,753 +1306,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The geological-event reference system, a step towards geological data harmonization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Age and correlation of the Proterozoic Mafingi Group in Malawi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fullgraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Le Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Benoit Issautier</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Boger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2022017⟩</w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 196, pp.104723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2022.104723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03922282v1</w:t>
+                <w:t xml:space="preserve">hal-03844414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation, crustal melting and magmatism in the crustal-scale East-Variscan Shear Zone (Aiguilles-Rouges and Mont-Blanc massifs, Western Alps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Vanardois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Trap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Vanardois</w:t>
+                <w:t xml:space="preserve">Françoise Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Melleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Structural Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 163, pp.104724. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsg.2022.104724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper lithospheric transfer zones driving the non-cylindricity of the West-Pyrenean orogenic prism (Mauléon hyperextended basin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saspiturry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Saspiturry</w:t>
+                <w:t xml:space="preserve">Olivier Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Allanic</w:t>
+                <w:t xml:space="preserve">Gabriel Courrioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Structural Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 156, pp.104535. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsg.2022.104535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03665739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age and correlation of the Proterozoic Mafingi Group in Malawi</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Steven Boger</w:t>
+                <w:t xml:space="preserve">Exhumation of deep continental crust in a transpressive regime: The example of Variscan eclogites from the Aiguilles‐Rouges massif (Western Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Vanardois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Trap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2022.104723⟩</w:t>
+              <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (6), pp.1087-1120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jmg.12659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844414v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exhumation of deep continental crust in a transpressive regime: The example of Variscan eclogites from the Aiguilles‐Rouges massif (Western Alps)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Goncalves</w:t>
+                <w:t xml:space="preserve">The geological-event reference system, a step towards geological data harmonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Le Bayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Padel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lanari</w:t>
+                <w:t xml:space="preserve">Benoit Issautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 40 (6), pp.1087-1120. </w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 193, pp.18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jmg.12659⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2022017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03711375v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleogeothermal Gradients across an Inverted Hyperextended Rift System: Example of the Mauléon Fossil Rift (Western Pyrenees)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saspiturry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2116,77 +2116,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prograde and retrograde P–T evolution of a Variscan high-temperature eclogite, French Massif Central, Haut-Allier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc de Hoÿm de Marien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Pitra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Le Bayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2233,103 +2233,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two‐stage Variscan metamorphism in the Canigou massif: evidence for crustal thickening in the Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc de Hoÿm de Marien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Le Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Pitra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean van den Driessche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 37 (6), pp.863-888. </w:t>
@@ -3517,51 +3517,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing P-T paths during continental collision using multi-stage garnet (Gran Paradiso nappe, Western Alps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Le Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Pitra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ballevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3812,77 +3812,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Plunder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Le Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienne (AUT), Austria</w:t>
@@ -3905,1485 +3905,1485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using petrochronology to re-investigate the age of the HP metamorphism in the French Massif Central</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Metamorphic petrology and U/Pb geochronology of the Otjosondu area, southern central zone, Damara belt, Namibia: an alternative way to understand a world-class manganese deposit.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Le Bayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Plunder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Cogné</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Cagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">28e édition de la Réunion des Sciences de la Terre (RST 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de france (SGF), Oct 2023, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04080722v1</w:t>
+                <w:t xml:space="preserve">insu-04438129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamorphic petrology and U/Pb geochronology of the Otjosondu area, southern central zone, Damara belt, Namibia: an alternative way to understand a world-class manganese deposit.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tectonometamorphic and geochronological constraints of the Palaeoproterozoic northern Nyika subdomain (Ubendian belt, Malawi)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Plunder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Le Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nathan Cogné</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fullgraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28e édition de la Réunion des Sciences de la Terre (RST 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de france (SGF), Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04438129v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonometamorphic and geochronological constraints of the Palaeoproterozoic northern Nyika subdomain (Ubendian belt, Malawi)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Charles</w:t>
+                <w:t xml:space="preserve">Using petrochronology to re-investigate the age of the HP metamorphism in the French Massif Central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc de Hoÿm de Marien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Pitra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Cogné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienna, Austria. pp.EGU23-5275, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-5275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04216687v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04080722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation tectono-métamorphique de la zone de cisaillement ductile de Mugesse, Ubendian Belt (Malawi)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La cartographie géologique évènementielle : un nouvel outil prédictif pour identifier les roches naturellement amiantifères, exemple des Pyrénées (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josselin Gremmel</w:t>
+                <w:t xml:space="preserve">Didier Lahondère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Le Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trap Pierre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thomas Fullgraf</w:t>
+                <w:t xml:space="preserve">Aurore Hertout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+              <w:t xml:space="preserve">RST - 27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587781v1</w:t>
+                <w:t xml:space="preserve">hal-02904493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reappraisal of the Variscan tectono-metamorphic evolution in the basement of the Aiguilles-Rouges massif (Alpine External Crystalline Massifs, France-Switzerland).</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Françoise Roger</w:t>
+                <w:t xml:space="preserve">Trois nouvelles cartes pédagogiques pour décrypter facilement l'histoire et les enjeux de nos environnements géologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Simien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Barou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lanari</w:t>
+                <w:t xml:space="preserve">Gilles Dromart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Egal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Hanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587724v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cartographie géologique évènementielle : un nouvel outil prédictif pour identifier les roches naturellement amiantifères, exemple des Pyrénées (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">La cartographie évènementielle, une cartographie géologique évolutive et collaborative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Le Bayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Padel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Issautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RST - 27e édition de la Réunion des Sciences de la Terre</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904493v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trois nouvelles cartes pédagogiques pour décrypter facilement l'histoire et les enjeux de nos environnements géologiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prograde P–T evolution and partial melting of a Variscan high- temperature eclogite, French Massif Central, Haut-Allier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc de Hoÿm de Marien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Pitra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Le Bayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean van den Driessche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588256v1</w:t>
+                <w:t xml:space="preserve">hal-03588148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prograde P–T evolution and partial melting of a Variscan high- temperature eclogite, French Massif Central, Haut-Allier</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lithospheric transfer zones driving the non-cylindrical shape of the Pyrenean orogen (Mauléon hyperextended basin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saspiturry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Razin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Courrioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+              <w:t xml:space="preserve">RST - 27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588148v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cartographie évènementielle, une cartographie géologique évolutive et collaborative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prograde P–T evolution and partial melting of a Variscan high- temperature eclogite, French Massif Central, Haut-Allier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc de Hoÿm de Marien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Pitra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Le Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean van den Driessche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">27 ème Réunion des sciences de la Terre (RST 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lyon, France. pp.126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905396v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03512669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithospheric transfer zones driving the non-cylindrical shape of the Pyrenean orogen (Mauléon hyperextended basin)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Courrioux</w:t>
+                <w:t xml:space="preserve">Caractérisation tectono-métamorphique de la zone de cisaillement ductile de Mugesse, Ubendian Belt (Malawi)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Gremmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trap Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Le Bayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Mumba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fullgraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RST - 27e édition de la Réunion des Sciences de la Terre</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02901958v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prograde P–T evolution and partial melting of a Variscan high- temperature eclogite, French Massif Central, Haut-Allier</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A reappraisal of the Variscan tectono-metamorphic evolution in the basement of the Aiguilles-Rouges massif (Alpine External Crystalline Massifs, France-Switzerland).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Vanardois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trap Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27 ème Réunion des sciences de la Terre (RST 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lyon, France. pp.126</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03512669v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleogeothermal Gradients across an Inverted Hyperextended Rift System (Mauléon Fossil Rift,Western Pyrenees)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saspiturry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Razin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, May 2020, online, Austria. </w:t>
@@ -5447,51 +5447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Cochelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Gumiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5540,355 +5540,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02270669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Spatial Data Infrastructure for the Geological Reference of France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Le métamorphisme barrovien dans les Pyrénées hercyniennes (exemple du Canigou)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc de Hoÿm de Marien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Le Bayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Pitra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean van den Driessche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cagnard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Geological Congress : IGC 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01355390v1</w:t>
+                <w:t xml:space="preserve">insu-01388048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le métamorphisme barrovien dans les Pyrénées hercyniennes (exemple du Canigou)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">The Spatial Data Infrastructure for the Geological Reference of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Urvois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cagnard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Calcagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.95</w:t>
+              <w:t xml:space="preserve">35th International Geological Congress : IGC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01388048v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparisons from multiple realizations of a geological model. Implication for uncertainty factors identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Courrioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bourgine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAMG 2015 : The 17th annual conference of the International Association for Mathematical Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAMG (International Association for Mathematical Geosciences), Sep 2015, Freiberg, Germany</w:t>
@@ -6012,51 +6012,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing P-T paths from multi-stage garnets (Gran Paradiso nappe, Western Alps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Le Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Pitra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ballevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6191,51 +6191,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Le Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Denèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution of the Pyrenees during the Variscan and Alpine Cycles 1: Variscan Cycle and Cretaceous Rifting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Wiley, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6541,51 +6541,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05498053v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Thomas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fullgraf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Boger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Plunder" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Bayon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2026.106028" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333600v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Thomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven D Boger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blein" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2025.105857" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04502122v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2024.105216" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04591828v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Padel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Melleton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chevillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2024.107435" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04694669v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Callec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bauer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boudzoumou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2024.105369" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205194v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurizot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Reninger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lesimple" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Iseppi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00288306.2023.2239187" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04101059v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc de Ho&#255;m de Marien" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Pitra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poujol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cogn&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cagnard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12733" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127683v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gremmel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trap" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mumba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2023.104949" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04077812v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thomas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Boger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2023.104897" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03922282v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Issautier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2022017" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03790246v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Vanardois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trap" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Roger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marquer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2022.104724" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03665739v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saspiturry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serrano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Courrioux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2022.104535" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03844414v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2022.104723" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03711375v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goncalves" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanari" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12659" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02916837v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Lahfid" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Razin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006206" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02865222v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020016" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02106928v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean van den Driessche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12487" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01857039v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Cochelin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gumiaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chardon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Den&#232;le" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2018.07.024" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03550516v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Sevin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cluzel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5382/econgeo.2018.4561" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761296v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017206" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01232165v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ballevre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Manzotti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Real" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3301/ROL.2015.181" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00965295v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2013.866912" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772672v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Galli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Schmidt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Burg" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reusser" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-013-0120-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00861258v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W. Schmidt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Burg" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Reusser" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-011-0676-6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772691v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Schmidt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Burg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Caddick" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2010.08.003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0BM920R-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116022v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2006.02.009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F2L6PJ1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116070v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bohn" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-1314.2006.00649.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CG291KM2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04975482v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mtegha" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04452249v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04080722v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5275" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04438129v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216687v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587781v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gremmel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trap Pierre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Mumba" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587724v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02904493v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lahond&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Hertout" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588256v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simien" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dromart" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Egal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hanot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588148v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905396v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02901958v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Razin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03512669v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02611118v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-22005" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270669v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Sizaret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01355390v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Urvois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calcagno" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388048v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01150994v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourgine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Guillen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00266616v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00165514v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04923112v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394306534.ch1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00130477v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05498053v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Thomas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fullgraf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Boger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Plunder" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Bayon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2026.106028" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333600v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Thomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven D Boger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blein" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2025.105857" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04591828v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Padel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Melleton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chevillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2024.107435" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04694669v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Callec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bauer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boudzoumou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2024.105369" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04502122v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2024.105216" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205194v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurizot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Reninger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lesimple" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Iseppi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00288306.2023.2239187" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127683v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gremmel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trap" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mumba" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2023.104949" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04101059v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc de Ho&#255;m de Marien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Pitra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poujol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cogn&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cagnard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12733" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04077812v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thomas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Boger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2023.104897" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03844414v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2022.104723" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03790246v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Vanardois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trap" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Roger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marquer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2022.104724" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03665739v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saspiturry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serrano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Courrioux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2022.104535" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03711375v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goncalves" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanari" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12659" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03922282v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Issautier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2022017" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02916837v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Lahfid" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Razin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006206" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02865222v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020016" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02106928v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean van den Driessche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12487" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01857039v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Cochelin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gumiaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chardon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Den&#232;le" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2018.07.024" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03550516v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Sevin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cluzel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5382/econgeo.2018.4561" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761296v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017206" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01232165v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ballevre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Manzotti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Real" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3301/ROL.2015.181" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00965295v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2013.866912" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772672v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Galli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Schmidt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Burg" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reusser" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-013-0120-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00861258v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W. Schmidt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Burg" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Reusser" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-011-0676-6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772691v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Schmidt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Burg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Caddick" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2010.08.003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0BM920R-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116022v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2006.02.009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F2L6PJ1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116070v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bohn" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-1314.2006.00649.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CG291KM2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04975482v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mtegha" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04452249v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04438129v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216687v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04080722v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5275" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02904493v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lahond&#232;re" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Hertout" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588256v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simien" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dromart" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Egal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hanot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905396v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588148v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02901958v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Razin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03512669v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587781v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gremmel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trap Pierre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Mumba" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587724v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02611118v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-22005" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270669v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Sizaret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388048v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01355390v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Urvois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calcagno" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01150994v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourgine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Guillen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00266616v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00165514v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04923112v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394306534.ch1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00130477v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>