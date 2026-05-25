--- v1 (2026-05-05)
+++ v2 (2026-05-25)
@@ -368,429 +368,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical and geochronological signatures of granitoids from the Chaillu massif, Congo Craton: Insights into Mesoarchean crustal growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Blein</w:t>
+                <w:t xml:space="preserve">Crustal evolution of the northern Nyika Subdomain of the Palaeoproterozoic Ubendian belt in Malawi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Le Bayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Plunder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert J Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fullgraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Chevillard</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2024.107435⟩</w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.105216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2024.105216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04591828v1</w:t>
+                <w:t xml:space="preserve">hal-04502122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural architecture and metamorphism of the Mayombe Chain and Niari Basin (West Congo Belt) in Congo Brazzaville</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geochemical and geochronological signatures of granitoids from the Chaillu massif, Congo Craton: Insights into Mesoarchean crustal growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fullgraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Charles</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Padel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Melleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2024.105369⟩</w:t>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 409, pp.107435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2024.107435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04694669v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04591828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal evolution of the northern Nyika Subdomain of the Palaeoproterozoic Ubendian belt in Malawi</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural architecture and metamorphism of the Mayombe Chain and Niari Basin (West Congo Belt) in Congo Brazzaville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fullgraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Callec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Boudzoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.105216. </w:t>
+              <w:t xml:space="preserve">, 2024, pp.105369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2024.105216⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2024.105369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04502122v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometry and deformation of the sole of a large obducted ophiolitic unit: insights from surface geology and airborne electromagnetics – Peridotite Nappe, New Caledonia</w:t>
               </w:r>
@@ -904,295 +904,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectono-metamorphic evolution and strain partitioning along the Mugesse mega shear zone, Ubendian Belt (Northern Malawi)</w:t>
+                <w:t xml:space="preserve">Complex geochronological record of an emblematic Variscan eclogite (Haut‐Allier, French Massif Central)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gremmel</w:t>
+                <w:t xml:space="preserve">Luc de Hoÿm de Marien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Trap</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Le Bayon</w:t>
+                <w:t xml:space="preserve">Pavel Pitra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Mumba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Fullgraf</w:t>
+                <w:t xml:space="preserve">Marc Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Cogné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2023.104949⟩</w:t>
+              <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (7), pp.967-995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jmg.12733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04127683v1</w:t>
+                <w:t xml:space="preserve">insu-04101059v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex geochronological record of an emblematic Variscan eclogite (Haut‐Allier, French Massif Central)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tectono-metamorphic evolution and strain partitioning along the Mugesse mega shear zone, Ubendian Belt (Northern Malawi)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Poujol</w:t>
+                <w:t xml:space="preserve">J. Gremmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Cogné</w:t>
+                <w:t xml:space="preserve">P. Trap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Le Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Cagnard</w:t>
+                <w:t xml:space="preserve">R. Mumba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fullgraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 41 (7), pp.967-995. </w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 205, pp.104949. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jmg.12733⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2023.104949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04101059v2</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04127683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two pulses of Mesoproterozoic intra-plate magmatism in the heart of the Palaeoproterozoic Ubendian Domain of northern Malawi</w:t>
               </w:r>
@@ -1306,753 +1306,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age and correlation of the Proterozoic Mafingi Group in Malawi</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The geological-event reference system, a step towards geological data harmonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Le Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Steven Boger</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Padel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Issautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2022.104723⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 193, pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2022017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03844414v1</w:t>
+                <w:t xml:space="preserve">hal-03922282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation, crustal melting and magmatism in the crustal-scale East-Variscan Shear Zone (Aiguilles-Rouges and Mont-Blanc massifs, Western Alps)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Marquer</w:t>
+                <w:t xml:space="preserve">Age and correlation of the Proterozoic Mafingi Group in Malawi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fullgraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Le Bayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Boger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2022.104724⟩</w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 196, pp.104723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2022.104723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790246v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper lithospheric transfer zones driving the non-cylindricity of the West-Pyrenean orogenic prism (Mauléon hyperextended basin)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deformation, crustal melting and magmatism in the crustal-scale East-Variscan Shear Zone (Aiguilles-Rouges and Mont-Blanc massifs, Western Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Vanardois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Trap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Saspiturry</w:t>
+                <w:t xml:space="preserve">Françoise Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Melleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Allanic</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Baudin</w:t>
+                <w:t xml:space="preserve">Didier Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Structural Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 156, pp.104535. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2022.104535⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 163, pp.104724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2022.104724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03665739v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exhumation of deep continental crust in a transpressive regime: The example of Variscan eclogites from the Aiguilles‐Rouges massif (Western Alps)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Trap</w:t>
+                <w:t xml:space="preserve">Upper lithospheric transfer zones driving the non-cylindricity of the West-Pyrenean orogenic prism (Mauléon hyperextended basin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saspiturry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Goncalves</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lanari</w:t>
+                <w:t xml:space="preserve">Gabriel Courrioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jmg.12659⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 156, pp.104535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2022.104535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03711375v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The geological-event reference system, a step towards geological data harmonization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florence Cagnard</w:t>
+                <w:t xml:space="preserve">Exhumation of deep continental crust in a transpressive regime: The example of Variscan eclogites from the Aiguilles‐Rouges massif (Western Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Vanardois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Trap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Issautier</w:t>
+                <w:t xml:space="preserve">Pierre Lanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 193, pp.18. </w:t>
+              <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (6), pp.1087-1120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2022017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jmg.12659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03922282v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleogeothermal Gradients across an Inverted Hyperextended Rift System: Example of the Mauléon Fossil Rift (Western Pyrenees)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saspiturry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2116,77 +2116,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prograde and retrograde P–T evolution of a Variscan high-temperature eclogite, French Massif Central, Haut-Allier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc de Hoÿm de Marien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Pitra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Le Bayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2233,103 +2233,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two‐stage Variscan metamorphism in the Canigou massif: evidence for crustal thickening in the Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc de Hoÿm de Marien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Le Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Pitra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean van den Driessche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 37 (6), pp.863-888. </w:t>
@@ -3517,51 +3517,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing P-T paths during continental collision using multi-stage garnet (Gran Paradiso nappe, Western Alps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Le Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Pitra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ballevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3812,77 +3812,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Plunder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Le Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienne (AUT), Austria</w:t>
@@ -3905,1485 +3905,1485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamorphic petrology and U/Pb geochronology of the Otjosondu area, southern central zone, Damara belt, Namibia: an alternative way to understand a world-class manganese deposit.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Using petrochronology to re-investigate the age of the HP metamorphism in the French Massif Central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc de Hoÿm de Marien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Pitra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Cogné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cagnard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathan Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28e édition de la Réunion des Sciences de la Terre (RST 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienna, Austria. pp.EGU23-5275, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-5275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04438129v1</w:t>
+                <w:t xml:space="preserve">insu-04080722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonometamorphic and geochronological constraints of the Palaeoproterozoic northern Nyika subdomain (Ubendian belt, Malawi)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metamorphic petrology and U/Pb geochronology of the Otjosondu area, southern central zone, Damara belt, Namibia: an alternative way to understand a world-class manganese deposit.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Le Bayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Plunder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Charles</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">28e édition de la Réunion des Sciences de la Terre (RST 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de france (SGF), Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04216687v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04438129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using petrochronology to re-investigate the age of the HP metamorphism in the French Massif Central</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Cagnard</w:t>
+                <w:t xml:space="preserve">Tectonometamorphic and geochronological constraints of the Palaeoproterozoic northern Nyika subdomain (Ubendian belt, Malawi)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Plunder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Le Bayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fullgraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-5275⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-04080722v1</w:t>
+                <w:t xml:space="preserve">hal-04216687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cartographie géologique évènementielle : un nouvel outil prédictif pour identifier les roches naturellement amiantifères, exemple des Pyrénées (France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation tectono-métamorphique de la zone de cisaillement ductile de Mugesse, Ubendian Belt (Malawi)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Lahondère</w:t>
+                <w:t xml:space="preserve">Josselin Gremmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trap Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Le Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Baudin</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Mumba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fullgraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RST - 27e édition de la Réunion des Sciences de la Terre</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02904493v1</w:t>
+                <w:t xml:space="preserve">hal-03587781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trois nouvelles cartes pédagogiques pour décrypter facilement l'histoire et les enjeux de nos environnements géologiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Simien</w:t>
+                <w:t xml:space="preserve">A reappraisal of the Variscan tectono-metamorphic evolution in the basement of the Aiguilles-Rouges massif (Alpine External Crystalline Massifs, France-Switzerland).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Vanardois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trap Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Dromart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Franck Hanot</w:t>
+                <w:t xml:space="preserve">Fabrice Barou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588256v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cartographie évènementielle, une cartographie géologique évolutive et collaborative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Le Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Padel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Issautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prograde P–T evolution and partial melting of a Variscan high- temperature eclogite, French Massif Central, Haut-Allier</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">La cartographie géologique évènementielle : un nouvel outil prédictif pour identifier les roches naturellement amiantifères, exemple des Pyrénées (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lahondère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Le Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Hertout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+              <w:t xml:space="preserve">RST - 27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588148v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithospheric transfer zones driving the non-cylindrical shape of the Pyrenean orogen (Mauléon hyperextended basin)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Saspiturry</w:t>
+                <w:t xml:space="preserve">Trois nouvelles cartes pédagogiques pour décrypter facilement l'histoire et les enjeux de nos environnements géologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Razin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Courrioux</w:t>
+                <w:t xml:space="preserve">Frédéric Simien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dromart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Egal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Hanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RST - 27e édition de la Réunion des Sciences de la Terre</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02901958v1</w:t>
+                <w:t xml:space="preserve">hal-03588256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prograde P–T evolution and partial melting of a Variscan high- temperature eclogite, French Massif Central, Haut-Allier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc de Hoÿm de Marien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Pitra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Le Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean van den Driessche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27 ème Réunion des sciences de la Terre (RST 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lyon, France. pp.126</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03512669v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation tectono-métamorphique de la zone de cisaillement ductile de Mugesse, Ubendian Belt (Malawi)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Fullgraf</w:t>
+                <w:t xml:space="preserve">Lithospheric transfer zones driving the non-cylindrical shape of the Pyrenean orogen (Mauléon hyperextended basin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saspiturry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Razin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Courrioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+              <w:t xml:space="preserve">RST - 27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587781v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reappraisal of the Variscan tectono-metamorphic evolution in the basement of the Aiguilles-Rouges massif (Alpine External Crystalline Massifs, France-Switzerland).</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prograde P–T evolution and partial melting of a Variscan high- temperature eclogite, French Massif Central, Haut-Allier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc de Hoÿm de Marien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Pitra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Le Bayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean van den Driessche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">27 ème Réunion des sciences de la Terre (RST 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lyon, France. pp.126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587724v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03512669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleogeothermal Gradients across an Inverted Hyperextended Rift System (Mauléon Fossil Rift,Western Pyrenees)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saspiturry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Razin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, May 2020, online, Austria. </w:t>
@@ -5447,51 +5447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Cochelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Gumiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5546,103 +5546,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le métamorphisme barrovien dans les Pyrénées hercyniennes (exemple du Canigou)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc de Hoÿm de Marien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Le Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Pitra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean van den Driessche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cagnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5680,64 +5680,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Spatial Data Infrastructure for the Geological Reference of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Urvois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Calcagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5792,103 +5792,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparisons from multiple realizations of a geological model. Implication for uncertainty factors identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Courrioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bourgine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAMG 2015 : The 17th annual conference of the International Association for Mathematical Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAMG (International Association for Mathematical Geosciences), Sep 2015, Freiberg, Germany</w:t>
@@ -6012,51 +6012,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing P-T paths from multi-stage garnets (Gran Paradiso nappe, Western Alps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Le Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Pitra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ballevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6191,51 +6191,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Le Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Denèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution of the Pyrenees during the Variscan and Alpine Cycles 1: Variscan Cycle and Cretaceous Rifting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Wiley, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6541,51 +6541,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05498053v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Thomas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fullgraf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Boger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Plunder" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Bayon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2026.106028" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333600v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Thomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven D Boger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blein" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2025.105857" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04591828v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Padel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Melleton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chevillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2024.107435" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04694669v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Callec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bauer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boudzoumou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2024.105369" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04502122v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2024.105216" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205194v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurizot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Reninger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lesimple" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Iseppi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00288306.2023.2239187" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127683v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gremmel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trap" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mumba" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2023.104949" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04101059v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc de Ho&#255;m de Marien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Pitra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poujol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cogn&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cagnard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12733" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04077812v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thomas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Boger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2023.104897" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03844414v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2022.104723" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03790246v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Vanardois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trap" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Roger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marquer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2022.104724" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03665739v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saspiturry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serrano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Courrioux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2022.104535" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03711375v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goncalves" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanari" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12659" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03922282v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Issautier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2022017" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02916837v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Lahfid" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Razin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006206" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02865222v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020016" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02106928v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean van den Driessche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12487" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01857039v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Cochelin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gumiaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chardon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Den&#232;le" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2018.07.024" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03550516v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Sevin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cluzel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5382/econgeo.2018.4561" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761296v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017206" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01232165v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ballevre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Manzotti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Real" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3301/ROL.2015.181" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00965295v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2013.866912" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772672v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Galli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Schmidt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Burg" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reusser" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-013-0120-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00861258v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W. Schmidt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Burg" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Reusser" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-011-0676-6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772691v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Schmidt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Burg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Caddick" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2010.08.003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0BM920R-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116022v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2006.02.009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F2L6PJ1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116070v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bohn" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-1314.2006.00649.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CG291KM2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04975482v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mtegha" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04452249v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04438129v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216687v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04080722v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5275" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02904493v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lahond&#232;re" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Hertout" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588256v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simien" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dromart" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Egal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hanot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905396v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588148v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02901958v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Razin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03512669v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587781v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gremmel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trap Pierre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Mumba" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587724v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02611118v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-22005" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270669v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Sizaret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388048v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01355390v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Urvois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calcagno" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01150994v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourgine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Guillen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00266616v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00165514v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04923112v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394306534.ch1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00130477v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05498053v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Thomas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fullgraf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Boger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Plunder" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Bayon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2026.106028" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333600v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Thomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven D Boger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blein" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2025.105857" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04502122v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2024.105216" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04591828v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Padel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Melleton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chevillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2024.107435" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04694669v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Callec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bauer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boudzoumou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2024.105369" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205194v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurizot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Reninger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lesimple" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Iseppi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00288306.2023.2239187" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04101059v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc de Ho&#255;m de Marien" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Pitra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poujol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cogn&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cagnard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12733" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127683v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gremmel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trap" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mumba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2023.104949" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04077812v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thomas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Boger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2023.104897" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03922282v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Issautier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2022017" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03844414v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2022.104723" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03790246v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Vanardois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trap" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Roger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marquer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2022.104724" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03665739v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saspiturry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serrano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Courrioux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2022.104535" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03711375v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goncalves" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanari" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12659" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02916837v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Lahfid" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Razin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006206" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02865222v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020016" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02106928v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean van den Driessche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12487" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01857039v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Cochelin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gumiaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chardon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Den&#232;le" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2018.07.024" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03550516v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Sevin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cluzel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5382/econgeo.2018.4561" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761296v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017206" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01232165v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ballevre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Manzotti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Real" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3301/ROL.2015.181" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00965295v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2013.866912" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772672v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Galli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Schmidt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Burg" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reusser" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-013-0120-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00861258v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W. Schmidt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Burg" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Reusser" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-011-0676-6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772691v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Schmidt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Burg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Caddick" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2010.08.003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0BM920R-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116022v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2006.02.009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F2L6PJ1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116070v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bohn" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-1314.2006.00649.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CG291KM2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04975482v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mtegha" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04452249v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04080722v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5275" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04438129v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216687v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587781v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gremmel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trap Pierre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Mumba" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587724v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905396v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02904493v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lahond&#232;re" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Hertout" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588256v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simien" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dromart" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Egal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hanot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588148v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02901958v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Razin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03512669v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02611118v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-22005" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270669v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Sizaret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388048v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01355390v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Urvois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calcagno" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01150994v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourgine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Guillen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00266616v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00165514v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04923112v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394306534.ch1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00130477v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>