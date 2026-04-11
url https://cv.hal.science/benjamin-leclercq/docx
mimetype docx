--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -17,679 +17,789 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Benjamin Leclercq </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maître de conférences en sociologie</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cachez ce care que je ne saurais voir. Les ajustements méthodologiques d’une étude féministe du travail du care dans le logement collectif</w:t>
+                <w:t xml:space="preserve">Coproduire la ville démocratique : les registres du soutien aux mobilisations urbaines dans les quartiers populaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sylvain Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Deboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Benjamin Leclercq</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ansao Totolehibe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GéoProximitéS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, N° 40 (3), pp.105-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parti.040.0105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04650116v1</w:t>
+                <w:t xml:space="preserve">halshs-05570311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les prestataires du ­­vivre-­ensemble dans le logement social : entre professionnalisation de la participation des locataires et ­­sous-­traitance du « sale boulot »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Cachez ce care que je ne saurais voir. Les ajustements méthodologiques d’une étude féministe du travail du care dans le logement collectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Salembier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Courbebaisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ansao Totolehibe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GéoProximitéS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, https:// geoproximites.fr/ark:/84480/2024/06/01/ care-al7/</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05003894v1</w:t>
+                <w:t xml:space="preserve">hal-04650116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ­­non-­­participation dans les quartiers ­­d’habitat social : signe du désintérêt des classes populaires pour leurs espaces de vie ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les prestataires du ­­vivre-­ensemble dans le logement social : entre professionnalisation de la participation des locataires et ­­sous-­traitance du « sale boulot »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, N° 37 (3), pp.31-60. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/parti.037.0031⟩</w:t>
+              <w:t xml:space="preserve">, 2024, N° 39 (2), pp.61-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parti.039.0061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568359v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05003894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du locataire social au micro-entrepreneur. La gestion des quartiers HLM périphériques à l’épreuve de « l’innovation sociale »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La ­­non-­­participation dans les quartiers ­­d’habitat social : signe du désintérêt des classes populaires pour leurs espaces de vie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Leclercq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yaneira Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Mondes du travail </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 37 (3), pp.31-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parti.037.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03600874v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La participation des locataires : un instrument de dépolitisation ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Du locataire social au micro-entrepreneur. La gestion des quartiers HLM périphériques à l’épreuve de « l’innovation sociale »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaneira Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Les Mondes du travail </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.47-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03007227v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03600874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promouvoir la « citoyenneté » dans les quartiers populaires : les professionnels du développement social urbain à l’épreuve des enfants et des jeunes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La participation des locataires : un instrument de dépolitisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Leclercq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lien social et Politiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02323102v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03007227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Promouvoir la « citoyenneté » dans les quartiers populaires : les professionnels du développement social urbain à l’épreuve des enfants et des jeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lien social et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 80, pp.171-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1044115ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02323102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Devenir des intermédiaires ordinaires. L’ajustement des locataires à l’injonction participative des organismes HLM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 30, pp.121-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01609754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -699,249 +809,249 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les périphéries du parc HLM comme territoires d’« innovation sociale » : comment les politiques d’innovation sociale invitent à repenser la relation centre-périphérie dans les organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaneira Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">146e congrès du Comité des travaux historiques et scientifiques, Aubervilliers 2022: Périphéries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité des travaux historiques et scientifiques, May 2022, AUBERVILLIERS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04587552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La participation des locataires dans les grands ensembles HLM : entre impératif gestionnaire et idéal de transformation sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Participation citoyenne : expériences et limites d'un idéal de démocratie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01609757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’externalisation de la participation par les organismes HLM comme instrument de régulation des rapports sociaux : le cas des réseaux de « locataires-référents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes journées doctorales du GIS Démocratie et Participation du public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lille, Nov 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01629864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -951,578 +1061,711 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outsourcing the Management of Social Problems: Implications for the Landlord-Tenant Intermediation Market in the Paris Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Simon Güntner; Juma Hauser; Judith M. Lehner; Christophe Reinprecht. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The social dimension of Social Housing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Spector Books, p.141-149, 2023, 978-3-95905-653-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retraduction et invisibilisation des conflits. Donner la parole aux locataires des quartiers d’habitat social</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La participation des locataires dans les grands ensembles : entre pacification et interpellation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Benjamin Ferron; Emilie Née; Claire Oger. </w:t>
+              <w:t xml:space="preserve">Sabrina Bresson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Donner la parole aux « sans-voix ». Construction sociale et mise en discours d’un problème public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, p.185-199, 2022, Res Publica, 2753583080</w:t>
+              <w:t xml:space="preserve">Les déconvenues de la participation citoyenne. Acteurs, expertises, pouvoirs et légitimités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires François Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.187-208, 2022, Villes et Territoires, 9782869068919</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03672935v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La participation des locataires dans les grands ensembles : entre pacification et interpellation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Retraduction et invisibilisation des conflits. Donner la parole aux locataires des quartiers d’habitat social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sabrina Bresson. </w:t>
+              <w:t xml:space="preserve">Benjamin Ferron; Emilie Née; Claire Oger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les déconvenues de la participation citoyenne. Acteurs, expertises, pouvoirs et légitimités</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.187-208, 2022, Villes et Territoires, 9782869068919</w:t>
+              <w:t xml:space="preserve">Donner la parole aux « sans-voix ». Construction sociale et mise en discours d’un problème public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, p.185-199, 2022, Res Publica, 2753583080</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03963850v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement social urbain dans les HLM : entre substitution et contournement des associations de locataires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antonio Delfini; Julien Talpin; Janoé Vulbeau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Démobiliser les quartiers. Enquêtes sur les pratiques de gouvernement en milieu populaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.183-204, 2021, Espaces politiques, 978-2-7574-3358-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03453842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le marché du vivre ensemble. Entre professionnalisation de l’intermédiation bailleurs-locataires et pacification des conflits dans les grands ensembles HLM.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Syndics Bénévoles : Initiative, Organisation et Sens de l’Engagement, « Connaître et comprendre les copropriétés, les mobiliser pour la ville durable », Rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Habouzit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Leclercq</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">tel-03418550v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Le Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Plan Urbanisme Construction et Architecture (PUCA). 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05570232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le marché du vivre ensemble. Entre professionnalisation de l’intermédiation bailleurs-locataires et pacification des conflits dans les grands ensembles HLM.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris 8 Vincennes-Saint-Denis, 2021. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-03418550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Logement social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique et interdisciplinaire de la Participation, DicoPart (2ème édition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, https://www.dicopart.fr/logement-social-2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId35"/>
+      <w:footerReference w:type="default" r:id="rId43"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1669,51 +1912,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650116v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leclercq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Courbebaisse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansao Totolehibe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003894v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.039.0061" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568359v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.037.0031" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03600874v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaneira Wilson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03007227v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02323102v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Demoulin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1044115ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609754v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587552v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609757v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01629864v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156262v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672935v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963850v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pfr-editions.fr" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453842v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100333020" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03418550v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963825v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570311v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Adam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Deboulet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leclercq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.040.0105" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650116v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Courbebaisse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansao Totolehibe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003894v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.039.0061" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568359v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.037.0031" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03600874v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaneira Wilson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03007227v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02323102v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Demoulin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1044115ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609754v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587552v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609757v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01629864v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156262v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963850v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pfr-editions.fr" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672935v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453842v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100333020" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570232v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Devaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Habouzit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Le Garrec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03418550v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963825v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>