--- v1 (2026-04-11)
+++ v2 (2026-05-07)
@@ -1142,186 +1142,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La participation des locataires dans les grands ensembles : entre pacification et interpellation</w:t>
+                <w:t xml:space="preserve">Retraduction et invisibilisation des conflits. Donner la parole aux locataires des quartiers d’habitat social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sabrina Bresson. </w:t>
+              <w:t xml:space="preserve">Benjamin Ferron; Emilie Née; Claire Oger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les déconvenues de la participation citoyenne. Acteurs, expertises, pouvoirs et légitimités</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.187-208, 2022, Villes et Territoires, 9782869068919</w:t>
+              <w:t xml:space="preserve">Donner la parole aux « sans-voix ». Construction sociale et mise en discours d’un problème public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, p.185-199, 2022, Res Publica, 2753583080</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03963850v1</w:t>
+                <w:t xml:space="preserve">hal-03672935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retraduction et invisibilisation des conflits. Donner la parole aux locataires des quartiers d’habitat social</w:t>
+                <w:t xml:space="preserve">La participation des locataires dans les grands ensembles : entre pacification et interpellation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Benjamin Ferron; Emilie Née; Claire Oger. </w:t>
+              <w:t xml:space="preserve">Sabrina Bresson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Donner la parole aux « sans-voix ». Construction sociale et mise en discours d’un problème public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, p.185-199, 2022, Res Publica, 2753583080</w:t>
+              <w:t xml:space="preserve">Les déconvenues de la participation citoyenne. Acteurs, expertises, pouvoirs et légitimités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires François Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.187-208, 2022, Villes et Territoires, 9782869068919</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03672935v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement social urbain dans les HLM : entre substitution et contournement des associations de locataires</w:t>
               </w:r>
@@ -1912,51 +1912,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570311v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Adam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Deboulet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leclercq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.040.0105" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650116v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Courbebaisse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansao Totolehibe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003894v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.039.0061" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568359v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.037.0031" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03600874v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaneira Wilson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03007227v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02323102v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Demoulin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1044115ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609754v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587552v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609757v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01629864v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156262v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963850v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pfr-editions.fr" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672935v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453842v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100333020" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570232v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Devaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Habouzit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Le Garrec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03418550v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963825v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570311v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Adam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Deboulet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leclercq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.040.0105" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650116v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Courbebaisse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansao Totolehibe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003894v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.039.0061" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568359v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.037.0031" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03600874v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaneira Wilson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03007227v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02323102v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Demoulin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1044115ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609754v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587552v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609757v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01629864v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156262v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672935v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963850v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pfr-editions.fr" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453842v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100333020" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570232v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Devaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Habouzit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Le Garrec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03418550v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963825v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>