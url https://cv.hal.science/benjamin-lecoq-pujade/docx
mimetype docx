--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -173,173 +173,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05134597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association et théorie de l’État</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Ch. Roux et C. Meurant. </w:t>
+                <w:t xml:space="preserve">Écrire l’histoire nationale de part et d’autre de la Révolution française : l’exemple de Mounier et Guizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecoq-Pujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Hummel (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Associations et droit public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut francophone pour la justice et la démocratie, pp.55, 2024, 978-2-37032-419-1</w:t>
+              <w:t xml:space="preserve">Historiographies constitutionnelles et identités nationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, "Droit &amp; Science politique", p. 217, 2024, 978-2-84934-769-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05134607v1</w:t>
+                <w:t xml:space="preserve">hal-05134565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écrire l’histoire nationale de part et d’autre de la Révolution française : l’exemple de Mounier et Guizot</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">J. Hummel (dir.). </w:t>
+                <w:t xml:space="preserve">Association et théorie de l’État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ch. Roux et C. Meurant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historiographies constitutionnelles et identités nationales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mare &amp; Martin, "Droit &amp; Science politique", p. 217, 2024, 978-2-84934-769-0</w:t>
+              <w:t xml:space="preserve">Associations et droit public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut francophone pour la justice et la démocratie, pp.55, 2024, 978-2-37032-419-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05134565v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05134607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouge-orangé ou rouge-écarlate ?</w:t>
               </w:r>
@@ -576,51 +576,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit de préemption urbain : nouvel outil de politique cultuelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecoq-Pujade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -639,544 +639,544 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1971, une révolution de palais ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Citoyenneté et nationalité sous la Révolution française : histoire d'un imbroglio conceptuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecoq-Pujade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2022/2 (n° 130), p. 283-308</w:t>
+              <w:t xml:space="preserve">Jus Politicum : Revue de droit politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 27, pp.255-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03925902v1</w:t>
+                <w:t xml:space="preserve">hal-03577337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la sécularisation des biens du clergé à la nationalisation de l'Église. Retour sur le débat de 1789</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">1971, une révolution de palais ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecoq-Pujade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue historique de droit français et étranger</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, juillet-septembre 2021 (n° 3), p. 311-361</w:t>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022/2 (n° 130), p. 283-308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03925890v1</w:t>
+                <w:t xml:space="preserve">hal-03925902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citoyenneté et nationalité sous la Révolution française : histoire d'un imbroglio conceptuel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">De la sécularisation des biens du clergé à la nationalisation de l'Église. Retour sur le débat de 1789</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecoq-Pujade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jus Politicum : Revue de droit politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, n° 27, pp.255-296</w:t>
+              <w:t xml:space="preserve">Revue historique de droit français et étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, juillet-septembre 2021 (n° 3), p. 311-361</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03577337v1</w:t>
+                <w:t xml:space="preserve">hal-03925890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension de M. Troper, M. Albertone (dir.), La Représentation politique. Anthologie, Paris, Classiques Garnier, « Bibliothèque de science politique », 2021, 512 p.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lecoq</w:t>
+                <w:t xml:space="preserve">Loi confortant le respect des principes de la République : nouvelles réflexions sur l'applicabilité des principes de neutralité et de laïcité aux élus locaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecoq-Pujade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jus Politicum : Revue de droit politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 30, pp.141</w:t>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 49, pp.2347-2367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05134610v1</w:t>
+                <w:t xml:space="preserve">hal-03577360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loi confortant le respect des principes de la République : nouvelles réflexions sur l'applicabilité des principes de neutralité et de laïcité aux élus locaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lecoq-Pujade</w:t>
+                <w:t xml:space="preserve">Recension de M. Troper, M. Albertone (dir.), La Représentation politique. Anthologie, Paris, Classiques Garnier, « Bibliothèque de science politique », 2021, 512 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecoq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, n° 49, pp.2347-2367</w:t>
+              <w:t xml:space="preserve">Jus Politicum : Revue de droit politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30, pp.141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03577360v1</w:t>
+                <w:t xml:space="preserve">hal-05134610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’élection des conseillers de la métropole de Lyon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La parlementarisation de l’Union à l’aune de l’élection des eurodéputés au suffrage universel direct</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecoq-Pujade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2</w:t>
+              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Annuaire de droit de l'Union européenne, 2018, pp.151-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03230976v1</w:t>
+                <w:t xml:space="preserve">hal-03230174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La parlementarisation de l’Union à l’aune de l’élection des eurodéputés au suffrage universel direct</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L’élection des conseillers de la métropole de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecoq-Pujade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Annuaire de droit de l'Union européenne, 2018, pp.151-171</w:t>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03230174v1</w:t>
+                <w:t xml:space="preserve">hal-03230976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit au maintien sur le territoire au titre de l’asile :</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecoq-Pujade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue ALYODA : Revue de jurisprudence de la Cour administrative d'appel de Lyon et des tribunaux administratifs de son ressort</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1259,51 +1259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïda Manouguian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blachèr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecoq-Pujade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LexisNexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
@@ -1330,51 +1330,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La naissance de l'autorité de la représentation nationale en droit constitutionnel français (1789-1794)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecoq-Pujade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dalloz, 207, 2021, Nouvelle Bibliothèque de Thèses</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1424,51 +1424,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fondements mythiques du droit constitutionnel français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecoq-Pujade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IXe Congrès français de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1662,51 +1662,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134597v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecoq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134607v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134565v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecoq-Pujade" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134584v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134587v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134592v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150049v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925902v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925890v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577337v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134610v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577360v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230976v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230174v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230983v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540002v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Manouguian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blach&#232;r" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.lexisnexis.fr/88-droit-public/10500-travaux-diriges-droit-constitutionnel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230992v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230158v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134597v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecoq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134565v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecoq-Pujade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134607v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134584v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134587v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134592v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150049v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577337v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925902v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925890v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577360v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134610v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230174v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230976v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230983v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540002v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Manouguian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blach&#232;r" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.lexisnexis.fr/88-droit-public/10500-travaux-diriges-droit-constitutionnel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230992v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230158v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>