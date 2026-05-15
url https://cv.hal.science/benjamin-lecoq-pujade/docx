--- v1 (2026-04-05)
+++ v2 (2026-05-15)
@@ -173,319 +173,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05134597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écrire l’histoire nationale de part et d’autre de la Révolution française : l’exemple de Mounier et Guizot</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">J. Hummel (dir.). </w:t>
+                <w:t xml:space="preserve">Association et théorie de l’État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ch. Roux et C. Meurant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historiographies constitutionnelles et identités nationales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mare &amp; Martin, "Droit &amp; Science politique", p. 217, 2024, 978-2-84934-769-0</w:t>
+              <w:t xml:space="preserve">Associations et droit public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut francophone pour la justice et la démocratie, pp.55, 2024, 978-2-37032-419-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05134565v1</w:t>
+                <w:t xml:space="preserve">hal-05134607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association et théorie de l’État</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Ch. Roux et C. Meurant. </w:t>
+                <w:t xml:space="preserve">Écrire l’histoire nationale de part et d’autre de la Révolution française : l’exemple de Mounier et Guizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecoq-Pujade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Hummel (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Associations et droit public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut francophone pour la justice et la démocratie, pp.55, 2024, 978-2-37032-419-1</w:t>
+              <w:t xml:space="preserve">Historiographies constitutionnelles et identités nationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, "Droit &amp; Science politique", p. 217, 2024, 978-2-84934-769-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05134607v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05134565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rouge-orangé ou rouge-écarlate ?</w:t>
+                <w:t xml:space="preserve">L'odyssée des éléphantes du parc de la Tête-d'or</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecoq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">C. Chamard, E. Untermaier-Kerléo, C. Meurant, Ch. Testard. </w:t>
+              <w:t xml:space="preserve">C. Chamard, E. Untermaier-Kerléo, C. Meurant et Ch. Testard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grandes décisions de la jurisprudence administrative lyonnaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LexisNexis, pp.149, 2021, 978-2-7110-3477-2</w:t>
+              <w:t xml:space="preserve">, Lexis-Nexis, pp.181, 2021, 978-2-7110-3477-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05134584v1</w:t>
+                <w:t xml:space="preserve">hal-05134587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'odyssée des éléphantes du parc de la Tête-d'or</w:t>
+                <w:t xml:space="preserve">Rouge-orangé ou rouge-écarlate ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecoq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">C. Chamard, E. Untermaier-Kerléo, C. Meurant et Ch. Testard. </w:t>
+              <w:t xml:space="preserve">C. Chamard, E. Untermaier-Kerléo, C. Meurant, Ch. Testard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grandes décisions de la jurisprudence administrative lyonnaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Lexis-Nexis, pp.181, 2021, 978-2-7110-3477-2</w:t>
+              <w:t xml:space="preserve">, LexisNexis, pp.149, 2021, 978-2-7110-3477-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05134587v1</w:t>
+                <w:t xml:space="preserve">hal-05134584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jumbo, hippopotame de cirque</w:t>
               </w:r>
@@ -576,51 +576,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit de préemption urbain : nouvel outil de politique cultuelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecoq-Pujade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -639,544 +639,544 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citoyenneté et nationalité sous la Révolution française : histoire d'un imbroglio conceptuel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">1971, une révolution de palais ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecoq-Pujade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jus Politicum : Revue de droit politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, n° 27, pp.255-296</w:t>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022/2 (n° 130), p. 283-308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03577337v1</w:t>
+                <w:t xml:space="preserve">hal-03925902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1971, une révolution de palais ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">De la sécularisation des biens du clergé à la nationalisation de l'Église. Retour sur le débat de 1789</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecoq-Pujade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2022/2 (n° 130), p. 283-308</w:t>
+              <w:t xml:space="preserve">Revue historique de droit français et étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, juillet-septembre 2021 (n° 3), p. 311-361</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03925902v1</w:t>
+                <w:t xml:space="preserve">hal-03925890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la sécularisation des biens du clergé à la nationalisation de l'Église. Retour sur le débat de 1789</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Citoyenneté et nationalité sous la Révolution française : histoire d'un imbroglio conceptuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecoq-Pujade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue historique de droit français et étranger</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, juillet-septembre 2021 (n° 3), p. 311-361</w:t>
+              <w:t xml:space="preserve">Jus Politicum : Revue de droit politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 27, pp.255-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03925890v1</w:t>
+                <w:t xml:space="preserve">hal-03577337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loi confortant le respect des principes de la République : nouvelles réflexions sur l'applicabilité des principes de neutralité et de laïcité aux élus locaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lecoq-Pujade</w:t>
+                <w:t xml:space="preserve">Recension de M. Troper, M. Albertone (dir.), La Représentation politique. Anthologie, Paris, Classiques Garnier, « Bibliothèque de science politique », 2021, 512 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecoq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, n° 49, pp.2347-2367</w:t>
+              <w:t xml:space="preserve">Jus Politicum : Revue de droit politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30, pp.141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03577360v1</w:t>
+                <w:t xml:space="preserve">hal-05134610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension de M. Troper, M. Albertone (dir.), La Représentation politique. Anthologie, Paris, Classiques Garnier, « Bibliothèque de science politique », 2021, 512 p.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lecoq</w:t>
+                <w:t xml:space="preserve">Loi confortant le respect des principes de la République : nouvelles réflexions sur l'applicabilité des principes de neutralité et de laïcité aux élus locaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecoq-Pujade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jus Politicum : Revue de droit politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 30, pp.141</w:t>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 49, pp.2347-2367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05134610v1</w:t>
+                <w:t xml:space="preserve">hal-03577360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La parlementarisation de l’Union à l’aune de l’élection des eurodéputés au suffrage universel direct</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L’élection des conseillers de la métropole de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecoq-Pujade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Annuaire de droit de l'Union européenne, 2018, pp.151-171</w:t>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03230174v1</w:t>
+                <w:t xml:space="preserve">hal-03230976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’élection des conseillers de la métropole de Lyon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La parlementarisation de l’Union à l’aune de l’élection des eurodéputés au suffrage universel direct</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecoq-Pujade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2</w:t>
+              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Annuaire de droit de l'Union européenne, 2018, pp.151-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03230976v1</w:t>
+                <w:t xml:space="preserve">hal-03230174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit au maintien sur le territoire au titre de l’asile :</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecoq-Pujade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue ALYODA : Revue de jurisprudence de la Cour administrative d'appel de Lyon et des tribunaux administratifs de son ressort</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1259,51 +1259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïda Manouguian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blachèr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecoq-Pujade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LexisNexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
@@ -1330,51 +1330,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La naissance de l'autorité de la représentation nationale en droit constitutionnel français (1789-1794)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecoq-Pujade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dalloz, 207, 2021, Nouvelle Bibliothèque de Thèses</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1424,51 +1424,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fondements mythiques du droit constitutionnel français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecoq-Pujade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IXe Congrès français de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1662,51 +1662,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134597v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecoq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134565v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecoq-Pujade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134607v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134584v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134587v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134592v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150049v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577337v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925902v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925890v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577360v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134610v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230174v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230976v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230983v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540002v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Manouguian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blach&#232;r" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.lexisnexis.fr/88-droit-public/10500-travaux-diriges-droit-constitutionnel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230992v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230158v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134597v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecoq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134607v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134565v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecoq-Pujade" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134587v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134584v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134592v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150049v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925902v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925890v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577337v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134610v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577360v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230976v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230174v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230983v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540002v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Manouguian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blach&#232;r" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.lexisnexis.fr/88-droit-public/10500-travaux-diriges-droit-constitutionnel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230992v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230158v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>