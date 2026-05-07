--- v0 (2026-03-18)
+++ v1 (2026-05-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:155.46558704453px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benjamin Lefèvre </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Docteur Lefèvre BenjaminPraticien hospitalo-universitaireService de Maladies Infectieuses et TropicalesCHU de Nancy - Hôpitaux de Brabois - Université de Lorraine54511 VANDOEUVRE Cedex, Francetel (secretariat) : 03 83 15 40 97courriel : b.lefevre@chru-nancy.fr</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">benjamin-lefevre-infectious-diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0833-0904</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LEFEVRE Benjamin, MD PhDInstitution : Lorraine university and Nancy HospitalINSPIIRE host unit accredited by INSERMMail : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">b.lefevre@chru-nancy.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Phone : +33 3 83 15 76 54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titles and works :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master's degrees in Infectious Diseases obtained in 2015 and 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Medical doctor since 2017 and infectious diseases specialist since 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doctoral degree obtained in 2022 through the study of the epidemiology of infective endocarditis</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsible for teaching infectious diseases at the University of Lorraine.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since my thesis :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">I have been a member of the INSPIIRE unit (Interdisciplinarity in Public Health, Interventions & Complex Measurement Instruments), a joint research unit of the Université de Lorraine and Inserm, led by Professor Nelly Agrinier.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Within this unit, I work on the study of infectious diseases under the direction of Professors Céline Pulcini and Nathalie Thilly.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific main topics : infective endocarditis & COVID-19</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immune dysregulation through longitudinal lymphocyte trajectories and their clinical determinants in hospitalized COVID-19 patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pedro Cidade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Silvio Taccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Merson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intensive Care Medicine Experimental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 14 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40635-026-00864-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process evaluation of a school-based vaccination intervention to improve HPV vaccine coverage: A mixed-method study embedded in the French PrevHPV cluster randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bocquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bonnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Leduc-Banaszuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 72, pp.128122. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2025.128122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus lugdunensis infective endocarditis: a multicentre international observational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Selton-Suty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infectious diseases (London, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 58 (2), pp.189-197. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23744235.2025.2556921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Life Cefiderocol Use in Bone and Joint Infection: A French National Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ava Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Degrendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Eberl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Jaffal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antibiotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (4), pp.388. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antibiotics14040388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tick-borne lymphadenopathy in northeastern France: a human and vector clinical–epidemiological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kotzyba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hansmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (1), pp.428. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-025-07078-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics and outcomes of patients with infective native aortic aneurysm or vascular graft and endograft infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lalevée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malikov Sergueï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jeanbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Luc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infectious diseases (London, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57 (10), pp.920-932. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23744235.2025.2502826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of Infectious Aortic Aneurysms: Short-and Mid-Term Outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicla Settembre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Ali Belkorissat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Vascular Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 115, pp.197-205. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.avsg.2025.01.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A presentation of posterior reversible encephalopathy syndrome after heart transplantation: a case report and review of literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Grandmougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Ehrlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihua Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Piccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pan Dan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Case Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (1), pp.411. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13256-025-05498-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge in Oral Infectiology and Antibiotic Stewardship of French Dental Students: A National Cross‐Sectional Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐louise Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kimmoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Dental Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eje.13092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single- versus multiple-sampling strategy for blood cultures in the diagnosis of infective endocarditis: the prospective multicenter UniEndo study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goehringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Soudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentine Alauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Selton-Suty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Agrinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.ciaf163. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cid/ciaf163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linezolid in enterococcal urinary tract infection: a multicentre study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Malinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheil Zayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chiaruzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 43 (11), pp.2107-2115. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10096-024-04923-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nocardia infection in patients with anti-GM-CSF autoantibodies: a prospective multicenter French study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Kerdiles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Portais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Forum Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (6), pp.ofae269. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ofid/ofae269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atazanavir-induced lithiasis evidenced several years after drug discontinuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralitsa Doncheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Petitpain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Massy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (10), pp.1604-1605. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/QAD.0000000000003951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of weight-adjusted intermediate-dose versus fixed-dose prophylactic anticoagulation with low-molecular-weight heparin on venous thromboembolism among noncritically and critically ill patients with COVID-19: the COVI-DOSE trial, a multicenter, randomised, open-label, phase 4 trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Zuily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline Empis de Vendin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Ciancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EClinicalMedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60, pp.102031. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eclinm.2023.102031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of corticosteroids use on midterm sequelae in survivors of COVID-19 admitted to hospital: A prospective cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Laouénan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Borie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cracowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 95 (6), pp.e28819. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmv.28819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver injury in hospitalized patients with COVID-19: An International observational cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharath Kumar Tirupakuzhi Vijayaraghavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saptarshi Bishnu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Baruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Wanjiru Citarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiana Kartsonaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (9), pp.e0277859. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0277859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiorgan and Vascular Tropism of SARS-CoV-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hartard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlam Chaqroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicla Settembre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gauchotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (3), pp.515. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v14030515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of Patients with Infective Endocarditis and No Underlying Cardiac Conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleyya Radjabaly Mandjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Filippetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goehringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Botelho-Nevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infectious diseases (London, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (9), pp.656--665. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23744235.2022.2078404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhaled ciclesonide for outpatient treatment of COVID-19 in adults at risk of adverse outcomes: a randomised controlled trial (COVERAGE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duvignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Onaisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Sitta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Gelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Microbiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (7), pp.1010-1016. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmi.2022.02.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus endocarditis: Identifying prognostic factors using a method derived from morbidity and mortality conferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Legoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goehringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Ngueyon-Sime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.1053278. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmed.2022.1053278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921923v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Review of Antiphospholipid Antibodies in COVID-19 Patients: Culprits or Bystanders?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Foret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dufrost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Salomon Du Mont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Rheumatology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (8), pp.65. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11926-021-01029-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta SARS-CoV-2 variant and BNT162b2 vaccine effectiveness in long-term care facilities in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Tondeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Grant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> The Lancet. Healthy longevity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (11), pp.e685-e687. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s2666-7568(21)00230-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic use of Renin‐Angiotensin‐Aldosterone‐System blockers and mortality in COVID‐19: a multicenter prospective cohort and literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Esposito‐farese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Revest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Inamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Cabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (6), pp.1141-1158. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fcp.12683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03205276v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai randomisé pour évaluer l’efficacité et la sécurité de traitements chez des patients ambulatoires atteints de Covid-19 ayant des facteurs de risque Essai COVERAGE France : présentation du protocole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Onaisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duvignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Nguyen Binh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chastang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 178 (178), pp.451-458. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56746/EXERCER.2021.178.451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03647560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case report of fungemia due to Kodamaea ohmeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Cadelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.570. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12879-019-4208-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02284197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serum CXCL10, CXCL11, CXCL12, and CXCL14 chemokine patterns in patients with acute liver injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Devisme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pronier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytokine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 111, pp.500-504. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cyto.2018.05.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863796v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a change in practice on the diagnostic workup of undocumented lymphocytic meningitis and meningoencephalitis cases at the Nancy University Hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goepfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Jeulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Tick-Borne Diseases Conference (ETBD).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case of psychiatric cross-reaction induced by fluoroquinolones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyrian Aubin-Beale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoryia Prontskus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Beurrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nali-Marina Rabearimalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Pharmacologie et de Thérapeutique 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Grenoble, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of cefazolin and anti-staphylococcal penicillins on the emergence of resistance in French healthcare facilities : a cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Line Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jeanbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lory Dugravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Jouzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCMID Global 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIck-BOrne LymphAdenopathy in northeastern France: Human and vector clinical-epidemiological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kotzyba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hansmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre H. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCMID Global 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multicenter international study on Staphylococcus lugdunensis infective endocarditis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Selton-Suty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahema Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCMID Global 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIBOLA dans le Grand-Est : Une étude rétrospective multicentrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kotzyba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hansmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Martinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée nationale d'Infectiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Deauville, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REPIA - Étude observationnelle et rétrospective des infections de l'aorte et ses branches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lalevée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Malikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jeanbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Luc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25es Journées nationales d'Infectiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Deauville, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do patients with infective endocarditis and no underlying cardiac conditions deserve specific attention?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleyya Radjabaly Mandjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Filippetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goehringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bothelo-Nevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCVID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Barcelona, France. 2022, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23744235.2022.2078404.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus infective endocarditis: New Prognostic Factors Identified by an Exploratory Method Derived from Morbidity and Mortality Conferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Legoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goehringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Ngueyon Sime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCVID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Barcelona, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémiologie et usage des antibiotiques dans l'endocardite infectieuse : données de l'observatoire national français ObservatoireEI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine humaine et pathologie. Université de Lorraine, 2022. Français. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2022LORR0162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04021468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méningococcémies chroniques : étude observationnelle rétrospective multicentrique de 1994 à 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dumas-01755489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId204"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:155.46558704453px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benjamin Lefèvre </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Docteur Lefèvre BenjaminPraticien hospitalo-universitaireService de Maladies Infectieuses et TropicalesCHU de Nancy - Hôpitaux de Brabois - Université de Lorraine54511 VANDOEUVRE Cedex, Francetel (secretariat) : 03 83 15 40 97courriel : b.lefevre@chru-nancy.fr</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">benjamin-lefevre-infectious-diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0833-0904</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LEFEVRE Benjamin, MD PhDInstitution : Lorraine university and Nancy HospitalINSPIIRE host unit accredited by INSERMMail : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">b.lefevre@chru-nancy.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Phone : +33 3 83 15 76 54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titles and works :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master's degrees in Infectious Diseases obtained in 2015 and 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Medical doctor since 2017 and infectious diseases specialist since 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doctoral degree obtained in 2022 through the study of the epidemiology of infective endocarditis</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsible for teaching infectious diseases at the University of Lorraine.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since my thesis :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">I have been a member of the INSPIIRE unit (Interdisciplinarity in Public Health, Interventions & Complex Measurement Instruments), a joint research unit of the Université de Lorraine and Inserm, led by Professor Nelly Agrinier.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Within this unit, I work on the study of infectious diseases under the direction of Professors Céline Pulcini and Nathalie Thilly.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific main topics : infective endocarditis & COVID-19</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process evaluation of a school-based vaccination intervention to improve HPV vaccine coverage: A mixed-method study embedded in the French PrevHPV cluster randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bocquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bonnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Leduc-Banaszuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 72, pp.128122. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2025.128122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immune dysregulation through longitudinal lymphocyte trajectories and their clinical determinants in hospitalized COVID-19 patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pedro Cidade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Silvio Taccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Merson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intensive Care Medicine Experimental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 14 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40635-026-00864-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus lugdunensis infective endocarditis: a multicentre international observational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Selton-Suty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infectious diseases (London, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 58 (2), pp.189-197. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23744235.2025.2556921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tick-borne lymphadenopathy in northeastern France: a human and vector clinical–epidemiological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kotzyba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hansmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (1), pp.428. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-025-07078-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Life Cefiderocol Use in Bone and Joint Infection: A French National Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ava Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Degrendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Eberl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Jaffal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antibiotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (4), pp.388. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antibiotics14040388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics and outcomes of patients with infective native aortic aneurysm or vascular graft and endograft infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lalevée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malikov Sergueï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jeanbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Luc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infectious diseases (London, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57 (10), pp.920-932. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23744235.2025.2502826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of Infectious Aortic Aneurysms: Short-and Mid-Term Outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicla Settembre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Ali Belkorissat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Vascular Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 115, pp.197-205. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.avsg.2025.01.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge in Oral Infectiology and Antibiotic Stewardship of French Dental Students: A National Cross‐Sectional Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐louise Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kimmoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Dental Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eje.13092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A presentation of posterior reversible encephalopathy syndrome after heart transplantation: a case report and review of literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Grandmougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Ehrlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihua Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Piccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pan Dan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Case Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (1), pp.411. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13256-025-05498-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single- versus multiple-sampling strategy for blood cultures in the diagnosis of infective endocarditis: the prospective multicenter UniEndo study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goehringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Soudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentine Alauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Selton-Suty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Agrinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.ciaf163. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cid/ciaf163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atazanavir-induced lithiasis evidenced several years after drug discontinuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralitsa Doncheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Petitpain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Massy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (10), pp.1604-1605. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/QAD.0000000000003951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nocardia infection in patients with anti-GM-CSF autoantibodies: a prospective multicenter French study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Kerdiles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Portais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Forum Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (6), pp.ofae269. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ofid/ofae269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linezolid in enterococcal urinary tract infection: a multicentre study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Malinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheil Zayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chiaruzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 43 (11), pp.2107-2115. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10096-024-04923-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver injury in hospitalized patients with COVID-19: An International observational cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharath Kumar Tirupakuzhi Vijayaraghavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saptarshi Bishnu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Baruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Wanjiru Citarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiana Kartsonaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (9), pp.e0277859. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0277859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of corticosteroids use on midterm sequelae in survivors of COVID-19 admitted to hospital: A prospective cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Laouénan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Borie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cracowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 95 (6), pp.e28819. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmv.28819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotrovimab therapy elicits antiviral activities against Omicron BQ.1.1 and XBB.1.5 in sera of immunocompromised patients [letter]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou-Léna Vrignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Porrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Staropoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Med</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (10), pp.664-667. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medj.2023.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04369632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of weight-adjusted intermediate-dose versus fixed-dose prophylactic anticoagulation with low-molecular-weight heparin on venous thromboembolism among noncritically and critically ill patients with COVID-19: the COVI-DOSE trial, a multicenter, randomised, open-label, phase 4 trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Zuily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline Empis de Vendin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Ciancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EClinicalMedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60, pp.102031. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eclinm.2023.102031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhaled ciclesonide for outpatient treatment of COVID-19 in adults at risk of adverse outcomes: a randomised controlled trial (COVERAGE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duvignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Onaisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Sitta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Gelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Microbiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (7), pp.1010-1016. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmi.2022.02.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of Patients with Infective Endocarditis and No Underlying Cardiac Conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleyya Radjabaly Mandjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Filippetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goehringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Botelho-Nevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infectious diseases (London, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (9), pp.656--665. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23744235.2022.2078404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiorgan and Vascular Tropism of SARS-CoV-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hartard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlam Chaqroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicla Settembre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gauchotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (3), pp.515. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v14030515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus endocarditis: Identifying prognostic factors using a method derived from morbidity and mortality conferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Legoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goehringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Ngueyon-Sime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.1053278. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmed.2022.1053278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921923v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic use of Renin‐Angiotensin‐Aldosterone‐System blockers and mortality in COVID‐19: a multicenter prospective cohort and literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Esposito‐farese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Revest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Inamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Cabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (6), pp.1141-1158. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fcp.12683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03205276v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta SARS-CoV-2 variant and BNT162b2 vaccine effectiveness in long-term care facilities in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Tondeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Grant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> The Lancet. Healthy longevity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (11), pp.e685-e687. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s2666-7568(21)00230-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Review of Antiphospholipid Antibodies in COVID-19 Patients: Culprits or Bystanders?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Foret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dufrost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Salomon Du Mont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Rheumatology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (8), pp.65. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11926-021-01029-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai randomisé pour évaluer l’efficacité et la sécurité de traitements chez des patients ambulatoires atteints de Covid-19 ayant des facteurs de risque Essai COVERAGE France : présentation du protocole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Onaisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duvignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Nguyen Binh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chastang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 178 (178), pp.451-458. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56746/EXERCER.2021.178.451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03647560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case report of fungemia due to Kodamaea ohmeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Cadelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.570. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12879-019-4208-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02284197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serum CXCL10, CXCL11, CXCL12, and CXCL14 chemokine patterns in patients with acute liver injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Devisme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pronier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytokine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 111, pp.500-504. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cyto.2018.05.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863796v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multicenter international study on Staphylococcus lugdunensis infective endocarditis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Selton-Suty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahema Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCMID Global 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of cefazolin and anti-staphylococcal penicillins on the emergence of resistance in French healthcare facilities : a cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Line Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jeanbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lory Dugravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Jouzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCMID Global 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIck-BOrne LymphAdenopathy in northeastern France: Human and vector clinical-epidemiological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kotzyba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hansmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre H. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCMID Global 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a change in practice on the diagnostic workup of undocumented lymphocytic meningitis and meningoencephalitis cases at the Nancy University Hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goepfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Jeulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Tick-Borne Diseases Conference (ETBD).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case of psychiatric cross-reaction induced by fluoroquinolones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyrian Aubin-Beale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoryia Prontskus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Beurrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nali-Marina Rabearimalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Pharmacologie et de Thérapeutique 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Grenoble, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of cefazolin and anti-staphylococcal penicillins on the emergence of resistance in French healthcare facilities : a cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Line Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jeanbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lory Dugravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Jouzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée nationale d'Infectiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Tours, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REPIA - Étude observationnelle et rétrospective des infections de l'aorte et ses branches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lalevée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Malikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jeanbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Luc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25es Journées nationales d'Infectiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Deauville, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIBOLA dans le Grand-Est : Une étude rétrospective multicentrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kotzyba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hansmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Martinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée nationale d'Infectiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Deauville, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus infective endocarditis: New Prognostic Factors Identified by an Exploratory Method Derived from Morbidity and Mortality Conferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Legoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goehringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Ngueyon Sime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCVID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Barcelona, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do patients with infective endocarditis and no underlying cardiac conditions deserve specific attention?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleyya Radjabaly Mandjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Filippetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goehringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bothelo-Nevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCVID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Barcelona, France. 2022, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23744235.2022.2078404.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémiologie et usage des antibiotiques dans l'endocardite infectieuse : données de l'observatoire national français ObservatoireEI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine humaine et pathologie. Université de Lorraine, 2022. Français. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2022LORR0162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04021468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méningococcémies chroniques : étude observationnelle rétrospective multicentrique de 1994 à 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dumas-01755489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId212"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CC13BAF6"/>
+    <w:nsid w:val="35F22481"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="48466CBD"/>
+    <w:nsid w:val="C47E4D0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="69282FBB"/>
+    <w:nsid w:val="A730B4BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-lefevre-infectious-diseases" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0833-0904" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:b.lefevre@chru-nancy.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501498v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pedro Cidade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Silvio Taccone" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Reyes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Merson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lef&#232;vre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40635-026-00864-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05422675v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bocquier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cadoret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fall" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Leduc-Banaszuk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2025.128122" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265423v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Habib" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hoen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Selton-Suty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Philip" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23744235.2025.2556921" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051899v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ava Diarra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Degrendel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Eberl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Ferry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Jaffal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics14040388" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335679v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Kotzyba" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Baux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hansmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaulhac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-025-07078-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265443v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lalev&#233;e" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malikov Sergue&#239;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jeanbert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Simon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Luc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23744235.2025.2502826" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288259v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Frisch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicla Settembre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Ali Belkorissat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerci" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mandry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avsg.2025.01.042" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288443v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grandmougin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Ehrlich" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihua Liu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Piccoli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Dan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13256-025-05498-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076930v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;louise Constant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kimmoun" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baudet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thilly" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eje.13092" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033711v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goehringer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soudant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Alauzet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Agrinier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaf163" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029383v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Malinowski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheil Zayet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chiaruzzi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baronnet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-024-04923-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574346v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kerdiles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lejeune" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Portais" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bourgeois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofae269" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029432v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralitsa Doncheva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Behr" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Petitpain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Massy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000003951" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04141301v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zuily" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanchez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Empis de Vendin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Ciancio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2023.102031" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117459v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bachelet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laou&#233;nan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Borie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cracowski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.28819" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04227432v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharath Kumar Tirupakuzhi Vijayaraghavan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saptarshi Bishnu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Baruch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Wanjiru Citarella" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Kartsonaki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0277859" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03765141v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hartard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Chaqroun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gauchotte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefevre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14030515" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03723442v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleyya Radjabaly Mandjee" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Filippetti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Duval" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Botelho-Nevers" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23744235.2022.2078404" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03690132v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duvignaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lhomme" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Onaisi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sitta" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Gelley" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2022.02.031" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03921923v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Legoff" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boutrou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Ngueyon-Sime" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2022.1053278" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03464237v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Foret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dufrost" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Salomon Du Mont" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Costa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11926-021-01029-3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367846v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tondeur" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Madec" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Grant" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lina" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2666-7568(21)00230-0" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03205276v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Esposito&#8208;farese" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Revest" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Inamo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cabie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12683" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03647560v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nguyen Binh" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dupouy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chastang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2021.178.451" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02284197v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Diallo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Cadelis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gallois" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gandon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-019-4208-8" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863796v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chalin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Devisme" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pronier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Carri&#232;re" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2018.05.029" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027937v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goepfert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jeulin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509500v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyrian Aubin-Beale" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoryia Prontskus" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Beurrier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nali-Marina Rabearimalala" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037177v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Line Joubert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lory Dugravot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Simon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Jouzeau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028095v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H. Boyer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030681v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahema Issa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028084v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Martinot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028050v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Malikov" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027897v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bothelo-Nevers" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23744235.2022.2078404." TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027905v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Ngueyon Sime" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04021468v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LORR0162" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01755489v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-lefevre-infectious-diseases" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0833-0904" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:b.lefevre@chru-nancy.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05422675v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bocquier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cadoret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fall" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Leduc-Banaszuk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2025.128122" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501498v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pedro Cidade" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Silvio Taccone" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Reyes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Merson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lef&#232;vre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40635-026-00864-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265423v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Habib" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hoen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Selton-Suty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Philip" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23744235.2025.2556921" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335679v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Kotzyba" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Baux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hansmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaulhac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-025-07078-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051899v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ava Diarra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Degrendel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Eberl" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Ferry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Jaffal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics14040388" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265443v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lalev&#233;e" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malikov Sergue&#239;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jeanbert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Simon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Luc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23744235.2025.2502826" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288259v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Frisch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicla Settembre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Ali Belkorissat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerci" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mandry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avsg.2025.01.042" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076930v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;louise Constant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kimmoun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baudet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thilly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eje.13092" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288443v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grandmougin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Ehrlich" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihua Liu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Piccoli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Dan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13256-025-05498-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033711v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goehringer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soudant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Alauzet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Agrinier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaf163" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029432v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralitsa Doncheva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Behr" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Petitpain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Massy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000003951" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574346v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kerdiles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lejeune" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Portais" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bourgeois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofae269" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029383v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Malinowski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheil Zayet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chiaruzzi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baronnet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-024-04923-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04227432v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharath Kumar Tirupakuzhi Vijayaraghavan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saptarshi Bishnu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Baruch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Wanjiru Citarella" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Kartsonaki" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0277859" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117459v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bachelet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laou&#233;nan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Borie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cracowski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.28819" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04369632v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bruel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-L&#233;na Vrignaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Porrot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Staropoli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Planas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medj.2023.07.007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04141301v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zuily" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanchez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Empis de Vendin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Ciancio" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2023.102031" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03690132v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duvignaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lhomme" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Onaisi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sitta" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Gelley" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2022.02.031" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03723442v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleyya Radjabaly Mandjee" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Filippetti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Duval" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Botelho-Nevers" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23744235.2022.2078404" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03765141v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hartard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Chaqroun" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gauchotte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefevre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14030515" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03921923v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Legoff" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boutrou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Ngueyon-Sime" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2022.1053278" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03205276v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Esposito&#8208;farese" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Revest" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Inamo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cabie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12683" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367846v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tondeur" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Madec" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Grant" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lina" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2666-7568(21)00230-0" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03464237v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Foret" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dufrost" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Salomon Du Mont" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Costa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11926-021-01029-3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03647560v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nguyen Binh" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dupouy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chastang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2021.178.451" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02284197v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Diallo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Cadelis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gallois" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gandon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-019-4208-8" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863796v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chalin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Devisme" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pronier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Carri&#232;re" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2018.05.029" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030681v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahema Issa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037177v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Line Joubert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lory Dugravot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Simon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Jouzeau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028095v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H. Boyer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027937v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goepfert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jeulin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509500v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyrian Aubin-Beale" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoryia Prontskus" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Beurrier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nali-Marina Rabearimalala" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596823v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028050v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Malikov" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028084v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Martinot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027905v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Ngueyon Sime" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027897v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bothelo-Nevers" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23744235.2022.2078404." TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04021468v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LORR0162" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01755489v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>