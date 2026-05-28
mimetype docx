--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:155.46558704453px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benjamin Lefèvre </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Docteur Lefèvre BenjaminPraticien hospitalo-universitaireService de Maladies Infectieuses et TropicalesCHU de Nancy - Hôpitaux de Brabois - Université de Lorraine54511 VANDOEUVRE Cedex, Francetel (secretariat) : 03 83 15 40 97courriel : b.lefevre@chru-nancy.fr</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">benjamin-lefevre-infectious-diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0833-0904</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LEFEVRE Benjamin, MD PhDInstitution : Lorraine university and Nancy HospitalINSPIIRE host unit accredited by INSERMMail : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">b.lefevre@chru-nancy.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Phone : +33 3 83 15 76 54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titles and works :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master's degrees in Infectious Diseases obtained in 2015 and 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Medical doctor since 2017 and infectious diseases specialist since 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doctoral degree obtained in 2022 through the study of the epidemiology of infective endocarditis</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsible for teaching infectious diseases at the University of Lorraine.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since my thesis :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">I have been a member of the INSPIIRE unit (Interdisciplinarity in Public Health, Interventions & Complex Measurement Instruments), a joint research unit of the Université de Lorraine and Inserm, led by Professor Nelly Agrinier.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Within this unit, I work on the study of infectious diseases under the direction of Professors Céline Pulcini and Nathalie Thilly.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific main topics : infective endocarditis & COVID-19</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process evaluation of a school-based vaccination intervention to improve HPV vaccine coverage: A mixed-method study embedded in the French PrevHPV cluster randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bocquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bonnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Leduc-Banaszuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 72, pp.128122. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2025.128122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immune dysregulation through longitudinal lymphocyte trajectories and their clinical determinants in hospitalized COVID-19 patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pedro Cidade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Silvio Taccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Merson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intensive Care Medicine Experimental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 14 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40635-026-00864-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus lugdunensis infective endocarditis: a multicentre international observational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Selton-Suty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infectious diseases (London, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 58 (2), pp.189-197. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23744235.2025.2556921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tick-borne lymphadenopathy in northeastern France: a human and vector clinical–epidemiological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kotzyba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hansmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (1), pp.428. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-025-07078-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Life Cefiderocol Use in Bone and Joint Infection: A French National Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ava Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Degrendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Eberl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Jaffal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antibiotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (4), pp.388. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antibiotics14040388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics and outcomes of patients with infective native aortic aneurysm or vascular graft and endograft infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lalevée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malikov Sergueï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jeanbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Luc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infectious diseases (London, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57 (10), pp.920-932. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23744235.2025.2502826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of Infectious Aortic Aneurysms: Short-and Mid-Term Outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicla Settembre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Ali Belkorissat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Vascular Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 115, pp.197-205. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.avsg.2025.01.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge in Oral Infectiology and Antibiotic Stewardship of French Dental Students: A National Cross‐Sectional Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐louise Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kimmoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Dental Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eje.13092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A presentation of posterior reversible encephalopathy syndrome after heart transplantation: a case report and review of literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Grandmougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Ehrlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihua Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Piccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pan Dan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Case Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (1), pp.411. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13256-025-05498-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single- versus multiple-sampling strategy for blood cultures in the diagnosis of infective endocarditis: the prospective multicenter UniEndo study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goehringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Soudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentine Alauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Selton-Suty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Agrinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.ciaf163. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cid/ciaf163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atazanavir-induced lithiasis evidenced several years after drug discontinuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralitsa Doncheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Petitpain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Massy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (10), pp.1604-1605. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/QAD.0000000000003951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nocardia infection in patients with anti-GM-CSF autoantibodies: a prospective multicenter French study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Kerdiles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Portais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Forum Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (6), pp.ofae269. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ofid/ofae269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linezolid in enterococcal urinary tract infection: a multicentre study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Malinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheil Zayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chiaruzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 43 (11), pp.2107-2115. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10096-024-04923-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver injury in hospitalized patients with COVID-19: An International observational cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharath Kumar Tirupakuzhi Vijayaraghavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saptarshi Bishnu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Baruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Wanjiru Citarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiana Kartsonaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (9), pp.e0277859. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0277859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of corticosteroids use on midterm sequelae in survivors of COVID-19 admitted to hospital: A prospective cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Laouénan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Borie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cracowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 95 (6), pp.e28819. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmv.28819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotrovimab therapy elicits antiviral activities against Omicron BQ.1.1 and XBB.1.5 in sera of immunocompromised patients [letter]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou-Léna Vrignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Porrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Staropoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Med</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (10), pp.664-667. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medj.2023.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04369632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of weight-adjusted intermediate-dose versus fixed-dose prophylactic anticoagulation with low-molecular-weight heparin on venous thromboembolism among noncritically and critically ill patients with COVID-19: the COVI-DOSE trial, a multicenter, randomised, open-label, phase 4 trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Zuily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline Empis de Vendin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Ciancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EClinicalMedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60, pp.102031. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eclinm.2023.102031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhaled ciclesonide for outpatient treatment of COVID-19 in adults at risk of adverse outcomes: a randomised controlled trial (COVERAGE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duvignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Onaisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Sitta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Gelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Microbiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (7), pp.1010-1016. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmi.2022.02.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of Patients with Infective Endocarditis and No Underlying Cardiac Conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleyya Radjabaly Mandjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Filippetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goehringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Botelho-Nevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infectious diseases (London, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (9), pp.656--665. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23744235.2022.2078404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiorgan and Vascular Tropism of SARS-CoV-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hartard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlam Chaqroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicla Settembre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gauchotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (3), pp.515. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v14030515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus endocarditis: Identifying prognostic factors using a method derived from morbidity and mortality conferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Legoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goehringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Ngueyon-Sime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.1053278. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmed.2022.1053278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921923v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic use of Renin‐Angiotensin‐Aldosterone‐System blockers and mortality in COVID‐19: a multicenter prospective cohort and literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Esposito‐farese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Revest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Inamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Cabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (6), pp.1141-1158. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fcp.12683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03205276v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta SARS-CoV-2 variant and BNT162b2 vaccine effectiveness in long-term care facilities in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Tondeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Grant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> The Lancet. Healthy longevity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (11), pp.e685-e687. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s2666-7568(21)00230-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Review of Antiphospholipid Antibodies in COVID-19 Patients: Culprits or Bystanders?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Foret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dufrost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Salomon Du Mont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Rheumatology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (8), pp.65. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11926-021-01029-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai randomisé pour évaluer l’efficacité et la sécurité de traitements chez des patients ambulatoires atteints de Covid-19 ayant des facteurs de risque Essai COVERAGE France : présentation du protocole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Onaisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duvignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Nguyen Binh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chastang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 178 (178), pp.451-458. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56746/EXERCER.2021.178.451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03647560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case report of fungemia due to Kodamaea ohmeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Cadelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.570. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12879-019-4208-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02284197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serum CXCL10, CXCL11, CXCL12, and CXCL14 chemokine patterns in patients with acute liver injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Devisme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pronier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytokine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 111, pp.500-504. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cyto.2018.05.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863796v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multicenter international study on Staphylococcus lugdunensis infective endocarditis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Selton-Suty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahema Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCMID Global 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of cefazolin and anti-staphylococcal penicillins on the emergence of resistance in French healthcare facilities : a cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Line Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jeanbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lory Dugravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Jouzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCMID Global 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIck-BOrne LymphAdenopathy in northeastern France: Human and vector clinical-epidemiological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kotzyba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hansmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre H. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCMID Global 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a change in practice on the diagnostic workup of undocumented lymphocytic meningitis and meningoencephalitis cases at the Nancy University Hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goepfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Jeulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Tick-Borne Diseases Conference (ETBD).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case of psychiatric cross-reaction induced by fluoroquinolones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyrian Aubin-Beale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoryia Prontskus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Beurrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nali-Marina Rabearimalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Pharmacologie et de Thérapeutique 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Grenoble, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of cefazolin and anti-staphylococcal penicillins on the emergence of resistance in French healthcare facilities : a cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Line Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jeanbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lory Dugravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Jouzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée nationale d'Infectiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Tours, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REPIA - Étude observationnelle et rétrospective des infections de l'aorte et ses branches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lalevée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Malikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jeanbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Luc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25es Journées nationales d'Infectiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Deauville, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIBOLA dans le Grand-Est : Une étude rétrospective multicentrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kotzyba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hansmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Martinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée nationale d'Infectiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Deauville, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus infective endocarditis: New Prognostic Factors Identified by an Exploratory Method Derived from Morbidity and Mortality Conferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Legoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goehringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Ngueyon Sime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCVID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Barcelona, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do patients with infective endocarditis and no underlying cardiac conditions deserve specific attention?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleyya Radjabaly Mandjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Filippetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goehringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bothelo-Nevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCVID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Barcelona, France. 2022, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23744235.2022.2078404.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémiologie et usage des antibiotiques dans l'endocardite infectieuse : données de l'observatoire national français ObservatoireEI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine humaine et pathologie. Université de Lorraine, 2022. Français. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2022LORR0162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04021468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méningococcémies chroniques : étude observationnelle rétrospective multicentrique de 1994 à 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dumas-01755489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId212"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:155.46558704453px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benjamin Lefèvre </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Docteur Lefèvre BenjaminPraticien hospitalo-universitaireService de Maladies Infectieuses et TropicalesCHU de Nancy - Hôpitaux de Brabois - Université de Lorraine54511 VANDOEUVRE Cedex, Francetel (secretariat) : 03 83 15 40 97courriel : b.lefevre@chru-nancy.fr</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">benjamin-lefevre-infectious-diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0833-0904</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LEFEVRE Benjamin, MD PhDInstitution : Lorraine university and Nancy HospitalINSPIIRE host unit accredited by INSERMMail : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">b.lefevre@chru-nancy.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Phone : +33 3 83 15 76 54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titles and works :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master's degrees in Infectious Diseases obtained in 2015 and 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Medical doctor since 2017 and infectious diseases specialist since 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doctoral degree obtained in 2022 through the study of the epidemiology of infective endocarditis</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsible for teaching infectious diseases at the University of Lorraine.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since my thesis :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">I have been a member of the INSPIIRE unit (Interdisciplinarity in Public Health, Interventions & Complex Measurement Instruments), a joint research unit of the Université de Lorraine and Inserm, led by Professor Nelly Agrinier.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Within this unit, I work on the study of infectious diseases under the direction of Professors Céline Pulcini and Nathalie Thilly.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific main topics : infective endocarditis & COVID-19</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process evaluation of a school-based vaccination intervention to improve HPV vaccine coverage: A mixed-method study embedded in the French PrevHPV cluster randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bocquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bonnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Leduc-Banaszuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 72, pp.128122. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2025.128122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immune dysregulation through longitudinal lymphocyte trajectories and their clinical determinants in hospitalized COVID-19 patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pedro Cidade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Silvio Taccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Merson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intensive Care Medicine Experimental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 14 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40635-026-00864-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus lugdunensis infective endocarditis: a multicentre international observational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Selton-Suty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infectious diseases (London, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 58 (2), pp.189-197. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23744235.2025.2556921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Life Cefiderocol Use in Bone and Joint Infection: A French National Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ava Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Degrendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Eberl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Jaffal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antibiotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (4), pp.388. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antibiotics14040388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tick-borne lymphadenopathy in northeastern France: a human and vector clinical–epidemiological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kotzyba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hansmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (1), pp.428. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-025-07078-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics and outcomes of patients with infective native aortic aneurysm or vascular graft and endograft infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lalevée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malikov Sergueï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jeanbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Luc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infectious diseases (London, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57 (10), pp.920-932. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23744235.2025.2502826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of Infectious Aortic Aneurysms: Short-and Mid-Term Outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicla Settembre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Ali Belkorissat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Vascular Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 115, pp.197-205. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.avsg.2025.01.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A presentation of posterior reversible encephalopathy syndrome after heart transplantation: a case report and review of literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Grandmougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Ehrlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihua Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Piccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pan Dan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Case Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (1), pp.411. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13256-025-05498-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge in Oral Infectiology and Antibiotic Stewardship of French Dental Students: A National Cross‐Sectional Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐louise Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kimmoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Dental Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eje.13092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single- versus multiple-sampling strategy for blood cultures in the diagnosis of infective endocarditis: the prospective multicenter UniEndo study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goehringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Soudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentine Alauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Selton-Suty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Agrinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.ciaf163. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cid/ciaf163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nocardia infection in patients with anti-GM-CSF autoantibodies: a prospective multicenter French study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Kerdiles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Portais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Forum Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (6), pp.ofae269. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ofid/ofae269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atazanavir-induced lithiasis evidenced several years after drug discontinuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralitsa Doncheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Petitpain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Massy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (10), pp.1604-1605. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/QAD.0000000000003951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linezolid in enterococcal urinary tract infection: a multicentre study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Malinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheil Zayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chiaruzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 43 (11), pp.2107-2115. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10096-024-04923-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of corticosteroids use on midterm sequelae in survivors of COVID-19 admitted to hospital: A prospective cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Laouénan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Borie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cracowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 95 (6), pp.e28819. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmv.28819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver injury in hospitalized patients with COVID-19: An International observational cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharath Kumar Tirupakuzhi Vijayaraghavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saptarshi Bishnu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Baruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Wanjiru Citarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiana Kartsonaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (9), pp.e0277859. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0277859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotrovimab therapy elicits antiviral activities against Omicron BQ.1.1 and XBB.1.5 in sera of immunocompromised patients [letter]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou-Léna Vrignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Porrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Staropoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Med</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (10), pp.664-667. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medj.2023.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04369632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of weight-adjusted intermediate-dose versus fixed-dose prophylactic anticoagulation with low-molecular-weight heparin on venous thromboembolism among noncritically and critically ill patients with COVID-19: the COVI-DOSE trial, a multicenter, randomised, open-label, phase 4 trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Zuily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline Empis de Vendin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Ciancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EClinicalMedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60, pp.102031. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eclinm.2023.102031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhaled ciclesonide for outpatient treatment of COVID-19 in adults at risk of adverse outcomes: a randomised controlled trial (COVERAGE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duvignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Onaisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Sitta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Gelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Microbiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (7), pp.1010-1016. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmi.2022.02.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiorgan and Vascular Tropism of SARS-CoV-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hartard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlam Chaqroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicla Settembre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gauchotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (3), pp.515. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v14030515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of Patients with Infective Endocarditis and No Underlying Cardiac Conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleyya Radjabaly Mandjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Filippetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goehringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Botelho-Nevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infectious diseases (London, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (9), pp.656--665. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23744235.2022.2078404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus endocarditis: Identifying prognostic factors using a method derived from morbidity and mortality conferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Legoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goehringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Ngueyon-Sime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.1053278. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmed.2022.1053278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921923v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta SARS-CoV-2 variant and BNT162b2 vaccine effectiveness in long-term care facilities in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Tondeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Grant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> The Lancet. Healthy longevity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (11), pp.e685-e687. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s2666-7568(21)00230-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic use of Renin‐Angiotensin‐Aldosterone‐System blockers and mortality in COVID‐19: a multicenter prospective cohort and literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Esposito‐farese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Revest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Inamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Cabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (6), pp.1141-1158. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fcp.12683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03205276v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Review of Antiphospholipid Antibodies in COVID-19 Patients: Culprits or Bystanders?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Foret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dufrost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Salomon Du Mont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Rheumatology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (8), pp.65. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11926-021-01029-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai randomisé pour évaluer l’efficacité et la sécurité de traitements chez des patients ambulatoires atteints de Covid-19 ayant des facteurs de risque Essai COVERAGE France : présentation du protocole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Onaisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duvignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Nguyen Binh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chastang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 178 (178), pp.451-458. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56746/EXERCER.2021.178.451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03647560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case report of fungemia due to Kodamaea ohmeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Cadelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.570. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12879-019-4208-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02284197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serum CXCL10, CXCL11, CXCL12, and CXCL14 chemokine patterns in patients with acute liver injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Devisme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pronier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytokine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 111, pp.500-504. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cyto.2018.05.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863796v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of cefazolin and anti-staphylococcal penicillins on the emergence of resistance in French healthcare facilities : a cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Line Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jeanbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lory Dugravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Jouzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCMID Global 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIck-BOrne LymphAdenopathy in northeastern France: Human and vector clinical-epidemiological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kotzyba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hansmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre H. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCMID Global 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multicenter international study on Staphylococcus lugdunensis infective endocarditis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Selton-Suty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahema Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCMID Global 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a change in practice on the diagnostic workup of undocumented lymphocytic meningitis and meningoencephalitis cases at the Nancy University Hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goepfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Jeulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Tick-Borne Diseases Conference (ETBD).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case of psychiatric cross-reaction induced by fluoroquinolones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyrian Aubin-Beale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoryia Prontskus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Beurrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nali-Marina Rabearimalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Pharmacologie et de Thérapeutique 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Grenoble, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of cefazolin and anti-staphylococcal penicillins on the emergence of resistance in French healthcare facilities : a cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Line Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jeanbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lory Dugravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Jouzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée nationale d'Infectiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Tours, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REPIA - Étude observationnelle et rétrospective des infections de l'aorte et ses branches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lalevée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Malikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jeanbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Luc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25es Journées nationales d'Infectiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Deauville, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIBOLA dans le Grand-Est : Une étude rétrospective multicentrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kotzyba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hansmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Martinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée nationale d'Infectiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Deauville, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus infective endocarditis: New Prognostic Factors Identified by an Exploratory Method Derived from Morbidity and Mortality Conferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Legoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goehringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Ngueyon Sime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCVID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Barcelona, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do patients with infective endocarditis and no underlying cardiac conditions deserve specific attention?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleyya Radjabaly Mandjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Filippetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goehringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bothelo-Nevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCVID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Barcelona, France. 2022, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23744235.2022.2078404.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémiologie et usage des antibiotiques dans l'endocardite infectieuse : données de l'observatoire national français ObservatoireEI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine humaine et pathologie. Université de Lorraine, 2022. Français. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2022LORR0162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04021468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méningococcémies chroniques : étude observationnelle rétrospective multicentrique de 1994 à 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dumas-01755489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId212"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="35F22481"/>
+    <w:nsid w:val="589A35B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C47E4D0E"/>
+    <w:nsid w:val="2B900F6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="A730B4BA"/>
+    <w:nsid w:val="261FB91B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-lefevre-infectious-diseases" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0833-0904" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:b.lefevre@chru-nancy.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05422675v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bocquier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cadoret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fall" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Leduc-Banaszuk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2025.128122" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501498v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pedro Cidade" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Silvio Taccone" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Reyes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Merson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lef&#232;vre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40635-026-00864-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265423v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Habib" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hoen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Selton-Suty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Philip" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23744235.2025.2556921" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335679v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Kotzyba" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Baux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hansmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaulhac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-025-07078-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051899v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ava Diarra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Degrendel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Eberl" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Ferry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Jaffal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics14040388" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265443v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lalev&#233;e" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malikov Sergue&#239;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jeanbert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Simon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Luc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23744235.2025.2502826" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288259v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Frisch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicla Settembre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Ali Belkorissat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerci" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mandry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avsg.2025.01.042" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076930v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;louise Constant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kimmoun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baudet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thilly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eje.13092" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288443v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grandmougin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Ehrlich" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihua Liu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Piccoli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Dan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13256-025-05498-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033711v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goehringer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soudant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Alauzet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Agrinier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaf163" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029432v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralitsa Doncheva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Behr" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Petitpain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Massy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000003951" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574346v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kerdiles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lejeune" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Portais" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bourgeois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofae269" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029383v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Malinowski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheil Zayet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chiaruzzi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baronnet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-024-04923-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04227432v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharath Kumar Tirupakuzhi Vijayaraghavan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saptarshi Bishnu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Baruch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Wanjiru Citarella" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Kartsonaki" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0277859" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117459v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bachelet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laou&#233;nan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Borie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cracowski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.28819" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04369632v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bruel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-L&#233;na Vrignaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Porrot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Staropoli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Planas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medj.2023.07.007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04141301v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zuily" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanchez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Empis de Vendin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Ciancio" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2023.102031" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03690132v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duvignaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lhomme" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Onaisi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sitta" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Gelley" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2022.02.031" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03723442v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleyya Radjabaly Mandjee" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Filippetti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Duval" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Botelho-Nevers" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23744235.2022.2078404" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03765141v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hartard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Chaqroun" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gauchotte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefevre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14030515" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03921923v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Legoff" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boutrou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Ngueyon-Sime" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2022.1053278" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03205276v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Esposito&#8208;farese" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Revest" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Inamo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cabie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12683" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367846v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tondeur" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Madec" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Grant" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lina" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2666-7568(21)00230-0" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03464237v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Foret" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dufrost" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Salomon Du Mont" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Costa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11926-021-01029-3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03647560v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nguyen Binh" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dupouy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chastang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2021.178.451" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02284197v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Diallo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Cadelis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gallois" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gandon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-019-4208-8" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863796v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chalin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Devisme" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pronier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Carri&#232;re" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2018.05.029" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030681v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahema Issa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037177v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Line Joubert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lory Dugravot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Simon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Jouzeau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028095v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H. Boyer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027937v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goepfert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jeulin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509500v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyrian Aubin-Beale" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoryia Prontskus" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Beurrier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nali-Marina Rabearimalala" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596823v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028050v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Malikov" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028084v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Martinot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027905v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Ngueyon Sime" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027897v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bothelo-Nevers" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23744235.2022.2078404." TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04021468v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LORR0162" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01755489v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-lefevre-infectious-diseases" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0833-0904" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:b.lefevre@chru-nancy.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05422675v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bocquier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cadoret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fall" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Leduc-Banaszuk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2025.128122" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501498v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pedro Cidade" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Silvio Taccone" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Reyes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Merson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lef&#232;vre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40635-026-00864-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265423v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Habib" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hoen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Selton-Suty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Philip" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23744235.2025.2556921" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051899v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ava Diarra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Degrendel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Eberl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Ferry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Jaffal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics14040388" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335679v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Kotzyba" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Baux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hansmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaulhac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-025-07078-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265443v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lalev&#233;e" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malikov Sergue&#239;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jeanbert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Simon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Luc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23744235.2025.2502826" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288259v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Frisch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicla Settembre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Ali Belkorissat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerci" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mandry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avsg.2025.01.042" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288443v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grandmougin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Ehrlich" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihua Liu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Piccoli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Dan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13256-025-05498-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076930v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;louise Constant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kimmoun" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baudet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thilly" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eje.13092" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033711v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goehringer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soudant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Alauzet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Agrinier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaf163" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574346v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kerdiles" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lejeune" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Portais" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bourgeois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofae269" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029432v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralitsa Doncheva" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Behr" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Petitpain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Massy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000003951" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029383v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Malinowski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheil Zayet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chiaruzzi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baronnet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-024-04923-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117459v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bachelet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laou&#233;nan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Borie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cracowski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.28819" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04227432v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharath Kumar Tirupakuzhi Vijayaraghavan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saptarshi Bishnu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Baruch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Wanjiru Citarella" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Kartsonaki" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0277859" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04369632v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bruel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-L&#233;na Vrignaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Porrot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Staropoli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Planas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medj.2023.07.007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04141301v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zuily" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanchez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Empis de Vendin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Ciancio" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2023.102031" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03690132v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duvignaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lhomme" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Onaisi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sitta" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Gelley" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2022.02.031" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03765141v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hartard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Chaqroun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gauchotte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefevre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14030515" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03723442v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleyya Radjabaly Mandjee" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Filippetti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Duval" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Botelho-Nevers" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23744235.2022.2078404" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03921923v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Legoff" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boutrou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Ngueyon-Sime" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2022.1053278" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367846v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tondeur" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Madec" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Grant" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lina" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2666-7568(21)00230-0" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03205276v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Esposito&#8208;farese" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Revest" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Inamo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cabie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12683" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03464237v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Foret" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dufrost" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Salomon Du Mont" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Costa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11926-021-01029-3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03647560v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nguyen Binh" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dupouy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chastang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2021.178.451" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02284197v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Diallo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Cadelis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gallois" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gandon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-019-4208-8" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863796v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chalin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Devisme" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pronier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Carri&#232;re" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2018.05.029" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037177v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Line Joubert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lory Dugravot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Simon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Jouzeau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028095v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H. Boyer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030681v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahema Issa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027937v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goepfert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jeulin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509500v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyrian Aubin-Beale" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoryia Prontskus" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Beurrier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nali-Marina Rabearimalala" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596823v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028050v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Malikov" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028084v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Martinot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027905v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Ngueyon Sime" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027897v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bothelo-Nevers" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23744235.2022.2078404." TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04021468v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LORR0162" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01755489v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>