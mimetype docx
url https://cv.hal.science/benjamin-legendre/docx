--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-of-day-dependent variation of the human liver transcriptome and metabolome is disrupted in MASLD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Johanns</w:t>
+                <w:t xml:space="preserve">Combining diabetes, sex, and menopause as meaningful clinical features associated with NASH and liver fibrosis in individuals with class II and III obesity: A retrospective cohort study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violetta Raverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel T Haas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Violetta Raverdy</w:t>
+                <w:t xml:space="preserve">Estelle Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lasailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Caiazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Vandel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Chevalier-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP Reports Innovation in Hepatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhepr.2023.100948⟩</w:t>
+              <w:t xml:space="preserve">Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Obesity, 31 (12), pp.3066-3076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oby.23904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04264177v1</w:t>
+                <w:t xml:space="preserve">hal-04402748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining diabetes, sex, and menopause as meaningful clinical features associated with NASH and liver fibrosis in individuals with class II and III obesity: A retrospective cohort study.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-of-day-dependent variation of the human liver transcriptome and metabolome is disrupted in MASLD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Johanns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel T Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violetta Raverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Vandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chevalier-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/oby.23904⟩</w:t>
+              <w:t xml:space="preserve">JHEP Reports Innovation in Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 6 (1), pp.100948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhepr.2023.100948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402748v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-driven subgroups of type 2 diabetes, metabolic response, and renal risk profile after bariatric surgery: a retrospective cohort study</w:t>
               </w:r>
@@ -668,51 +668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violeta Raverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo V Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Caiazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1639,51 +1639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528678v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Johanns" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Haas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violetta Raverdy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Vandel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chevalier-Dubois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2023.100948" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535291v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264177v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel T Haas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04402748v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chatelain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lasailly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Caiazzo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.23904" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576463v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Raverdy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo V Cohen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Parent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarissa Beatrice Zanata Petry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2213-8587(22)00005-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03173334v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grzych" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Ch&#225;vez-Talavera" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Descat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Thuillier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Verrijken" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2020.100222" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471228v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03366042v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fontaine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alric" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Labreuche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Legendre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Louvet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2018.12.036" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871113v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tokarski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Freitas Caires" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lortat-Jacob" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2013.04.028" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTKQM6QK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462613v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Nadai" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chenivesse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Gilet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2006.04.050" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CK3TS13-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528678v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Johanns" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Haas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violetta Raverdy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Vandel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chevalier-Dubois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2023.100948" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535291v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04402748v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chatelain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lasailly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Caiazzo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.23904" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264177v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel T Haas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576463v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Raverdy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo V Cohen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Parent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarissa Beatrice Zanata Petry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2213-8587(22)00005-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03173334v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grzych" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Ch&#225;vez-Talavera" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Descat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Thuillier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Verrijken" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2020.100222" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471228v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03366042v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fontaine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alric" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Labreuche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Legendre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Louvet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2018.12.036" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871113v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tokarski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Freitas Caires" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lortat-Jacob" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2013.04.028" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTKQM6QK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462613v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Nadai" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chenivesse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Gilet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2006.04.050" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CK3TS13-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>