--- v0 (2026-03-17)
+++ v1 (2026-04-15)
@@ -84,3873 +84,4089 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing Phylo-k-mers</w:t>
+                <w:t xml:space="preserve">Phylogeny-driven pangenome analysis uncovers the genomic landscape of domesticated and wild Armeniaca species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolai Romashchenko</w:t>
+                <w:t xml:space="preserve">Ismael Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Linard</w:t>
+                <w:t xml:space="preserve">Quynh Trang Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Rivals</w:t>
+                <w:t xml:space="preserve">Alexis Mergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Pardi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sukanya Denni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Cornille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCBB.2023.3278049⟩</w:t>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hr/uhag104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03778953v2</w:t>
+                <w:t xml:space="preserve">hal-05577186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic diversity only weakly mitigates climate‐change‐driven biodiversity loss in insect communities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Computing Phylo-k-mers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai Romashchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhengyang Wang</w:t>
+                <w:t xml:space="preserve">Eric Rivals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Pardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.16747⟩</w:t>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (5), pp.2889-2897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCBB.2023.3278049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102313v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03778953v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPIK: Precise and scalable evolutionary placement with informative k-mers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Phylogenetic diversity only weakly mitigates climate‐change‐driven biodiversity loss in insect communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongxu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Rivals</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfried P. Vogler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas W. Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengyang Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (23), pp.6147-6160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.16747⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btad692⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04308461v1</w:t>
+                <w:t xml:space="preserve">hal-04102313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ten years of collaborative progress in the Quest for Orthologs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">EPIK: Precise and scalable evolutionary placement with informative k-mers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai Romashchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Pardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rivals</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (12), pp. btad692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btad692⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msab098⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03217851v1</w:t>
+                <w:t xml:space="preserve">lirmm-04308461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PEWO: a collection of workflows to benchmark phylogenetic placement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Ten years of collaborative progress in the Quest for Orthologs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingo Ebersberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shawn Mcglynn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Glover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomohiro Mochizuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.msab098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msab098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btaa657⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02905244v1</w:t>
+                <w:t xml:space="preserve">hal-03217851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial metagenomics reveals the ancient origin and phylodiversity of soil mites and provides a phylogeny of the Acari</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Rapid screening and detection of inter-type viral recombinants using phylo- $k$ -mers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume E. Scholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai Romashchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rivals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Pardi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.#btaa1020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btaa1020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msz255⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02385328v1</w:t>
+                <w:t xml:space="preserve">hal-03094833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid screening and detection of inter-type viral recombinants using phylo- $k$ -mers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mitochondrial metagenomics reveals the ancient origin and phylodiversity of soil mites and provides a phylogeny of the Acari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Arribas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Andujar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lourdes Moraza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brent C. Emerson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37 (3), pp.683-694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msz255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btaa1020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03094833v1</w:t>
+                <w:t xml:space="preserve">hal-02385328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OrthoInspector 3.0: open portal for comparative genomics</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">PEWO: a collection of workflows to benchmark phylogenetic placement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai Romashchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Pardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rivals</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (21), pp.5264-5266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btaa657⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gky1068⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01984857v1</w:t>
+                <w:t xml:space="preserve">hal-02905244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid alignment-free phylogenetic identification of metagenomic sequences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">OrthoInspector 3.0: open portal for comparative genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Nevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Defosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Ripp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btz068⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (D1), pp.D411-D418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gky1068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02410441v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New mitochondrial genomes of 39 soil dwelling Coleoptera from metagenome sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Andujar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Arribas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Motyka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathew Bocek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislav Bocak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mitochondrial DNA Part B Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 4 (2), pp.2447-2450. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23802359.2019.1637289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02922399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of mitochondrial metagenomics to large-scale data mining and phylogenetic analysis of Coleoptera</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Rapid alignment-free phylogenetic identification of metagenomic sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krister M. Swenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Pardi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (18), pp.3303-3312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btz068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2018.07.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01984910v1</w:t>
+                <w:t xml:space="preserve">lirmm-02410441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gearing up to handle the mosaic nature of life in the quest for orthologs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Pereira</w:t>
+                <w:t xml:space="preserve">The contribution of mitochondrial metagenomics to large-scale data mining and phylogenetic analysis of Coleoptera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvador Capella-Gutiérrez</w:t>
+                <w:t xml:space="preserve">Alex Crampton-Platt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Sousa da Silva</w:t>
+                <w:t xml:space="preserve">Jerome Moriniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian M Altenhoff</w:t>
+                <w:t xml:space="preserve">Martijn J T N Timmermans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Andujar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 34 (2), pp.323-329. </w:t>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 128, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btx542⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2018.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01758841v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mitochondrial genome of Iberobaenia (Coleoptera: Iberobaeniidae): first rearrangement of protein-coding genes in the beetles</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gearing up to handle the mosaic nature of life in the quest for orthologs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Kundrata</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ladislav Bocak</w:t>
+                <w:t xml:space="preserve">Kristoffer Forslund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Capella-Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Sousa da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian M Altenhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mitochondrial DNA Part A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/19401736.2015.1115488⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (2), pp.323-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btx542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01636908v1</w:t>
+                <w:t xml:space="preserve">hal-01758841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncovering Trophic Interactions in Arthropod Predators through DNA Shotgun-Sequencing of Gut Contents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The mitochondrial genome of Iberobaenia (Coleoptera: Iberobaeniidae): first rearrangement of protein-coding genes in the beetles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Andujar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Arribas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Martijn J T N Timmermans</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Kundrata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladislav Bocak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0161841⟩</w:t>
+              <w:t xml:space="preserve">Mitochondrial DNA Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (2), pp.156-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/19401736.2015.1115488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636900v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardized benchmarking in the quest for orthologs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The mitogenome of Hydropsyche pellucidula (Hydropsychidae): first gene arrangement in the insect order Trichoptera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Linard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Arribas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Andújar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Crampton-Platt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. P. Vogler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nMeth.3830⟩</w:t>
+              <w:t xml:space="preserve">Mitochondrial DNA Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (1), pp.71-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/19401736.2015.1110803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636892v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mitogenome of Hydropsyche pellucidula (Hydropsychidae): first gene arrangement in the insect order Trichoptera</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Uncovering Trophic Interactions in Arthropod Predators through DNA Shotgun-Sequencing of Gut Contents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débora P Paula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Crampton-Platt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amrita Srivathsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn J T N Timmermans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mitochondrial DNA Part A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/19401736.2015.1110803⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (9), pp.e0161841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0161841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636904v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons from genome skimming of arthropod-preserving ethanol</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Standardized benchmarking in the quest for orthologs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian M Altenhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Boeckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Capella-Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel A Dalquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Todd Deluca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.12539⟩</w:t>
+              <w:t xml:space="preserve">Nature Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (5), pp.425-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nMeth.3830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636888v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and decay rates of prey and prey symbionts in the gut of a predator through metagenomics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Lessons from genome skimming of arthropod-preserving ethanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Arribas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Andújar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Crampton-Platt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. P. Vogler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 15 (4), pp.880-892. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 16 (6), pp.1365-1377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.12539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.12364⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01636897v1</w:t>
+                <w:t xml:space="preserve">hal-01636888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OrthoInspector 2.0: Software and database updates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Metagenome Skimming of Insect Specimen Pools: Potential for Comparative Genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexis Allot</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Crampton-Platt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Schneider</w:t>
+                <w:t xml:space="preserve">Conrad P D T Gillett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn J T N Timmermans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Morel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alfried P Vogler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 31 (3), pp.447-448. </w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (6), pp.1474-1489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btu642⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evv086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636893v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metagenome Skimming of Insect Specimen Pools: Potential for Comparative Genomics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">OrthoInspector 2.0: Software and database updates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conrad P D T Gillett</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martijn J T N Timmermans</w:t>
+                <w:t xml:space="preserve">Alexis Allot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfried P Vogler</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raphaël Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Ripp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evv086⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (3), pp.447-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btu642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01636899v1</w:t>
+                <w:t xml:space="preserve">hal-01636893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional insights into the core-TFIIH from a comparative survey</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Detection and decay rates of prey and prey symbionts in the gut of a predator through metagenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débora P. Paula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie D. Thompson</w:t>
+                <w:t xml:space="preserve">David A Andow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edison R Sujii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen S S Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2012.11.003⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (4), pp.880-892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.12364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636894v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward community standards in the quest for orthologs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional insights into the core-TFIIH from a comparative survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Roos</w:t>
+                <w:t xml:space="preserve">Florence Bedez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik L L Sonnhammer</w:t>
+                <w:t xml:space="preserve">Xavier Brochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Ripp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Herrero</w:t>
+                <w:t xml:space="preserve">Julie D. Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 28 (6), pp.900-904. </w:t>
+              <w:t xml:space="preserve">Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 101 (3), pp.178-186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bts050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2012.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636872v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controversies in modern evolutionary biology: the imperative for error detection and quality control.</w:t>
+                <w:t xml:space="preserve">KD4v: comprehensible knowledge discovery system for missense variant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Prosdocimi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Tien-Dao Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alin Rusu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Thompson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laetitia Poidevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 13 (1), pp.5. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (W1), pp.W71-W75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-13-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gks474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00682055v1</w:t>
+                <w:t xml:space="preserve">hal-01636871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EvoluCode: Evolutionary Barcodes as a Unifying Framework for Multilevel Evolutionary Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Controversies in modern evolutionary biology: the imperative for error detection and quality control.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Prosdocimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Poch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie D. Thompson</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4137/EBO.S8814⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (1), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-13-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01636866v1</w:t>
+                <w:t xml:space="preserve">inserm-00682055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KD4v: comprehensible knowledge discovery system for missense variant</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward community standards in the quest for orthologs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Poidevin</w:t>
+                <w:t xml:space="preserve">Christophe Dessimoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toni Gabaldon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Roos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik L L Sonnhammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gks474⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (6), pp.900-904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bts050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636871v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Benchmark Study of Multiple Sequence Alignment Methods: Current Challenges and Future Perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">EvoluCode: Evolutionary Barcodes as a Unifying Framework for Multilevel Evolutionary Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Linard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Hoan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Prosdocimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Poch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie D. Thompson</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Poch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0018093⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, pp.61-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4137/EBO.S8814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636867v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Comprehensive Benchmark Study of Multiple Sequence Alignment Methods: Current Challenges and Future Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie D. Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Linard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Poch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (3), pp.18093 - 18093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0018093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">OrthoInspector: comprehensive orthology analysis and visual exploration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Poch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12 (1), pp.11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2105-12-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00663697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified pangenome graph traversals with PSSM scoring : search for motifs differentials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Towards a phylo-k-mer meta-index and classifier for phylogenetic placements in a collection of trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Linard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Pardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods for Interfacing with Graphs of Genomic Sequences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, camille marchet; guillaume gautreau, Sep 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">SeqBim2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; Nantes Université; Laboratoire des Sciences du Numériques de Nantes, Nov 2025, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803005v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an edit distance between pangenome graphs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Simplified pangenome graph traversals with PSSM scoring : search for motifs differentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guidihounme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon De Givry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Linard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Faraut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SeqBIM 2023 - Journées sur les Séquences en Bioinformatique, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Lille, France. pp.1-2</w:t>
+              <w:t xml:space="preserve">Methods for Interfacing with Graphs of Genomic Sequences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, camille marchet; guillaume gautreau, Sep 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320771v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Towards an edit distance between pangenome graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siegfried Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Linard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Zytnicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Faraut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SeqBIM 2023 - Journées sur les Séquences en Bioinformatique, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Lille, France. pp.1-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rapid alignment-free phylogenec placement via ancestral k-mers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krister M. Swenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Pardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MCEB: Mathematical and Computational Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, St Martin de Londres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01964481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3960,439 +4176,439 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MSpangepop: Simulating complex structural variants under advanced demographic scenarios using the coalescent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Piat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sukanya Denni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siegfried Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2025 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. pp.1-1, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05219528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking pangenome graph mapping with strobemer-based seeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouane Boumlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Zytnicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2024JOBIM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, JOBIM 2024, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04656363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified pangenome graph traversals with PSSM scoring : search for motifs differentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guidihounme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon De Givry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Linard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04656256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking read mapping on pangenomic variation graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar Bouhamout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Zytnicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">jobim 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4402,533 +4618,533 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A roadmap for the adoption of pangenomics in agronomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bocs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Carrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siegfried Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Duvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357866v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building pangenomes for domesticated and wild tree species: genomic complexity and strategies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Phylogeny-driven pangenome analysis uncovers the genomic landscape of domesticated and wild Armeniaca species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismael Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quynh Trang Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Mergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sukanya Denni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Cornille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioinfomics days : introduction to variation graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Linard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04828607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid alignment-free phylogenetic identification of metagenomic sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krister M. Swenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Pardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01964474v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EvoKEN: evolutionary knowledge extraction in networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Thanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Poch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie D. Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01636898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4938,100 +5154,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of evolutionary knowledge extraction methods and their application in biological complex systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Linard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biochemistry, Molecular Biology. Université de Strasbourg, 2012. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012STRAJ044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00766182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5041,114 +5257,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RAPPAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Linard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:1902e071bfa74c8998065dac7edda0098f23b3ea;origin=https://hal.archives-ouvertes.fr/lirmm-04171414;visit=swh:1:snp:4a3bdb3e600d9228330f167436da52334324d603;anchor=swh:1:rel:3337ba01c204f1c91956cc701b4267e655e1d959;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04171414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId168"/>
+      <w:footerReference w:type="default" r:id="rId171"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5295,51 +5511,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03778953v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Romashchenko" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Linard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivals" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pardi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2023.3278049" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102313v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongxu Li" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfried P. Vogler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas W. Yu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyang Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16747" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04308461v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btad692" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217851v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Ebersberger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Mcglynn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Glover" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiro Mochizuki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab098" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905244v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa657" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385328v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Arribas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Andujar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lourdes Moraza" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent C. Emerson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz255" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094833v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume E. Scholz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa1020" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984857v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Nevers" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Kress" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Defosset" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ripp" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky1068" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02410441v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krister M. Swenson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz068" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922399v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Motyka" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Bocek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Bocak" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23802359.2019.1637289" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984910v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Crampton-Platt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Moriniere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn J T N Timmermans" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2018.07.008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758841v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Forslund" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pereira" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Capella-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Sousa da Silva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian M Altenhoff" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx542" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636908v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kundrata" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/19401736.2015.1115488" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636900v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora P Paula" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrita Srivathsan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0161841" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636892v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Boeckmann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A Dalquen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Deluca" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nMeth.3830" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636904v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arribas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. And&#250;jar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crampton-Platt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Vogler" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/19401736.2015.1110803" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636888v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12539" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636897v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora P. Paula" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Andow" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison R Sujii" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen S S Pires" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12364" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636893v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Allot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Morel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu642" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636899v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad P D T Gillett" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfried P Vogler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv086" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636894v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bedez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brochet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie D. Thompson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2012.11.003" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636872v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dessimoz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Gabaldon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik L L Sonnhammer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Herrero" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts050" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00682055v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Prosdocimi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontarotti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poch" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thompson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636866v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Hoan Nguyen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4137/EBO.S8814" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636871v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Dao Luu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Rusu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Walter" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Poidevin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks474" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636867v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Lecompte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018093" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663697v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-12-11" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803005v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guidihounme" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon De Givry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04320771v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Dubois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01964481v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219528v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Piat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanya Denni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Couturier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04656363v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Boumlik" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04656256v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150552v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Bouhamout" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05357866v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bocs" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carrette" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Confais" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duvaux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450185v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Blanchard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Trang Bui" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mergez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cornille" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828607v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01964474v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636898v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Thanh Nguyen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00766182v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012STRAJ044" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04171414v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1902e071bfa74c8998065dac7edda0098f23b3ea;origin=https://hal.archives-ouvertes.fr/lirmm-04171414;visit=swh:1:snp:4a3bdb3e600d9228330f167436da52334324d603;anchor=swh:1:rel:3337ba01c204f1c91956cc701b4267e655e1d959;path=/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577186v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Blanchard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Trang Bui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mergez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanya Denni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cornille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhag104" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03778953v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Romashchenko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Linard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivals" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pardi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2023.3278049" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102313v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongxu Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfried P. Vogler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas W. Yu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyang Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16747" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04308461v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btad692" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217851v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Ebersberger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Mcglynn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Glover" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiro Mochizuki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab098" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094833v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume E. Scholz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa1020" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385328v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Arribas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Andujar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lourdes Moraza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent C. Emerson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz255" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905244v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa657" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984857v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Nevers" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Kress" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Defosset" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ripp" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky1068" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922399v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Motyka" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Bocek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Bocak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23802359.2019.1637289" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02410441v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krister M. Swenson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz068" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984910v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Crampton-Platt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Moriniere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn J T N Timmermans" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2018.07.008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758841v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Forslund" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pereira" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Capella-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Sousa da Silva" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian M Altenhoff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx542" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636908v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kundrata" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/19401736.2015.1115488" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636904v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arribas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. And&#250;jar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crampton-Platt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Vogler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/19401736.2015.1110803" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636900v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora P Paula" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrita Srivathsan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0161841" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636892v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Boeckmann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A Dalquen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Deluca" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nMeth.3830" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636888v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12539" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636899v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad P D T Gillett" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfried P Vogler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv086" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636893v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Allot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Morel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu642" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636897v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora P. Paula" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Andow" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison R Sujii" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen S S Pires" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12364" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636894v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bedez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brochet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie D. Thompson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2012.11.003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636871v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Dao Luu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Rusu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Walter" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Poidevin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks474" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00682055v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Prosdocimi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontarotti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thompson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636872v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dessimoz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Gabaldon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik L L Sonnhammer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Herrero" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts050" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636866v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Hoan Nguyen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4137/EBO.S8814" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636867v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Lecompte" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018093" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663697v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-12-11" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05555562v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803005v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guidihounme" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon De Givry" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04320771v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Dubois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01964481v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219528v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Piat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Couturier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04656363v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Boumlik" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04656256v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150552v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Bouhamout" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05357866v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bocs" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carrette" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Confais" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duvaux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450185v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828607v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01964474v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636898v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Thanh Nguyen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00766182v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012STRAJ044" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04171414v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1902e071bfa74c8998065dac7edda0098f23b3ea;origin=https://hal.archives-ouvertes.fr/lirmm-04171414;visit=swh:1:snp:4a3bdb3e600d9228330f167436da52334324d603;anchor=swh:1:rel:3337ba01c204f1c91956cc701b4267e655e1d959;path=/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>