--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -1265,265 +1265,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01984857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New mitochondrial genomes of 39 soil dwelling Coleoptera from metagenome sequencing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paula Arribas</w:t>
+                <w:t xml:space="preserve">Rapid alignment-free phylogenetic identification of metagenomic sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michal Motyka</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Krister M. Swenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Pardi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mitochondrial DNA Part B Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23802359.2019.1637289⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (18), pp.3303-3312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btz068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02922399v1</w:t>
+                <w:t xml:space="preserve">lirmm-02410441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid alignment-free phylogenetic identification of metagenomic sequences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Linard</w:t>
+                <w:t xml:space="preserve">New mitochondrial genomes of 39 soil dwelling Coleoptera from metagenome sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Andujar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Arribas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Motyka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathew Bocek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krister M. Swenson</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ladislav Bocak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 35 (18), pp.3303-3312. </w:t>
+              <w:t xml:space="preserve">Mitochondrial DNA Part B Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (2), pp.2447-2450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btz068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/23802359.2019.1637289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02410441v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contribution of mitochondrial metagenomics to large-scale data mining and phylogenetic analysis of Coleoptera</w:t>
               </w:r>
@@ -1829,51 +1829,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Kundrata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislav Bocak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mitochondrial DNA Part A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 28 (2), pp.156-158. </w:t>
@@ -1905,507 +1905,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01636908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mitogenome of Hydropsyche pellucidula (Hydropsychidae): first gene arrangement in the insect order Trichoptera</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Linard</w:t>
+                <w:t xml:space="preserve">Standardized benchmarking in the quest for orthologs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian M Altenhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Arribas</w:t>
+                <w:t xml:space="preserve">Brigitte Boeckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Capella-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Andújar</w:t>
+                <w:t xml:space="preserve">Daniel A Dalquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Crampton-Platt</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Todd Deluca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mitochondrial DNA Part A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/19401736.2015.1110803⟩</w:t>
+              <w:t xml:space="preserve">Nature Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (5), pp.425-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nMeth.3830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01636904v1</w:t>
+                <w:t xml:space="preserve">hal-01636892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncovering Trophic Interactions in Arthropod Predators through DNA Shotgun-Sequencing of Gut Contents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débora P Paula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Linard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Crampton-Platt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amrita Srivathsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn J T N Timmermans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (9), pp.e0161841. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0161841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01636900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardized benchmarking in the quest for orthologs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrian M Altenhoff</w:t>
+                <w:t xml:space="preserve">The mitogenome of Hydropsyche pellucidula (Hydropsychidae): first gene arrangement in the insect order Trichoptera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Linard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Arribas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Boeckmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Salvador Capella-Gutiérrez</w:t>
+                <w:t xml:space="preserve">C. Andújar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel A Dalquen</w:t>
+                <w:t xml:space="preserve">A. Crampton-Platt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Todd Deluca</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. P. Vogler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 13 (5), pp.425-430. </w:t>
+              <w:t xml:space="preserve">Mitochondrial DNA Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (1), pp.71-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nMeth.3830⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3109/19401736.2015.1110803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636892v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lessons from genome skimming of arthropod-preserving ethanol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Arribas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Andújar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Crampton-Platt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. P. Vogler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (6), pp.1365-1377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3099,291 +3099,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01636871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controversies in modern evolutionary biology: the imperative for error detection and quality control.</w:t>
+                <w:t xml:space="preserve">Toward community standards in the quest for orthologs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Prosdocimi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Linard</w:t>
+                <w:t xml:space="preserve">Christophe Dessimoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+                <w:t xml:space="preserve">Toni Gabaldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Poch</w:t>
+                <w:t xml:space="preserve">David Roos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Thompson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erik L L Sonnhammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-13-5⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (6), pp.900-904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bts050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00682055v1</w:t>
+                <w:t xml:space="preserve">hal-01636872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward community standards in the quest for orthologs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controversies in modern evolutionary biology: the imperative for error detection and quality control.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toni Gabaldon</w:t>
+                <w:t xml:space="preserve">Francisco Prosdocimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Roos</w:t>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik L L Sonnhammer</w:t>
+                <w:t xml:space="preserve">Olivier Poch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Herrero</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julie Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 28 (6), pp.900-904. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (1), pp.5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bts050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-13-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636872v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00682055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EvoluCode: Evolutionary Barcodes as a Unifying Framework for Multilevel Evolutionary Data</w:t>
               </w:r>
@@ -3395,64 +3395,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Hoan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Prosdocimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Poch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie D. Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3538,51 +3538,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Poch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (3), pp.18093 - 18093. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3629,64 +3629,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OrthoInspector: comprehensive orthology analysis and visual exploration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Poch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4076,51 +4076,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid alignment-free phylogenec placement via ancestral k-mers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krister M. Swenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Pardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4947,51 +4947,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid alignment-free phylogenetic identification of metagenomic sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krister M. Swenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Pardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5061,51 +5061,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Thanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Poch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie D. Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5511,51 +5511,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577186v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Blanchard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Trang Bui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mergez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanya Denni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cornille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhag104" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03778953v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Romashchenko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Linard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivals" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pardi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2023.3278049" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102313v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongxu Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfried P. Vogler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas W. Yu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyang Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16747" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04308461v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btad692" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217851v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Ebersberger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Mcglynn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Glover" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiro Mochizuki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab098" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094833v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume E. Scholz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa1020" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385328v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Arribas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Andujar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lourdes Moraza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent C. Emerson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz255" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905244v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa657" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984857v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Nevers" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Kress" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Defosset" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ripp" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky1068" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922399v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Motyka" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Bocek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Bocak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23802359.2019.1637289" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02410441v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krister M. Swenson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz068" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984910v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Crampton-Platt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Moriniere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn J T N Timmermans" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2018.07.008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758841v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Forslund" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pereira" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Capella-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Sousa da Silva" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian M Altenhoff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx542" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636908v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kundrata" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/19401736.2015.1115488" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636904v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arribas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. And&#250;jar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crampton-Platt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Vogler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/19401736.2015.1110803" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636900v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora P Paula" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrita Srivathsan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0161841" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636892v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Boeckmann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A Dalquen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Deluca" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nMeth.3830" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636888v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12539" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636899v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad P D T Gillett" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfried P Vogler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv086" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636893v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Allot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Morel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu642" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636897v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora P. Paula" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Andow" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison R Sujii" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen S S Pires" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12364" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636894v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bedez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brochet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie D. Thompson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2012.11.003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636871v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Dao Luu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Rusu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Walter" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Poidevin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks474" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00682055v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Prosdocimi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontarotti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thompson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636872v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dessimoz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Gabaldon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik L L Sonnhammer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Herrero" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts050" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636866v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Hoan Nguyen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4137/EBO.S8814" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636867v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Lecompte" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018093" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663697v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-12-11" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05555562v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803005v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guidihounme" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon De Givry" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04320771v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Dubois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01964481v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219528v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Piat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Couturier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04656363v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Boumlik" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04656256v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150552v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Bouhamout" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05357866v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bocs" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carrette" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Confais" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duvaux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450185v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828607v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01964474v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636898v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Thanh Nguyen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00766182v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012STRAJ044" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04171414v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1902e071bfa74c8998065dac7edda0098f23b3ea;origin=https://hal.archives-ouvertes.fr/lirmm-04171414;visit=swh:1:snp:4a3bdb3e600d9228330f167436da52334324d603;anchor=swh:1:rel:3337ba01c204f1c91956cc701b4267e655e1d959;path=/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577186v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Blanchard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Trang Bui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mergez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanya Denni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cornille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhag104" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03778953v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Romashchenko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Linard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivals" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pardi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2023.3278049" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102313v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongxu Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfried P. Vogler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas W. Yu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyang Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16747" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04308461v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btad692" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217851v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Ebersberger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Mcglynn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Glover" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiro Mochizuki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab098" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094833v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume E. Scholz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa1020" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385328v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Arribas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Andujar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lourdes Moraza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent C. Emerson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz255" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905244v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa657" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984857v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Nevers" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Kress" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Defosset" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ripp" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky1068" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02410441v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krister M. Swenson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz068" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922399v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Motyka" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Bocek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Bocak" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23802359.2019.1637289" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984910v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Crampton-Platt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Moriniere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn J T N Timmermans" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2018.07.008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758841v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Forslund" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pereira" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Capella-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Sousa da Silva" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian M Altenhoff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx542" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636908v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kundrata" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/19401736.2015.1115488" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636892v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Boeckmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A Dalquen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Deluca" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nMeth.3830" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636900v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora P Paula" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrita Srivathsan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0161841" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636904v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arribas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. And&#250;jar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crampton-Platt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Vogler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/19401736.2015.1110803" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636888v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12539" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636899v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad P D T Gillett" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfried P Vogler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv086" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636893v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Allot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Morel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu642" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636897v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora P. Paula" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Andow" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison R Sujii" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen S S Pires" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12364" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636894v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bedez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brochet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie D. Thompson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2012.11.003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636871v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Dao Luu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Rusu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Walter" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Poidevin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks474" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636872v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dessimoz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Gabaldon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik L L Sonnhammer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Herrero" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts050" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00682055v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Prosdocimi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontarotti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thompson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636866v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Hoan Nguyen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4137/EBO.S8814" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636867v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Lecompte" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018093" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663697v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-12-11" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05555562v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803005v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guidihounme" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon De Givry" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04320771v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Dubois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01964481v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219528v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Piat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Couturier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04656363v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Boumlik" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04656256v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150552v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Bouhamout" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05357866v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bocs" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carrette" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Confais" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duvaux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450185v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828607v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01964474v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636898v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Thanh Nguyen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00766182v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012STRAJ044" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04171414v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1902e071bfa74c8998065dac7edda0098f23b3ea;origin=https://hal.archives-ouvertes.fr/lirmm-04171414;visit=swh:1:snp:4a3bdb3e600d9228330f167436da52334324d603;anchor=swh:1:rel:3337ba01c204f1c91956cc701b4267e655e1d959;path=/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>