--- v0 (2026-03-27)
+++ v1 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benjamin Marquebielle </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">benjamin-marquebielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4084-2822</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">184878535</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">membre associé UMR5608 TRACES</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Université Toulouse Jean Jaurès / Maison de la Recherche</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">5, allée A. Machado / 31058 Toulouse Cedex 9</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tél</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : 06 71 33 61 52</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">benjamin.marquebielle@yahoo.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches portent sur les sociétés préhistoriques de l’Holocène en Europe occidentale, abordées par l’étude de leurs équipements en matières osseuses.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CV synthétique</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Disciplines enseignées</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Travail des matières osseuses / Dessin de l’industrie osseuse / Découverte de l’archéologie / Initiation à la Préhistoire / Méthodes et techniques de l’archéologie / Histoire du paysage et science du paléoenvironnement / Protohistoire toulousaine / Méthodologie du travail universitaire</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Statuts d'enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 à 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Attaché Temporaire d’enseignement Supérieur et de Recherche (Université Toulouse II Jean Jaurès)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 à 2011 et 2018 à 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - chargé de cours L1, L2 et L3 (Université Toulouse II Jean Jaurès / Université de Provence)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 à 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - intervenant Master (Université Toulouse II Jean Jaurès / Université de Provence / Université de Paris Panthéon Sorbonne / Universita degli studi di Ferrara)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Volume horaire des enseignements dispensés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1er cycle enseignement supérieur : 277 h</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2e cycle enseignement supérieur : 50 h</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">3e cycle enseignement supérieur : 2,5 h</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">co-direction de master = 2</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">encadrement master = 1</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">jury de master = 7</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">encadrant stage école doctorale = 1</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherche</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation en cours à des groupes de recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">depuis 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - PCR </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAVO « Préhistoire Ancienne en Vallée d’Ossau » </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> co-direction avec J.-M. Pétillon (CNRS, UMR 5608 TRACES) et coordinateur thématique avec N. Valdeyron (professeur, UTJ)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">depuis 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - GDR Bioarcheodat « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés, biodiversité, environnement : données et résultats de l’archéozoologie et de l’archéobotanique sur le territoire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> » (dir. R.-M. Arbogast, CNRS, UMR 7044 Archimede)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organisation récente de rencontres scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - co-organisateur avec T. Perrin, S. Philibert, N. Valdeyron du colloque international « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meso2020 - Tenth International Conference on the Mesolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », Toulouse, 7-11 septembre 2020</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - co-organisateur avec M. Wild et J. Treuillot de la session « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From animals to osseous remains: recent advances in the study of human-animal relationships in the Mesolithic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> » dans le cadre du colloque international « Meso2020 », Toulouse, 7-11 septembre 2020</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - organisateur de la journée d’étude « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’abbé Pouech et les débuts de la préhistoire en Ariège. Retour sur les collections d’un précurseur appaméen méconu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », Pamiers, 29 juin 2019</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités professionelles récentes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">depuis 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - secrétaire de rédaction revue </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palethnologie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (contrat auto entrepreneur UMR5608 TRACES)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - étude industrie osseuse mésolithique de l'Isle Adam (95) (contrat auto entrepreneur INRAP)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - étude industrie osseuse mésolithique du Cuzoul de Gramat (46) (association Archéologies)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - étude industrie osseuse néolithique de La Grande Rivoire (38) (contrat auto entrepreneur EDYTEM)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - réalisation cartes géographiques ouvrage Pyrénées préhistoriques (contrat auto entrepreneur)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités administratives récentes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – coordinateur du thème « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Derniers chasseurs-collecteurs, premiers agro-pasteur : transitions holocènes en Méditerranée occidentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> » équipe PRBM de l’UMR5608 TRACES</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – correspondant Twitter de l’UMR5608 TRACES</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – correspondant web équipe PRBM de l’UMR5608 TRACES</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 à 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – représentant élue des docteurs associés au conseil de laboratoire de l’UMR5608 TRACES</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Dernières actions de diffusion de la culture scientifique et technique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – diffusion des activités de recherche sur Twitter (gestion compte personnel </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">@BMarquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, compte officiel UMR5608 TRACES </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">@umr5608_traces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, compte officiel « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meso2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> » </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">@meso10_2020</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – interview par Pyrénées magazine autour de la collection Pouech (n° 188, article « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les combles de la Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> »)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – intervention au collège d'Aurignac pour des ateliers Grottes et Archéologies « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hominisation et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> » avec E. Rousset, 10 septembre 2019</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – stand Journées Nationales de l’Archéologie (avec les associations Grottes et Archéologies et APAREA et le Musée Saint Raymond), Toulouse, 15 et 16 juin 2019</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – commissaire d’exposition (avec N. Valdeyron et F. Plassard) « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grotte de Rouffignac aux temps mésolithiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », Rouffignac, mai 2019 - novembre 2020</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Associations et sociétés savantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – membre correspondant SAMF - Société Archéologique du Midi de la France. Rapporteur pour le prix annuel 2019, 2020, 2021</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – président association GAAMA - Grottes et Archéologies Ariège Mas d’Azil</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et maintenant qu’il est parti… Vous pensez quoi de Nicolas ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34, pp.13-18. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1516m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monument mégalithique de Roquefort à Lugasson (Gironde) et la question des allées couvertes en Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primitiva Bueno Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo de Balbin Berhman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12zp5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical analyses reveal dual functionality of Early Mesolithic birch tar at Krzyż Wielkopolski (Poland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabea J Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Kabaciński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57, pp.104591. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment and Plant Use at La Tourasse (South-West France) at the Late Glacial–Holocene Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen María Martínez Varea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (1), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/opar-2022-0292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire ancienne de la vallée d'Ossau (PAVO), 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Aquitaine, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix mille ans de peuplement humain sur le versant nord des Pyrénées (21000-11000 cal BP) entre unification et régionalisation culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Fat Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Munibe. Antropologia-Arkeologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71, pp.59-71. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21630/maa.2020.71.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pleistocene-Holocene transition in Southwestern France: A Focus on the Laborian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Fat. Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 564, pp.37-47. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2019.09.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesolithic settlement on la Haute-Île in Neuilly-sur-Marne (Seine-Saint-Denis, France): between funerary and domestic functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peschaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Deseine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (4), pp.547-581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations socio-économiques et temporalités des occupations de plein air du Laborien ancien à Port-de-Penne (Penne d’Agenais, Lot-et-Garonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (3), pp.409-460. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2020.15129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osseous Material Working During the French Mesolithic: First Elements of Characterization and Focus on the Debitage by Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arheologiâ evrazijskih stepej (Online)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.199-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod debitage by extraction : An overview of different cases identified for the Upper Palaeolithic and the Mesolithic in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Averbouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Goutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 403, pp.57-67. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.08.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The First Mesolithic in the French Alps: New data from La Grande Rivoire rockshelter (Vercors range, Isère, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Angelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bridault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Léopold Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Chesnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 423, pp.193-212. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.06.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement mésolithique des Fieux (Miers, Lot) : une halte de chasse sur le causse de Gramat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valdeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Khedhaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P@lethnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Haltes de chasse en Préhistoire : quelles réalités archéologiques ?, 3, pp.335-347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Stress, Adaptation &amp; Innovation: Hunter-Gatherers to Early Farmers in the Horn of Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in 27th Biennal Meeting: African Archeology, SAFA Society of Africanist Archaeologists, Cross Roads Trough Time, Session 18. Climate Change and Human Responses in Past African Societies: Lessons for a Changing World (July, 2025).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Algarve, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mes os sans stries…le partage et la découpe au Mésolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">louise derbord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La découpe bouchère à travers le temps, Journée d’études</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OccitAnimaux, Nov 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte des Jonquilles, un nouveau jalon Mésolithique dans le Haut-Quercy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Arbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Amandine Chautard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIIèmes Rencontres Archéologiques de Saint-Céré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Saint-Céré, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte des Jonquilles, un nouveau jalon Mésolithique dans le Haut-Quercy. Présentation et résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Garcia-Tarac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Defranould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AG de l’association Archéologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archéologies, Mar 2023, Montauban, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mésolithisation, Mésolithique et Néolithisation dans le Sud-Ouest de la France. Le Cuzoul de Gramat (Lot, France) : quel bilan après 20 ans de reprise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valdeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 èmes Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic variations in the Lake Abhe area since the end of the Pleistocene (Djibouti): the transition from the last hunter-gatherers-fishers to the first herders in the Horn of Africa and their resiliency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulkader Mariam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic change research summit : un chemin vers l’adaptation et la resilience, Inauguration de l’Observatoire Régional de Recherche pour l’Environnement et le Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ORREC Djibouti, Oct 2022, Djibouti, Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funérailles et monumentalisme : stratégie(s) sociale(s) face à la mort des Néolithiques du bassin du Gobaad (République de Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Rencontre annuelle du Gaaf 2020 (Groupe d’anthropologie et d’archéologie funéraire). Rencontre autour des funérailles. Des os et des larmes : préparer les corps, pleurer et honorer les morts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Chartres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesolithization, Mesolithic and Neolithization in the South-West of France: contribution of the Cuzoul de Gramat (Gramat, Lot, France) to the establishment of a new chronocultural framework between the Pyrenees and the Massif Central (XI-VI millennia cal BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valdeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meso 2020-Tenth International Conference on the Mesolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesolithization, Mesolithic and Neolithization in the South-West of France,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valdeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meso 2020-Tenth International Conference on the Mesolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thomas Perrin; Benjamin Marquebielle; Sylvie Philibert; Nicolas Valdeyron, Sep 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’un Massif à l’autre : synthèse sur le Laborien entre France méridionale et atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Naudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Pasty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Fat Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe du nord-ouest autour de 9600 Cal. B.C.: quels changements? Congrès Préhistorique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment and firewood use at Tourasse cave (south-west France) around the Late Glacial-Holocene transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meso 2020-Tenth International Conference on the Mesolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'un Massif à l’autre : synthèse sur le Laborien entre France méridionale et atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Naudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Pasty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Fat Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles. 28e congrès préhistorique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cyril Montoya; Jean-Pierre Fagnart; Jean‑luc Locht, May 2016, Amiens, France. pp.349-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’industrie en matière osseuse du site du Pas de l’Echelle (Rovon, Isere)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Homme dans les Alpes, de la pierre au métal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Villard-de-Lans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une rupture dans le travail des matières osseuses entre le Paléolithique final et le Mésolithique ? Quelques éléments de réflexion à partir de sites Nord Aquitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'aquitaine à la fin des temps glaciaires - Aquitaine at the end of the Ice Age. Les sociétés de la transition du Paléolithique final au début du Mésolithique dasn l'espace Nord Aquitain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, les Eyzies-de-Tayac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'emploi de la « fracturation » dans le travail des matières osseuses au Mésolithique dans le Sud et l'Est de la France. Réflexions terminologiques et amorce de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la séance de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christesen, Marianne; Goutas, Nejma, Apr 2017, Paris, France. pp.243-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools made from wild boar canines during the French Mesolithic: a technological and functional study of collection from Le Cuzoul de Gramat (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MESO 2015 The Ninth International Conference on the Mesolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Belgrade, Serbia. pp.526 - 534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10000 ans à l'ombre des Pyrénées : quelles évolutions au sein des sociétés du Magdalénien, de l'Azilien et du Laborien (21 et 11 ka cal BP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Fat Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre pendant la dernière glaciation Occupations humaines et paléoenvironnements : quelles spécificités dans les Pyrénées ?, organisé par Céline Pallier, Caroline Renard, Marc Jarry et Mathieu Lejay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cuzoul de Gramat (Lot, France). A key sequence for the early Holocene in southwest France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valdeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wild Things: Recent Advances in Palaeolithic and Mesolithic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Durham, United Kingdom. pp.94-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réévaluation des gisements de La Borie del Rey et de Port-de-Penne : nouvelles perspectives pour la transition Pléistocène-Holocène dans le Sud-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Detrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Georges Ferrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les groupes culturels de la transition Pléistocène-Holocène entre Atlantique et Adriatique : actes de la Séance de la Société Préhistorique Française, Bordeaux, 24-25 mai 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bordeaux, France. pp.83-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuités et ruptures culturelles entre chasseurs mésolithiques et chasseurs néolithiques en Vercors : analyse préliminaire des niveaux du Mésolithique récent et du Néolithique ancien sans céramique de l'abri-sous-roche de la Grande Rivoire (Sassenage, Isère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Léopold Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Saint-Geroges-de-Didonne, France. pp.13-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet monographique d’une série éponyme et perspectives pour le Laborien du sud-ouest français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Detrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Georges Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. Les sociétés de l’Allerød et du Dryas récent entre Atlantique et Méditerranée, 25-25 mai 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mésolithique des Fieux (Lot, France), bilan des nouvelles recherches = Les Fieux (Lot, France) : Mesolithic levels, report of the new studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valdeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Khedhaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hugo-Obermaier Society for Quaternary Research and Archaeology of Stone Age - 54th annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00757397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement du Cuzoul de Gramat (Lot, France) : présentation des nouveaux travaux et résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valdeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8° Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Marseille, France. pp.197-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesolithic bone tools of South-West Europe : the example of the French site of le Cuzoul de Gramat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Meeting of the Worked Bone Research Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mesolithic occupations of Jonquilles Cave (Caniac-du-Causse, Lot, France): First Interdisciplinary Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Arbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Amandine Chautard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Defranould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MESO25, the Eleventh International Conference on the Mesolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Ferrara, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesolithic settlements (9th to 6th millennia cal.BCE) at Roquemissou (Aveyron, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Arbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Boboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MESO25, Eleventh International Conference on the Mesolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Ferrara, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation des matières osseuses sur le site du Pas de l’Echelle (Rovon, Isère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre BINTZ, Christophe GRIGGO, Lucie MARTIN, Régis PICAVET. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Homme dans les alpes, de la Pierre au métal. 50 ans de recherche archéologique alpine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Villard-de-Lans, France. Éditions de l'université de Savoie, 2016, L'Homme dans les Alpes, de la pierre au métal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tools made from wild boar canine in the French Mesolithic: technological and functionnal study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MESO 2015 The Ninth International Conference on the Mesolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Belgrade, Serbia. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deer Antler during the French Mesolithic: Technical Exploitation and Symbolic Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Where The Wild Things Are: Recent Advances in Palaeolithic and Mesolithic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Durham, United Kingdom. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djibouti. Des Paysages & des Hommes. Regards sur le patrimoine archéologique du Lac Abhé. Préface d’Yves Coppens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CERD Centre d'Etudes et de Recherches. Editions du CERD, 215 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des techniques aux territoires : nouveaux regards sur les cultures mésolithiques. Actes de la table ronde jeunes chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Chesnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvene Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P@lethnologie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 6, 2014, P@lethnologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental France and the Benelux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Vandendriessche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colas Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Crombé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liv Nilsson Stutz, Rita Peyroteo Stjerna, Mari Tõrv. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of Mesolithic Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Oxford University Press, pp.280-301, 2025, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordhb/9780198853657.013.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les industries osseuses de l’abri Murat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’abri Murat (Rocamadour, Lot, France). Les fouilles M. Lorblanchet : une séquence clef du Paléolithique final.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XLV Supplément, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bergerie de la Grande Rivoire : un nouvel éclairage sur les origines du pastoralisme nord-alpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Angelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in P.-Y. Nicod (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La bergerie néolithique de la Grande Rivoire à Sassenage (Isère). Deux millénaires et demi de vie pastorale dans les Alpes françaises du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse, Archives d’Écologie Préhistorique, pp.709-744, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ressource en matières premières pour constituer un équipement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Averbouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Manca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aline Averbouh; Valérie Feruglio; Frédéric Plassard; Georges Sauvet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouquetins et Pyrénées. I - De la Préhistoire à nos jours. Offert à Jean Clottes, Conservateur général du Patrimoine honoraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-83, 2021, 9791032002926. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.54995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monumentalisme funéraire et premières sociétés de production dans la Corne de l’Afrique. Le monument à double couronne d’Antakari 3 en République de Djibouti (région d’As Eyla,District de Dikhil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Youssouf Aden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Ard; Emmanuel Mens; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mégalithismes et monumentalismes funéraires : passé, présent, futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidestone Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.319-352, 2021, 978-90-8890-989-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulouse et le Mésolithique. Une tradition d'étude locale d'une période préhistorique peu connue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres et échanges. Université Populaire du Grand Toulouse 2018-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil départemental de la Haute-Garonne, pp.76-79, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Averbouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cregut‑bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Manca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavelle Ch.; Merlin M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Je mange, donc je suis. Petit dictionnaire curieux de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muséum National d'Histoire Naturelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.62-63, 2019, catalogue de l'Exposition temporaire du Musée de l'Homme, MNHN - Paris, octobre 2019 à juin 2020, 978-2-85653-892-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02398496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réévaluation des gisements de La Borie del Rey et de Port-de-Penne : quelles perspectives pour la transition Pléistocène - Holocène dans le sud-ouest de la France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Detrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Georges Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Langlais, Mathieu and Naudinot, Nicolas and Peresani, Marco. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés de l’Allerød et du Dryas récent entre Atlantique et Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.83-128, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire ancienne de la vallée d'Ossau, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.555-556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire ancienne de la vallée d'Ossau (PAVO), 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.460-461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roquemissou : plongée dans la Préhistoire du Causse [catalogue d'exposition]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche (2016 - 2018) - Monumentalismes et territoires au Néolithique entre Loire et Charente Formes et environnements des mégalithes et des enceintes. Formes, architecture, pétrographie et technologie des mégalithes. Campagne de fouille 2018 sur le dolmen des Bourriges à Fouqueure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aguillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandre Bedault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bessenay-Prolonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opération archéologique sur le site d’Antakari 3. In Cauliez J. (dir.) Programme 320 Premières Sociétés de Production dans la Corne de l’Afrique. Rapport de la deuxième année de troisième quadriennale sur les travaux conduits en 2023 (sur financements 2022) et opérations projetées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulkader Mariam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Europe et des Affaires Etrangères; Centre national de la recherche scientifique (CNRS); Centre d'Etudes et de Recherche de Djibouti (CERD); Institut des Recherches Archéologiques et Historiques de la République de Djibouti (IRAH); TRACES UMR 5608. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’opération de Fouilles Programmées 2022, Première année de triennale. La grotte des Jonquilles (Caniac-du-causse, Lot), Un nouveau site Mésolithique dans le Haut-Quercy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Garcia-Tarac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC-SRA Occitanie. 2022, 149 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poursuite de la fouille de la sépulture communautaire d'Antakari 3. In Cauliez J. (dir.) Programme 320 Premières Sociétés de Production dans la Corne de l’Afrique. Rapport de la première année de troisième quadriennale sur les travaux conduits en 2022 (sur financements 2021) et opérations projetées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Abdoulkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Europe et des Affaires étrangères (MEAE); Centre national de la recherche scientifique (CNRS); Centre d'Etudes et de Recherche de Djibouti (CERD); Institut des Recherches Archéologiques et Historiques de la République de Djibouti (IRAH); TRACES UMR 5608. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’opération de Fouilles Programmées 2021, Première année (demande annuelle), La grotte des Jonquilles (Caniac-du-causse, Lot), Un nouveau site Mésolithique dans le Haut-Quercy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC / SRA Occitanie. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gisement du Cuzoul de Gramat (Lot), Fouille programmée triannuelle, Rapport final 2017-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valdeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC / SRA Occitanie. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire ancienne de la vallée d'Ossau : paléoenvironnement et sociétés de chasseurs-collecteurs dans le piémont pyrénéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Coucouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Nouvelle-Aquitaine. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hérouin S., Matu M., Cauliez J., Coudert L., Diaz A., Marquebieille B., Mologni C., Lesur J., 2019, Antakari 3 – Poursuite de la fouille du monument funéraire, in J. Cauliez (Dir) Projet PSPCA – programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2018-2021. Rapport de la deuxième année de la deuxième quadriennale sur les travaux conduits en 2019 (sur financements 2018) + opération projetée, Mission archéologique franco-djiboutienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2019, p. 43-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire ancienne de la vallée d’Ossau : paléoenvironnement et sociétés de chasseurs-collecteurs dans le piémont pyrénéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Nouvelle-Aquitaine. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beg-er-Vil à Quiberon : un habitat de chasseurs-cueilleurs maritimes de l’Holocène - Première année de post-fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Calvo Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cuenca-Solana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS; Université Rennes 1; SRA Bretagne. 2019, 169 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire ancienne de la vallée d'Ossau : paléoenvironnement et sociétés de chasseurs-collecteurs dans le piémont pyrénéen. Projet collectif de recherche, bilan 2018 et demande 2019-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Campmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ministère de la Culture, DRAC Nouvelle-Aquitaine. 2018, 180 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gisement du Cuzoul de Gramat (Lot) Rapport de synthèse 2014-2015-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valdeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bori Sam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizé Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Occitanie. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gisement du Cuzoul de Gramat (Lot), Fouille programmée triannuelle, 2ème rapport intermédiaire, Campagne 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valdeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bori Sam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 5608 TRACES; SRA Occitanie. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gisement du Cuzoul de Gramat (Lot), Fouille programmée triannuelle, 1er rapport intermédiaire 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valdeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bori Sam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 5608 TRACES; SRA Occitanie. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement du Cuzoul de Gramat (Lot), fouille programmée triannuelle, Bilan des campagnes 2011-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valdeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Sra Occitanie. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail des matières osseuses au mésolithique : caractérisation technique et économique à partir des séries du sud et de l'est de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Toulouse le Mirail - Toulouse II, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014TOU20029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01141109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azilian deer antler harpoons, Rhodes II site, R. Simonnet excavation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId217"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benjamin Marquebielle </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">benjamin-marquebielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4084-2822</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">184878535</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">membre associé UMR5608 TRACES</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Université Toulouse Jean Jaurès / Maison de la Recherche</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">5, allée A. Machado / 31058 Toulouse Cedex 9</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tél</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : 06 71 33 61 52</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">benjamin.marquebielle@yahoo.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches portent sur les sociétés préhistoriques de l’Holocène en Europe occidentale, abordées par l’étude de leurs équipements en matières osseuses.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CV synthétique</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Disciplines enseignées</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Travail des matières osseuses / Dessin de l’industrie osseuse / Découverte de l’archéologie / Initiation à la Préhistoire / Méthodes et techniques de l’archéologie / Histoire du paysage et science du paléoenvironnement / Protohistoire toulousaine / Méthodologie du travail universitaire</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Statuts d'enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 à 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Attaché Temporaire d’enseignement Supérieur et de Recherche (Université Toulouse II Jean Jaurès)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 à 2011 et 2018 à 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - chargé de cours L1, L2 et L3 (Université Toulouse II Jean Jaurès / Université de Provence)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 à 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - intervenant Master (Université Toulouse II Jean Jaurès / Université de Provence / Université de Paris Panthéon Sorbonne / Universita degli studi di Ferrara)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Volume horaire des enseignements dispensés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1er cycle enseignement supérieur : 277 h</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2e cycle enseignement supérieur : 50 h</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">3e cycle enseignement supérieur : 2,5 h</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">co-direction de master = 2</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">encadrement master = 1</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">jury de master = 7</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">encadrant stage école doctorale = 1</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherche</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation en cours à des groupes de recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">depuis 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - PCR </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAVO « Préhistoire Ancienne en Vallée d’Ossau » </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> co-direction avec J.-M. Pétillon (CNRS, UMR 5608 TRACES) et coordinateur thématique avec N. Valdeyron (professeur, UTJ)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">depuis 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - GDR Bioarcheodat « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés, biodiversité, environnement : données et résultats de l’archéozoologie et de l’archéobotanique sur le territoire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> » (dir. R.-M. Arbogast, CNRS, UMR 7044 Archimede)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organisation récente de rencontres scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - co-organisateur avec T. Perrin, S. Philibert, N. Valdeyron du colloque international « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meso2020 - Tenth International Conference on the Mesolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », Toulouse, 7-11 septembre 2020</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - co-organisateur avec M. Wild et J. Treuillot de la session « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From animals to osseous remains: recent advances in the study of human-animal relationships in the Mesolithic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> » dans le cadre du colloque international « Meso2020 », Toulouse, 7-11 septembre 2020</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - organisateur de la journée d’étude « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’abbé Pouech et les débuts de la préhistoire en Ariège. Retour sur les collections d’un précurseur appaméen méconu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », Pamiers, 29 juin 2019</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités professionelles récentes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">depuis 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - secrétaire de rédaction revue </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palethnologie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (contrat auto entrepreneur UMR5608 TRACES)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - étude industrie osseuse mésolithique de l'Isle Adam (95) (contrat auto entrepreneur INRAP)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - étude industrie osseuse mésolithique du Cuzoul de Gramat (46) (association Archéologies)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - étude industrie osseuse néolithique de La Grande Rivoire (38) (contrat auto entrepreneur EDYTEM)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - réalisation cartes géographiques ouvrage Pyrénées préhistoriques (contrat auto entrepreneur)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités administratives récentes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – coordinateur du thème « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Derniers chasseurs-collecteurs, premiers agro-pasteur : transitions holocènes en Méditerranée occidentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> » équipe PRBM de l’UMR5608 TRACES</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – correspondant Twitter de l’UMR5608 TRACES</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – correspondant web équipe PRBM de l’UMR5608 TRACES</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 à 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – représentant élue des docteurs associés au conseil de laboratoire de l’UMR5608 TRACES</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Dernières actions de diffusion de la culture scientifique et technique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – diffusion des activités de recherche sur Twitter (gestion compte personnel </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">@BMarquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, compte officiel UMR5608 TRACES </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">@umr5608_traces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, compte officiel « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meso2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> » </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">@meso10_2020</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – interview par Pyrénées magazine autour de la collection Pouech (n° 188, article « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les combles de la Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> »)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – intervention au collège d'Aurignac pour des ateliers Grottes et Archéologies « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hominisation et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> » avec E. Rousset, 10 septembre 2019</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – stand Journées Nationales de l’Archéologie (avec les associations Grottes et Archéologies et APAREA et le Musée Saint Raymond), Toulouse, 15 et 16 juin 2019</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – commissaire d’exposition (avec N. Valdeyron et F. Plassard) « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grotte de Rouffignac aux temps mésolithiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », Rouffignac, mai 2019 - novembre 2020</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Associations et sociétés savantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – membre correspondant SAMF - Société Archéologique du Midi de la France. Rapporteur pour le prix annuel 2019, 2020, 2021</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – président association GAAMA - Grottes et Archéologies Ariège Mas d’Azil</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical analyses reveal dual functionality of Early Mesolithic birch tar at Krzyż Wielkopolski (Poland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabea J Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Kabaciński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57, pp.104591. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monument mégalithique de Roquefort à Lugasson (Gironde) et la question des allées couvertes en Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primitiva Bueno Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo de Balbin Berhman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12zp5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et maintenant qu’il est parti… Vous pensez quoi de Nicolas ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34, pp.13-18. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1516m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment and Plant Use at La Tourasse (South-West France) at the Late Glacial–Holocene Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen María Martínez Varea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (1), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/opar-2022-0292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire ancienne de la vallée d'Ossau (PAVO), 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Aquitaine, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix mille ans de peuplement humain sur le versant nord des Pyrénées (21000-11000 cal BP) entre unification et régionalisation culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Fat Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Munibe. Antropologia-Arkeologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71, pp.59-71. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21630/maa.2020.71.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesolithic settlement on la Haute-Île in Neuilly-sur-Marne (Seine-Saint-Denis, France): between funerary and domestic functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peschaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Deseine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (4), pp.547-581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations socio-économiques et temporalités des occupations de plein air du Laborien ancien à Port-de-Penne (Penne d’Agenais, Lot-et-Garonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (3), pp.409-460. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2020.15129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pleistocene-Holocene transition in Southwestern France: A Focus on the Laborian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Fat. Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 564, pp.37-47. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2019.09.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osseous Material Working During the French Mesolithic: First Elements of Characterization and Focus on the Debitage by Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arheologiâ evrazijskih stepej (Online)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.199-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod debitage by extraction : An overview of different cases identified for the Upper Palaeolithic and the Mesolithic in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Averbouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Goutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 403, pp.57-67. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.08.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The First Mesolithic in the French Alps: New data from La Grande Rivoire rockshelter (Vercors range, Isère, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Angelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bridault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Léopold Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Chesnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 423, pp.193-212. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.06.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement mésolithique des Fieux (Miers, Lot) : une halte de chasse sur le causse de Gramat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valdeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Khedhaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P@lethnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Haltes de chasse en Préhistoire : quelles réalités archéologiques ?, 3, pp.335-347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Stress, Adaptation &amp; Innovation: Hunter-Gatherers to Early Farmers in the Horn of Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in 27th Biennal Meeting: African Archeology, SAFA Society of Africanist Archaeologists, Cross Roads Trough Time, Session 18. Climate Change and Human Responses in Past African Societies: Lessons for a Changing World (July, 2025).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Algarve, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte des Jonquilles, un nouveau jalon Mésolithique dans le Haut-Quercy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Arbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Amandine Chautard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIIèmes Rencontres Archéologiques de Saint-Céré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Saint-Céré, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mes os sans stries…le partage et la découpe au Mésolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">louise derbord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La découpe bouchère à travers le temps, Journée d’études</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OccitAnimaux, Nov 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mésolithisation, Mésolithique et Néolithisation dans le Sud-Ouest de la France. Le Cuzoul de Gramat (Lot, France) : quel bilan après 20 ans de reprise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valdeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 èmes Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte des Jonquilles, un nouveau jalon Mésolithique dans le Haut-Quercy. Présentation et résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Garcia-Tarac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Defranould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AG de l’association Archéologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archéologies, Mar 2023, Montauban, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic variations in the Lake Abhe area since the end of the Pleistocene (Djibouti): the transition from the last hunter-gatherers-fishers to the first herders in the Horn of Africa and their resiliency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulkader Mariam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic change research summit : un chemin vers l’adaptation et la resilience, Inauguration de l’Observatoire Régional de Recherche pour l’Environnement et le Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ORREC Djibouti, Oct 2022, Djibouti, Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funérailles et monumentalisme : stratégie(s) sociale(s) face à la mort des Néolithiques du bassin du Gobaad (République de Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Rencontre annuelle du Gaaf 2020 (Groupe d’anthropologie et d’archéologie funéraire). Rencontre autour des funérailles. Des os et des larmes : préparer les corps, pleurer et honorer les morts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Chartres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’un Massif à l’autre : synthèse sur le Laborien entre France méridionale et atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Naudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Pasty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Fat Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe du nord-ouest autour de 9600 Cal. B.C.: quels changements? Congrès Préhistorique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment and firewood use at Tourasse cave (south-west France) around the Late Glacial-Holocene transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meso 2020-Tenth International Conference on the Mesolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesolithization, Mesolithic and Neolithization in the South-West of France: contribution of the Cuzoul de Gramat (Gramat, Lot, France) to the establishment of a new chronocultural framework between the Pyrenees and the Massif Central (XI-VI millennia cal BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valdeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meso 2020-Tenth International Conference on the Mesolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesolithization, Mesolithic and Neolithization in the South-West of France,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valdeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meso 2020-Tenth International Conference on the Mesolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thomas Perrin; Benjamin Marquebielle; Sylvie Philibert; Nicolas Valdeyron, Sep 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'un Massif à l’autre : synthèse sur le Laborien entre France méridionale et atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Naudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Pasty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Fat Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles. 28e congrès préhistorique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cyril Montoya; Jean-Pierre Fagnart; Jean‑luc Locht, May 2016, Amiens, France. pp.349-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’industrie en matière osseuse du site du Pas de l’Echelle (Rovon, Isere)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Homme dans les Alpes, de la pierre au métal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Villard-de-Lans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une rupture dans le travail des matières osseuses entre le Paléolithique final et le Mésolithique ? Quelques éléments de réflexion à partir de sites Nord Aquitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'aquitaine à la fin des temps glaciaires - Aquitaine at the end of the Ice Age. Les sociétés de la transition du Paléolithique final au début du Mésolithique dasn l'espace Nord Aquitain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, les Eyzies-de-Tayac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'emploi de la « fracturation » dans le travail des matières osseuses au Mésolithique dans le Sud et l'Est de la France. Réflexions terminologiques et amorce de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la séance de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christesen, Marianne; Goutas, Nejma, Apr 2017, Paris, France. pp.243-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10000 ans à l'ombre des Pyrénées : quelles évolutions au sein des sociétés du Magdalénien, de l'Azilien et du Laborien (21 et 11 ka cal BP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Fat Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre pendant la dernière glaciation Occupations humaines et paléoenvironnements : quelles spécificités dans les Pyrénées ?, organisé par Céline Pallier, Caroline Renard, Marc Jarry et Mathieu Lejay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools made from wild boar canines during the French Mesolithic: a technological and functional study of collection from Le Cuzoul de Gramat (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MESO 2015 The Ninth International Conference on the Mesolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Belgrade, Serbia. pp.526 - 534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réévaluation des gisements de La Borie del Rey et de Port-de-Penne : nouvelles perspectives pour la transition Pléistocène-Holocène dans le Sud-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Detrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Georges Ferrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les groupes culturels de la transition Pléistocène-Holocène entre Atlantique et Adriatique : actes de la Séance de la Société Préhistorique Française, Bordeaux, 24-25 mai 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bordeaux, France. pp.83-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cuzoul de Gramat (Lot, France). A key sequence for the early Holocene in southwest France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valdeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wild Things: Recent Advances in Palaeolithic and Mesolithic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Durham, United Kingdom. pp.94-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mésolithique des Fieux (Lot, France), bilan des nouvelles recherches = Les Fieux (Lot, France) : Mesolithic levels, report of the new studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valdeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Khedhaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hugo-Obermaier Society for Quaternary Research and Archaeology of Stone Age - 54th annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00757397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuités et ruptures culturelles entre chasseurs mésolithiques et chasseurs néolithiques en Vercors : analyse préliminaire des niveaux du Mésolithique récent et du Néolithique ancien sans céramique de l'abri-sous-roche de la Grande Rivoire (Sassenage, Isère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Léopold Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Saint-Geroges-de-Didonne, France. pp.13-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet monographique d’une série éponyme et perspectives pour le Laborien du sud-ouest français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Detrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Georges Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. Les sociétés de l’Allerød et du Dryas récent entre Atlantique et Méditerranée, 25-25 mai 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement du Cuzoul de Gramat (Lot, France) : présentation des nouveaux travaux et résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valdeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8° Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Marseille, France. pp.197-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesolithic bone tools of South-West Europe : the example of the French site of le Cuzoul de Gramat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Meeting of the Worked Bone Research Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesolithic settlements (9th to 6th millennia cal.BCE) at Roquemissou (Aveyron, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Arbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Boboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MESO25, Eleventh International Conference on the Mesolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Ferrara, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mesolithic occupations of Jonquilles Cave (Caniac-du-Causse, Lot, France): First Interdisciplinary Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Arbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Amandine Chautard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Defranould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MESO25, the Eleventh International Conference on the Mesolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Ferrara, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation des matières osseuses sur le site du Pas de l’Echelle (Rovon, Isère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre BINTZ, Christophe GRIGGO, Lucie MARTIN, Régis PICAVET. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Homme dans les alpes, de la Pierre au métal. 50 ans de recherche archéologique alpine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Villard-de-Lans, France. Éditions de l'université de Savoie, 2016, L'Homme dans les Alpes, de la pierre au métal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tools made from wild boar canine in the French Mesolithic: technological and functionnal study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MESO 2015 The Ninth International Conference on the Mesolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Belgrade, Serbia. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deer Antler during the French Mesolithic: Technical Exploitation and Symbolic Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Where The Wild Things Are: Recent Advances in Palaeolithic and Mesolithic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Durham, United Kingdom. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djibouti. Des Paysages & des Hommes. Regards sur le patrimoine archéologique du Lac Abhé. Préface d’Yves Coppens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CERD Centre d'Etudes et de Recherches. Editions du CERD, 215 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des techniques aux territoires : nouveaux regards sur les cultures mésolithiques. Actes de la table ronde jeunes chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Chesnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvene Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P@lethnologie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 6, 2014, P@lethnologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bergerie de la Grande Rivoire : un nouvel éclairage sur les origines du pastoralisme nord-alpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Angelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in P.-Y. Nicod (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La bergerie néolithique de la Grande Rivoire à Sassenage (Isère). Deux millénaires et demi de vie pastorale dans les Alpes françaises du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse, Archives d’Écologie Préhistorique, pp.709-744, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les industries osseuses de l’abri Murat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’abri Murat (Rocamadour, Lot, France). Les fouilles M. Lorblanchet : une séquence clef du Paléolithique final.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XLV Supplément, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental France and the Benelux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Vandendriessche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colas Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Crombé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liv Nilsson Stutz, Rita Peyroteo Stjerna, Mari Tõrv. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of Mesolithic Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Oxford University Press, pp.280-301, 2025, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordhb/9780198853657.013.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ressource en matières premières pour constituer un équipement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Averbouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Manca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aline Averbouh; Valérie Feruglio; Frédéric Plassard; Georges Sauvet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouquetins et Pyrénées. I - De la Préhistoire à nos jours. Offert à Jean Clottes, Conservateur général du Patrimoine honoraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-83, 2021, 9791032002926. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.54995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monumentalisme funéraire et premières sociétés de production dans la Corne de l’Afrique. Le monument à double couronne d’Antakari 3 en République de Djibouti (région d’As Eyla,District de Dikhil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Youssouf Aden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Ard; Emmanuel Mens; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mégalithismes et monumentalismes funéraires : passé, présent, futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidestone Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.319-352, 2021, 978-90-8890-989-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulouse et le Mésolithique. Une tradition d'étude locale d'une période préhistorique peu connue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres et échanges. Université Populaire du Grand Toulouse 2018-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil départemental de la Haute-Garonne, pp.76-79, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Averbouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cregut‑bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Manca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavelle Ch.; Merlin M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Je mange, donc je suis. Petit dictionnaire curieux de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muséum National d'Histoire Naturelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.62-63, 2019, catalogue de l'Exposition temporaire du Musée de l'Homme, MNHN - Paris, octobre 2019 à juin 2020, 978-2-85653-892-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02398496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réévaluation des gisements de La Borie del Rey et de Port-de-Penne : quelles perspectives pour la transition Pléistocène - Holocène dans le sud-ouest de la France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Detrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Georges Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Langlais, Mathieu and Naudinot, Nicolas and Peresani, Marco. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés de l’Allerød et du Dryas récent entre Atlantique et Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.83-128, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire ancienne de la vallée d'Ossau, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.555-556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire ancienne de la vallée d'Ossau (PAVO), 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.460-461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roquemissou : plongée dans la Préhistoire du Causse [catalogue d'exposition]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche (2016 - 2018) - Monumentalismes et territoires au Néolithique entre Loire et Charente Formes et environnements des mégalithes et des enceintes. Formes, architecture, pétrographie et technologie des mégalithes. Campagne de fouille 2018 sur le dolmen des Bourriges à Fouqueure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aguillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandre Bedault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bessenay-Prolonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opération archéologique sur le site d’Antakari 3. In Cauliez J. (dir.) Programme 320 Premières Sociétés de Production dans la Corne de l’Afrique. Rapport de la deuxième année de troisième quadriennale sur les travaux conduits en 2023 (sur financements 2022) et opérations projetées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulkader Mariam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Europe et des Affaires Etrangères; Centre national de la recherche scientifique (CNRS); Centre d'Etudes et de Recherche de Djibouti (CERD); Institut des Recherches Archéologiques et Historiques de la République de Djibouti (IRAH); TRACES UMR 5608. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’opération de Fouilles Programmées 2022, Première année de triennale. La grotte des Jonquilles (Caniac-du-causse, Lot), Un nouveau site Mésolithique dans le Haut-Quercy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Garcia-Tarac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC-SRA Occitanie. 2022, 149 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poursuite de la fouille de la sépulture communautaire d'Antakari 3. In Cauliez J. (dir.) Programme 320 Premières Sociétés de Production dans la Corne de l’Afrique. Rapport de la première année de troisième quadriennale sur les travaux conduits en 2022 (sur financements 2021) et opérations projetées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Abdoulkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Europe et des Affaires étrangères (MEAE); Centre national de la recherche scientifique (CNRS); Centre d'Etudes et de Recherche de Djibouti (CERD); Institut des Recherches Archéologiques et Historiques de la République de Djibouti (IRAH); TRACES UMR 5608. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’opération de Fouilles Programmées 2021, Première année (demande annuelle), La grotte des Jonquilles (Caniac-du-causse, Lot), Un nouveau site Mésolithique dans le Haut-Quercy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC / SRA Occitanie. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gisement du Cuzoul de Gramat (Lot), Fouille programmée triannuelle, Rapport final 2017-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valdeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC / SRA Occitanie. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire ancienne de la vallée d'Ossau : paléoenvironnement et sociétés de chasseurs-collecteurs dans le piémont pyrénéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Coucouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Nouvelle-Aquitaine. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beg-er-Vil à Quiberon : un habitat de chasseurs-cueilleurs maritimes de l’Holocène - Première année de post-fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Calvo Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cuenca-Solana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS; Université Rennes 1; SRA Bretagne. 2019, 169 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire ancienne de la vallée d’Ossau : paléoenvironnement et sociétés de chasseurs-collecteurs dans le piémont pyrénéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Nouvelle-Aquitaine. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hérouin S., Matu M., Cauliez J., Coudert L., Diaz A., Marquebieille B., Mologni C., Lesur J., 2019, Antakari 3 – Poursuite de la fouille du monument funéraire, in J. Cauliez (Dir) Projet PSPCA – programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2018-2021. Rapport de la deuxième année de la deuxième quadriennale sur les travaux conduits en 2019 (sur financements 2018) + opération projetée, Mission archéologique franco-djiboutienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2019, p. 43-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire ancienne de la vallée d'Ossau : paléoenvironnement et sociétés de chasseurs-collecteurs dans le piémont pyrénéen. Projet collectif de recherche, bilan 2018 et demande 2019-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Campmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ministère de la Culture, DRAC Nouvelle-Aquitaine. 2018, 180 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gisement du Cuzoul de Gramat (Lot) Rapport de synthèse 2014-2015-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valdeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bori Sam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizé Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Occitanie. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gisement du Cuzoul de Gramat (Lot), Fouille programmée triannuelle, 2ème rapport intermédiaire, Campagne 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valdeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bori Sam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 5608 TRACES; SRA Occitanie. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gisement du Cuzoul de Gramat (Lot), Fouille programmée triannuelle, 1er rapport intermédiaire 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valdeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bori Sam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 5608 TRACES; SRA Occitanie. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement du Cuzoul de Gramat (Lot), fouille programmée triannuelle, Bilan des campagnes 2011-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valdeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Sra Occitanie. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail des matières osseuses au mésolithique : caractérisation technique et économique à partir des séries du sud et de l'est de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Toulouse le Mirail - Toulouse II, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014TOU20029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01141109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azilian deer antler harpoons, Rhodes II site, R. Simonnet excavation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId217"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D2550BB"/>
+    <w:nsid w:val="2AEE739F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-marquebielle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4084-2822" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184878535" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://traces.univ-tlse2.fr/accueil/smp3c-societes-et-milieux-des-populations-de-chasseurs-cueilleurs-collecteurs/benjamin-marquebielle#/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:benjamin.marquebielle@yahoo.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pavo.hypotheses.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/palethnologie/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/BMarquebielle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/umr5608_traces" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/meso10_2020" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286972v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bosc-Zanardo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gardeur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marquebielle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1516m" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911092v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primitiva Bueno Ramirez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de Balbin Berhman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ferreira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12zp5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KN2H4K7V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593642v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabea J Koch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Kabaci&#324;ski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Little" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104591" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218502v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Liard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Mar&#237;a Mart&#237;nez Varea" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orange" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Huot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2022-0292" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760744v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105809v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Fat Cheung" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefebvre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21630/maa.2020.71.18" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304714v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chevallier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Fat. Cheung" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2019.09.045" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03222586v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peschaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deseine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leduc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Jeune" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006277v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2020.15129" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990090v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990099v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.08.072" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLR0PD95-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673486v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Angelin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chaix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Chesnaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.06.027" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990260v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valdeyron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Briand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Khedhaier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288980v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mar&#233;chal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780299v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=louise derbord" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755028v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Arbez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Amandine Chautard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755023v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Garcia-Tarac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690947v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Sellami" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056122v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulkader Mariam" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coudert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452760v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;rouin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Matu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047919v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04118778v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006306v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naudinot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Pasty" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047913v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876600v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990094v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951777v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984992v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990118v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fabre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304463v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990110v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gassin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836149v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Detrain" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Georges Ferrie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760056v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Nicod" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197326v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Georges Ferri&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757397v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990715v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990262v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286627v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378675v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boboeuf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990254v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953381v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Fabre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953377v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bosset" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381725v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gutherz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alarashi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989370v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvene Michel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogs.univ-tlse2.fr/palethnologie/wp-content/files/2014/fr-FR/Palethnologie-2014-FR-00-Revue.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548366v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Vandendriessche" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gu&#233;ret" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cromb&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780198853657.013.14" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342275v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05536020v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129389v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Manca" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/bouquetins-pyrenees-0" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.54995" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427238v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Youssouf Aden" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/megalithismes-et-monumentalismes-funeraires" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293626v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398496v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Cregut&#8209;bonnoure" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mnhn.fr/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197320v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929100v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191387v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052154v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046640v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aguillon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Bedault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bessenay-Prolonge" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442322v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Diaz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754973v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907169v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Abdoulkader" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540245v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540254v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Voisin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098780v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chauvin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Coucouron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delmas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864644v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426891v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483456v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Calvo G&#243;mez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cuenca-Solana" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042999v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Campmas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979674v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bori Sam" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Hoffmann" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979697v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984206v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984247v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chevalier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01141109v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014TOU20029" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03687790v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-marquebielle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4084-2822" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184878535" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://traces.univ-tlse2.fr/accueil/smp3c-societes-et-milieux-des-populations-de-chasseurs-cueilleurs-collecteurs/benjamin-marquebielle#/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:benjamin.marquebielle@yahoo.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pavo.hypotheses.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/palethnologie/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/BMarquebielle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/umr5608_traces" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/meso10_2020" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593642v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabea J Koch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Kabaci&#324;ski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marquebielle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Little" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104591" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911092v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primitiva Bueno Ramirez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de Balbin Berhman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ferreira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12zp5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KN2H4K7V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286972v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bosc-Zanardo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gardeur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1516m" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218502v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Liard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Mar&#237;a Mart&#237;nez Varea" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orange" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Huot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2022-0292" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760744v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105809v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Fat Cheung" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefebvre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21630/maa.2020.71.18" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03222586v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peschaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deseine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leduc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Jeune" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006277v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chevallier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2020.15129" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304714v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Fat. Cheung" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2019.09.045" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990090v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990099v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.08.072" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLR0PD95-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673486v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Angelin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chaix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Chesnaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.06.027" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990260v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valdeyron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Briand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Khedhaier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288980v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mar&#233;chal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755028v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Arbez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Amandine Chautard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780299v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=louise derbord" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690947v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Sellami" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755023v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Garcia-Tarac" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056122v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulkader Mariam" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coudert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452760v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;rouin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Matu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006306v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naudinot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Pasty" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047913v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047919v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04118778v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876600v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990094v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951777v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984992v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304463v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990118v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fabre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836149v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Detrain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Georges Ferrie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990110v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gassin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757397v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760056v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Nicod" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197326v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Georges Ferri&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990715v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990262v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378675v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boboeuf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286627v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990254v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953381v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Fabre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953377v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bosset" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381725v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gutherz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alarashi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989370v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvene Michel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogs.univ-tlse2.fr/palethnologie/wp-content/files/2014/fr-FR/Palethnologie-2014-FR-00-Revue.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05536020v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342275v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548366v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Vandendriessche" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gu&#233;ret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cromb&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780198853657.013.14" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129389v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Manca" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/bouquetins-pyrenees-0" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.54995" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427238v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Youssouf Aden" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/megalithismes-et-monumentalismes-funeraires" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293626v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398496v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Cregut&#8209;bonnoure" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mnhn.fr/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197320v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929100v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191387v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052154v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046640v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aguillon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Bedault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bessenay-Prolonge" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442322v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Diaz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754973v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907169v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Abdoulkader" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540245v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540254v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Voisin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098780v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chauvin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Coucouron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delmas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483456v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Calvo G&#243;mez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cuenca-Solana" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426891v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864644v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042999v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Campmas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979674v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bori Sam" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Hoffmann" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979697v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984206v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984247v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chevalier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01141109v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014TOU20029" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03687790v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>