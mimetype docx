--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benjamin Marquebielle </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">benjamin-marquebielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4084-2822</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">184878535</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">membre associé UMR5608 TRACES</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Université Toulouse Jean Jaurès / Maison de la Recherche</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">5, allée A. Machado / 31058 Toulouse Cedex 9</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tél</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : 06 71 33 61 52</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">benjamin.marquebielle@yahoo.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches portent sur les sociétés préhistoriques de l’Holocène en Europe occidentale, abordées par l’étude de leurs équipements en matières osseuses.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CV synthétique</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Disciplines enseignées</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Travail des matières osseuses / Dessin de l’industrie osseuse / Découverte de l’archéologie / Initiation à la Préhistoire / Méthodes et techniques de l’archéologie / Histoire du paysage et science du paléoenvironnement / Protohistoire toulousaine / Méthodologie du travail universitaire</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Statuts d'enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 à 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Attaché Temporaire d’enseignement Supérieur et de Recherche (Université Toulouse II Jean Jaurès)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 à 2011 et 2018 à 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - chargé de cours L1, L2 et L3 (Université Toulouse II Jean Jaurès / Université de Provence)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 à 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - intervenant Master (Université Toulouse II Jean Jaurès / Université de Provence / Université de Paris Panthéon Sorbonne / Universita degli studi di Ferrara)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Volume horaire des enseignements dispensés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1er cycle enseignement supérieur : 277 h</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2e cycle enseignement supérieur : 50 h</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">3e cycle enseignement supérieur : 2,5 h</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">co-direction de master = 2</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">encadrement master = 1</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">jury de master = 7</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">encadrant stage école doctorale = 1</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherche</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation en cours à des groupes de recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">depuis 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - PCR </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAVO « Préhistoire Ancienne en Vallée d’Ossau » </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> co-direction avec J.-M. Pétillon (CNRS, UMR 5608 TRACES) et coordinateur thématique avec N. Valdeyron (professeur, UTJ)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">depuis 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - GDR Bioarcheodat « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés, biodiversité, environnement : données et résultats de l’archéozoologie et de l’archéobotanique sur le territoire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> » (dir. R.-M. Arbogast, CNRS, UMR 7044 Archimede)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organisation récente de rencontres scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - co-organisateur avec T. Perrin, S. Philibert, N. Valdeyron du colloque international « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meso2020 - Tenth International Conference on the Mesolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », Toulouse, 7-11 septembre 2020</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - co-organisateur avec M. Wild et J. Treuillot de la session « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From animals to osseous remains: recent advances in the study of human-animal relationships in the Mesolithic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> » dans le cadre du colloque international « Meso2020 », Toulouse, 7-11 septembre 2020</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - organisateur de la journée d’étude « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’abbé Pouech et les débuts de la préhistoire en Ariège. Retour sur les collections d’un précurseur appaméen méconu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », Pamiers, 29 juin 2019</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités professionelles récentes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">depuis 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - secrétaire de rédaction revue </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palethnologie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (contrat auto entrepreneur UMR5608 TRACES)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - étude industrie osseuse mésolithique de l'Isle Adam (95) (contrat auto entrepreneur INRAP)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - étude industrie osseuse mésolithique du Cuzoul de Gramat (46) (association Archéologies)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - étude industrie osseuse néolithique de La Grande Rivoire (38) (contrat auto entrepreneur EDYTEM)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - réalisation cartes géographiques ouvrage Pyrénées préhistoriques (contrat auto entrepreneur)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités administratives récentes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – coordinateur du thème « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Derniers chasseurs-collecteurs, premiers agro-pasteur : transitions holocènes en Méditerranée occidentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> » équipe PRBM de l’UMR5608 TRACES</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – correspondant Twitter de l’UMR5608 TRACES</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – correspondant web équipe PRBM de l’UMR5608 TRACES</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 à 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – représentant élue des docteurs associés au conseil de laboratoire de l’UMR5608 TRACES</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Dernières actions de diffusion de la culture scientifique et technique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – diffusion des activités de recherche sur Twitter (gestion compte personnel </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">@BMarquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, compte officiel UMR5608 TRACES </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">@umr5608_traces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, compte officiel « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meso2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> » </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">@meso10_2020</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – interview par Pyrénées magazine autour de la collection Pouech (n° 188, article « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les combles de la Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> »)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – intervention au collège d'Aurignac pour des ateliers Grottes et Archéologies « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hominisation et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> » avec E. Rousset, 10 septembre 2019</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – stand Journées Nationales de l’Archéologie (avec les associations Grottes et Archéologies et APAREA et le Musée Saint Raymond), Toulouse, 15 et 16 juin 2019</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – commissaire d’exposition (avec N. Valdeyron et F. Plassard) « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grotte de Rouffignac aux temps mésolithiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », Rouffignac, mai 2019 - novembre 2020</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Associations et sociétés savantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – membre correspondant SAMF - Société Archéologique du Midi de la France. Rapporteur pour le prix annuel 2019, 2020, 2021</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – président association GAAMA - Grottes et Archéologies Ariège Mas d’Azil</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical analyses reveal dual functionality of Early Mesolithic birch tar at Krzyż Wielkopolski (Poland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabea J Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Kabaciński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57, pp.104591. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monument mégalithique de Roquefort à Lugasson (Gironde) et la question des allées couvertes en Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primitiva Bueno Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo de Balbin Berhman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12zp5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et maintenant qu’il est parti… Vous pensez quoi de Nicolas ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34, pp.13-18. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1516m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment and Plant Use at La Tourasse (South-West France) at the Late Glacial–Holocene Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen María Martínez Varea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (1), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/opar-2022-0292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire ancienne de la vallée d'Ossau (PAVO), 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Aquitaine, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix mille ans de peuplement humain sur le versant nord des Pyrénées (21000-11000 cal BP) entre unification et régionalisation culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Fat Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Munibe. Antropologia-Arkeologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71, pp.59-71. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21630/maa.2020.71.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesolithic settlement on la Haute-Île in Neuilly-sur-Marne (Seine-Saint-Denis, France): between funerary and domestic functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peschaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Deseine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (4), pp.547-581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations socio-économiques et temporalités des occupations de plein air du Laborien ancien à Port-de-Penne (Penne d’Agenais, Lot-et-Garonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (3), pp.409-460. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2020.15129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pleistocene-Holocene transition in Southwestern France: A Focus on the Laborian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Fat. Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 564, pp.37-47. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2019.09.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osseous Material Working During the French Mesolithic: First Elements of Characterization and Focus on the Debitage by Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arheologiâ evrazijskih stepej (Online)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.199-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod debitage by extraction : An overview of different cases identified for the Upper Palaeolithic and the Mesolithic in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Averbouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Goutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 403, pp.57-67. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.08.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The First Mesolithic in the French Alps: New data from La Grande Rivoire rockshelter (Vercors range, Isère, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Angelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bridault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Léopold Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Chesnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 423, pp.193-212. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.06.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement mésolithique des Fieux (Miers, Lot) : une halte de chasse sur le causse de Gramat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valdeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Khedhaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P@lethnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Haltes de chasse en Préhistoire : quelles réalités archéologiques ?, 3, pp.335-347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Stress, Adaptation &amp; Innovation: Hunter-Gatherers to Early Farmers in the Horn of Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in 27th Biennal Meeting: African Archeology, SAFA Society of Africanist Archaeologists, Cross Roads Trough Time, Session 18. Climate Change and Human Responses in Past African Societies: Lessons for a Changing World (July, 2025).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Algarve, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte des Jonquilles, un nouveau jalon Mésolithique dans le Haut-Quercy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Arbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Amandine Chautard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIIèmes Rencontres Archéologiques de Saint-Céré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Saint-Céré, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mes os sans stries…le partage et la découpe au Mésolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">louise derbord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La découpe bouchère à travers le temps, Journée d’études</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OccitAnimaux, Nov 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mésolithisation, Mésolithique et Néolithisation dans le Sud-Ouest de la France. Le Cuzoul de Gramat (Lot, France) : quel bilan après 20 ans de reprise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valdeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 èmes Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte des Jonquilles, un nouveau jalon Mésolithique dans le Haut-Quercy. Présentation et résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Garcia-Tarac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Defranould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AG de l’association Archéologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archéologies, Mar 2023, Montauban, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic variations in the Lake Abhe area since the end of the Pleistocene (Djibouti): the transition from the last hunter-gatherers-fishers to the first herders in the Horn of Africa and their resiliency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulkader Mariam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic change research summit : un chemin vers l’adaptation et la resilience, Inauguration de l’Observatoire Régional de Recherche pour l’Environnement et le Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ORREC Djibouti, Oct 2022, Djibouti, Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funérailles et monumentalisme : stratégie(s) sociale(s) face à la mort des Néolithiques du bassin du Gobaad (République de Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Rencontre annuelle du Gaaf 2020 (Groupe d’anthropologie et d’archéologie funéraire). Rencontre autour des funérailles. Des os et des larmes : préparer les corps, pleurer et honorer les morts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Chartres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’un Massif à l’autre : synthèse sur le Laborien entre France méridionale et atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Naudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Pasty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Fat Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe du nord-ouest autour de 9600 Cal. B.C.: quels changements? Congrès Préhistorique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment and firewood use at Tourasse cave (south-west France) around the Late Glacial-Holocene transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meso 2020-Tenth International Conference on the Mesolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesolithization, Mesolithic and Neolithization in the South-West of France: contribution of the Cuzoul de Gramat (Gramat, Lot, France) to the establishment of a new chronocultural framework between the Pyrenees and the Massif Central (XI-VI millennia cal BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valdeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meso 2020-Tenth International Conference on the Mesolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesolithization, Mesolithic and Neolithization in the South-West of France,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valdeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meso 2020-Tenth International Conference on the Mesolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thomas Perrin; Benjamin Marquebielle; Sylvie Philibert; Nicolas Valdeyron, Sep 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'un Massif à l’autre : synthèse sur le Laborien entre France méridionale et atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Naudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Pasty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Fat Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles. 28e congrès préhistorique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cyril Montoya; Jean-Pierre Fagnart; Jean‑luc Locht, May 2016, Amiens, France. pp.349-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’industrie en matière osseuse du site du Pas de l’Echelle (Rovon, Isere)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Homme dans les Alpes, de la pierre au métal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Villard-de-Lans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une rupture dans le travail des matières osseuses entre le Paléolithique final et le Mésolithique ? Quelques éléments de réflexion à partir de sites Nord Aquitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'aquitaine à la fin des temps glaciaires - Aquitaine at the end of the Ice Age. Les sociétés de la transition du Paléolithique final au début du Mésolithique dasn l'espace Nord Aquitain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, les Eyzies-de-Tayac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'emploi de la « fracturation » dans le travail des matières osseuses au Mésolithique dans le Sud et l'Est de la France. Réflexions terminologiques et amorce de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la séance de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christesen, Marianne; Goutas, Nejma, Apr 2017, Paris, France. pp.243-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10000 ans à l'ombre des Pyrénées : quelles évolutions au sein des sociétés du Magdalénien, de l'Azilien et du Laborien (21 et 11 ka cal BP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Fat Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre pendant la dernière glaciation Occupations humaines et paléoenvironnements : quelles spécificités dans les Pyrénées ?, organisé par Céline Pallier, Caroline Renard, Marc Jarry et Mathieu Lejay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools made from wild boar canines during the French Mesolithic: a technological and functional study of collection from Le Cuzoul de Gramat (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MESO 2015 The Ninth International Conference on the Mesolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Belgrade, Serbia. pp.526 - 534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réévaluation des gisements de La Borie del Rey et de Port-de-Penne : nouvelles perspectives pour la transition Pléistocène-Holocène dans le Sud-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Detrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Georges Ferrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les groupes culturels de la transition Pléistocène-Holocène entre Atlantique et Adriatique : actes de la Séance de la Société Préhistorique Française, Bordeaux, 24-25 mai 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bordeaux, France. pp.83-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cuzoul de Gramat (Lot, France). A key sequence for the early Holocene in southwest France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valdeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wild Things: Recent Advances in Palaeolithic and Mesolithic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Durham, United Kingdom. pp.94-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mésolithique des Fieux (Lot, France), bilan des nouvelles recherches = Les Fieux (Lot, France) : Mesolithic levels, report of the new studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valdeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Khedhaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hugo-Obermaier Society for Quaternary Research and Archaeology of Stone Age - 54th annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00757397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuités et ruptures culturelles entre chasseurs mésolithiques et chasseurs néolithiques en Vercors : analyse préliminaire des niveaux du Mésolithique récent et du Néolithique ancien sans céramique de l'abri-sous-roche de la Grande Rivoire (Sassenage, Isère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Léopold Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Saint-Geroges-de-Didonne, France. pp.13-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet monographique d’une série éponyme et perspectives pour le Laborien du sud-ouest français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Detrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Georges Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. Les sociétés de l’Allerød et du Dryas récent entre Atlantique et Méditerranée, 25-25 mai 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement du Cuzoul de Gramat (Lot, France) : présentation des nouveaux travaux et résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valdeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8° Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Marseille, France. pp.197-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesolithic bone tools of South-West Europe : the example of the French site of le Cuzoul de Gramat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Meeting of the Worked Bone Research Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesolithic settlements (9th to 6th millennia cal.BCE) at Roquemissou (Aveyron, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Arbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Boboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MESO25, Eleventh International Conference on the Mesolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Ferrara, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mesolithic occupations of Jonquilles Cave (Caniac-du-Causse, Lot, France): First Interdisciplinary Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Arbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Amandine Chautard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Defranould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MESO25, the Eleventh International Conference on the Mesolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Ferrara, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation des matières osseuses sur le site du Pas de l’Echelle (Rovon, Isère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre BINTZ, Christophe GRIGGO, Lucie MARTIN, Régis PICAVET. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Homme dans les alpes, de la Pierre au métal. 50 ans de recherche archéologique alpine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Villard-de-Lans, France. Éditions de l'université de Savoie, 2016, L'Homme dans les Alpes, de la pierre au métal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tools made from wild boar canine in the French Mesolithic: technological and functionnal study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MESO 2015 The Ninth International Conference on the Mesolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Belgrade, Serbia. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deer Antler during the French Mesolithic: Technical Exploitation and Symbolic Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Where The Wild Things Are: Recent Advances in Palaeolithic and Mesolithic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Durham, United Kingdom. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djibouti. Des Paysages & des Hommes. Regards sur le patrimoine archéologique du Lac Abhé. Préface d’Yves Coppens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CERD Centre d'Etudes et de Recherches. Editions du CERD, 215 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des techniques aux territoires : nouveaux regards sur les cultures mésolithiques. Actes de la table ronde jeunes chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Chesnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvene Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P@lethnologie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 6, 2014, P@lethnologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bergerie de la Grande Rivoire : un nouvel éclairage sur les origines du pastoralisme nord-alpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Angelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in P.-Y. Nicod (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La bergerie néolithique de la Grande Rivoire à Sassenage (Isère). Deux millénaires et demi de vie pastorale dans les Alpes françaises du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse, Archives d’Écologie Préhistorique, pp.709-744, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les industries osseuses de l’abri Murat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’abri Murat (Rocamadour, Lot, France). Les fouilles M. Lorblanchet : une séquence clef du Paléolithique final.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XLV Supplément, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental France and the Benelux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Vandendriessche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colas Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Crombé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liv Nilsson Stutz, Rita Peyroteo Stjerna, Mari Tõrv. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of Mesolithic Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Oxford University Press, pp.280-301, 2025, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordhb/9780198853657.013.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ressource en matières premières pour constituer un équipement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Averbouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Manca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aline Averbouh; Valérie Feruglio; Frédéric Plassard; Georges Sauvet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouquetins et Pyrénées. I - De la Préhistoire à nos jours. Offert à Jean Clottes, Conservateur général du Patrimoine honoraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-83, 2021, 9791032002926. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.54995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monumentalisme funéraire et premières sociétés de production dans la Corne de l’Afrique. Le monument à double couronne d’Antakari 3 en République de Djibouti (région d’As Eyla,District de Dikhil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Youssouf Aden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Ard; Emmanuel Mens; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mégalithismes et monumentalismes funéraires : passé, présent, futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidestone Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.319-352, 2021, 978-90-8890-989-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulouse et le Mésolithique. Une tradition d'étude locale d'une période préhistorique peu connue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres et échanges. Université Populaire du Grand Toulouse 2018-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil départemental de la Haute-Garonne, pp.76-79, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Averbouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cregut‑bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Manca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavelle Ch.; Merlin M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Je mange, donc je suis. Petit dictionnaire curieux de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muséum National d'Histoire Naturelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.62-63, 2019, catalogue de l'Exposition temporaire du Musée de l'Homme, MNHN - Paris, octobre 2019 à juin 2020, 978-2-85653-892-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02398496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réévaluation des gisements de La Borie del Rey et de Port-de-Penne : quelles perspectives pour la transition Pléistocène - Holocène dans le sud-ouest de la France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Detrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Georges Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Langlais, Mathieu and Naudinot, Nicolas and Peresani, Marco. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés de l’Allerød et du Dryas récent entre Atlantique et Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.83-128, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire ancienne de la vallée d'Ossau, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.555-556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire ancienne de la vallée d'Ossau (PAVO), 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.460-461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roquemissou : plongée dans la Préhistoire du Causse [catalogue d'exposition]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche (2016 - 2018) - Monumentalismes et territoires au Néolithique entre Loire et Charente Formes et environnements des mégalithes et des enceintes. Formes, architecture, pétrographie et technologie des mégalithes. Campagne de fouille 2018 sur le dolmen des Bourriges à Fouqueure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aguillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandre Bedault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bessenay-Prolonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opération archéologique sur le site d’Antakari 3. In Cauliez J. (dir.) Programme 320 Premières Sociétés de Production dans la Corne de l’Afrique. Rapport de la deuxième année de troisième quadriennale sur les travaux conduits en 2023 (sur financements 2022) et opérations projetées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulkader Mariam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Europe et des Affaires Etrangères; Centre national de la recherche scientifique (CNRS); Centre d'Etudes et de Recherche de Djibouti (CERD); Institut des Recherches Archéologiques et Historiques de la République de Djibouti (IRAH); TRACES UMR 5608. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’opération de Fouilles Programmées 2022, Première année de triennale. La grotte des Jonquilles (Caniac-du-causse, Lot), Un nouveau site Mésolithique dans le Haut-Quercy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Garcia-Tarac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC-SRA Occitanie. 2022, 149 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poursuite de la fouille de la sépulture communautaire d'Antakari 3. In Cauliez J. (dir.) Programme 320 Premières Sociétés de Production dans la Corne de l’Afrique. Rapport de la première année de troisième quadriennale sur les travaux conduits en 2022 (sur financements 2021) et opérations projetées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Abdoulkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Europe et des Affaires étrangères (MEAE); Centre national de la recherche scientifique (CNRS); Centre d'Etudes et de Recherche de Djibouti (CERD); Institut des Recherches Archéologiques et Historiques de la République de Djibouti (IRAH); TRACES UMR 5608. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’opération de Fouilles Programmées 2021, Première année (demande annuelle), La grotte des Jonquilles (Caniac-du-causse, Lot), Un nouveau site Mésolithique dans le Haut-Quercy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC / SRA Occitanie. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gisement du Cuzoul de Gramat (Lot), Fouille programmée triannuelle, Rapport final 2017-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valdeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC / SRA Occitanie. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire ancienne de la vallée d'Ossau : paléoenvironnement et sociétés de chasseurs-collecteurs dans le piémont pyrénéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Coucouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Nouvelle-Aquitaine. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beg-er-Vil à Quiberon : un habitat de chasseurs-cueilleurs maritimes de l’Holocène - Première année de post-fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Calvo Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cuenca-Solana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS; Université Rennes 1; SRA Bretagne. 2019, 169 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire ancienne de la vallée d’Ossau : paléoenvironnement et sociétés de chasseurs-collecteurs dans le piémont pyrénéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Nouvelle-Aquitaine. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hérouin S., Matu M., Cauliez J., Coudert L., Diaz A., Marquebieille B., Mologni C., Lesur J., 2019, Antakari 3 – Poursuite de la fouille du monument funéraire, in J. Cauliez (Dir) Projet PSPCA – programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2018-2021. Rapport de la deuxième année de la deuxième quadriennale sur les travaux conduits en 2019 (sur financements 2018) + opération projetée, Mission archéologique franco-djiboutienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2019, p. 43-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire ancienne de la vallée d'Ossau : paléoenvironnement et sociétés de chasseurs-collecteurs dans le piémont pyrénéen. Projet collectif de recherche, bilan 2018 et demande 2019-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Campmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ministère de la Culture, DRAC Nouvelle-Aquitaine. 2018, 180 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gisement du Cuzoul de Gramat (Lot) Rapport de synthèse 2014-2015-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valdeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bori Sam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizé Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Occitanie. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gisement du Cuzoul de Gramat (Lot), Fouille programmée triannuelle, 2ème rapport intermédiaire, Campagne 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valdeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bori Sam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 5608 TRACES; SRA Occitanie. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gisement du Cuzoul de Gramat (Lot), Fouille programmée triannuelle, 1er rapport intermédiaire 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valdeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bori Sam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 5608 TRACES; SRA Occitanie. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement du Cuzoul de Gramat (Lot), fouille programmée triannuelle, Bilan des campagnes 2011-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valdeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Sra Occitanie. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail des matières osseuses au mésolithique : caractérisation technique et économique à partir des séries du sud et de l'est de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Toulouse le Mirail - Toulouse II, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014TOU20029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01141109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azilian deer antler harpoons, Rhodes II site, R. Simonnet excavation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId217"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benjamin Marquebielle </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">benjamin-marquebielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4084-2822</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">184878535</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">membre associé UMR5608 TRACES</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Université Toulouse Jean Jaurès / Maison de la Recherche</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">5, allée A. Machado / 31058 Toulouse Cedex 9</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tél</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : 06 71 33 61 52</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">benjamin.marquebielle@yahoo.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches portent sur les sociétés préhistoriques de l’Holocène en Europe occidentale, abordées par l’étude de leurs équipements en matières osseuses.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CV synthétique</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Disciplines enseignées</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Travail des matières osseuses / Dessin de l’industrie osseuse / Découverte de l’archéologie / Initiation à la Préhistoire / Méthodes et techniques de l’archéologie / Histoire du paysage et science du paléoenvironnement / Protohistoire toulousaine / Méthodologie du travail universitaire</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Statuts d'enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 à 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Attaché Temporaire d’enseignement Supérieur et de Recherche (Université Toulouse II Jean Jaurès)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 à 2011 et 2018 à 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - chargé de cours L1, L2 et L3 (Université Toulouse II Jean Jaurès / Université de Provence)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 à 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - intervenant Master (Université Toulouse II Jean Jaurès / Université de Provence / Université de Paris Panthéon Sorbonne / Universita degli studi di Ferrara)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Volume horaire des enseignements dispensés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1er cycle enseignement supérieur : 277 h</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2e cycle enseignement supérieur : 50 h</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">3e cycle enseignement supérieur : 2,5 h</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">co-direction de master = 2</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">encadrement master = 1</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">jury de master = 7</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">encadrant stage école doctorale = 1</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherche</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation en cours à des groupes de recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">depuis 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - PCR </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAVO « Préhistoire Ancienne en Vallée d’Ossau » </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> co-direction avec J.-M. Pétillon (CNRS, UMR 5608 TRACES) et coordinateur thématique avec N. Valdeyron (professeur, UTJ)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">depuis 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - GDR Bioarcheodat « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés, biodiversité, environnement : données et résultats de l’archéozoologie et de l’archéobotanique sur le territoire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> » (dir. R.-M. Arbogast, CNRS, UMR 7044 Archimede)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organisation récente de rencontres scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - co-organisateur avec T. Perrin, S. Philibert, N. Valdeyron du colloque international « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meso2020 - Tenth International Conference on the Mesolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », Toulouse, 7-11 septembre 2020</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - co-organisateur avec M. Wild et J. Treuillot de la session « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From animals to osseous remains: recent advances in the study of human-animal relationships in the Mesolithic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> » dans le cadre du colloque international « Meso2020 », Toulouse, 7-11 septembre 2020</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - organisateur de la journée d’étude « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’abbé Pouech et les débuts de la préhistoire en Ariège. Retour sur les collections d’un précurseur appaméen méconu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », Pamiers, 29 juin 2019</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités professionelles récentes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">depuis 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - secrétaire de rédaction revue </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palethnologie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (contrat auto entrepreneur UMR5608 TRACES)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - étude industrie osseuse mésolithique de l'Isle Adam (95) (contrat auto entrepreneur INRAP)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - étude industrie osseuse mésolithique du Cuzoul de Gramat (46) (association Archéologies)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - étude industrie osseuse néolithique de La Grande Rivoire (38) (contrat auto entrepreneur EDYTEM)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - réalisation cartes géographiques ouvrage Pyrénées préhistoriques (contrat auto entrepreneur)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités administratives récentes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – coordinateur du thème « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Derniers chasseurs-collecteurs, premiers agro-pasteur : transitions holocènes en Méditerranée occidentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> » équipe PRBM de l’UMR5608 TRACES</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – correspondant Twitter de l’UMR5608 TRACES</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – correspondant web équipe PRBM de l’UMR5608 TRACES</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 à 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – représentant élue des docteurs associés au conseil de laboratoire de l’UMR5608 TRACES</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Dernières actions de diffusion de la culture scientifique et technique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – diffusion des activités de recherche sur Twitter (gestion compte personnel </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">@BMarquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, compte officiel UMR5608 TRACES </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">@umr5608_traces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, compte officiel « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meso2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> » </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">@meso10_2020</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – interview par Pyrénées magazine autour de la collection Pouech (n° 188, article « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les combles de la Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> »)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – intervention au collège d'Aurignac pour des ateliers Grottes et Archéologies « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hominisation et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> » avec E. Rousset, 10 septembre 2019</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – stand Journées Nationales de l’Archéologie (avec les associations Grottes et Archéologies et APAREA et le Musée Saint Raymond), Toulouse, 15 et 16 juin 2019</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – commissaire d’exposition (avec N. Valdeyron et F. Plassard) « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grotte de Rouffignac aux temps mésolithiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », Rouffignac, mai 2019 - novembre 2020</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Associations et sociétés savantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – membre correspondant SAMF - Société Archéologique du Midi de la France. Rapporteur pour le prix annuel 2019, 2020, 2021</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – président association GAAMA - Grottes et Archéologies Ariège Mas d’Azil</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monument mégalithique de Roquefort à Lugasson (Gironde) et la question des allées couvertes en Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primitiva Bueno Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo de Balbin Berhman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12zp5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et maintenant qu’il est parti… Vous pensez quoi de Nicolas ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34, pp.13-18. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1516m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical analyses reveal dual functionality of Early Mesolithic birch tar at Krzyż Wielkopolski (Poland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabea J Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Kabaciński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57, pp.104591. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment and Plant Use at La Tourasse (South-West France) at the Late Glacial–Holocene Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen María Martínez Varea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (1), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/opar-2022-0292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire ancienne de la vallée d'Ossau (PAVO), 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Aquitaine, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix mille ans de peuplement humain sur le versant nord des Pyrénées (21000-11000 cal BP) entre unification et régionalisation culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Fat Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Munibe. Antropologia-Arkeologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71, pp.59-71. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21630/maa.2020.71.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pleistocene-Holocene transition in Southwestern France: A Focus on the Laborian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Fat. Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 564, pp.37-47. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2019.09.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesolithic settlement on la Haute-Île in Neuilly-sur-Marne (Seine-Saint-Denis, France): between funerary and domestic functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peschaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Deseine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (4), pp.547-581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations socio-économiques et temporalités des occupations de plein air du Laborien ancien à Port-de-Penne (Penne d’Agenais, Lot-et-Garonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (3), pp.409-460. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2020.15129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osseous Material Working During the French Mesolithic: First Elements of Characterization and Focus on the Debitage by Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arheologiâ evrazijskih stepej (Online)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.199-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod debitage by extraction : An overview of different cases identified for the Upper Palaeolithic and the Mesolithic in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Averbouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Goutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 403, pp.57-67. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.08.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The First Mesolithic in the French Alps: New data from La Grande Rivoire rockshelter (Vercors range, Isère, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Angelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bridault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Léopold Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Chesnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 423, pp.193-212. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.06.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement mésolithique des Fieux (Miers, Lot) : une halte de chasse sur le causse de Gramat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valdeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Khedhaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P@lethnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Haltes de chasse en Préhistoire : quelles réalités archéologiques ?, 3, pp.335-347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Stress, Adaptation &amp; Innovation: Hunter-Gatherers to Early Farmers in the Horn of Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in 27th Biennal Meeting: African Archeology, SAFA Society of Africanist Archaeologists, Cross Roads Trough Time, Session 18. Climate Change and Human Responses in Past African Societies: Lessons for a Changing World (July, 2025).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Algarve, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mes os sans stries…le partage et la découpe au Mésolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">louise derbord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La découpe bouchère à travers le temps, Journée d’études</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OccitAnimaux, Nov 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte des Jonquilles, un nouveau jalon Mésolithique dans le Haut-Quercy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Arbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Amandine Chautard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIIèmes Rencontres Archéologiques de Saint-Céré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Saint-Céré, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mésolithisation, Mésolithique et Néolithisation dans le Sud-Ouest de la France. Le Cuzoul de Gramat (Lot, France) : quel bilan après 20 ans de reprise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valdeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 èmes Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte des Jonquilles, un nouveau jalon Mésolithique dans le Haut-Quercy. Présentation et résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Garcia-Tarac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Defranould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AG de l’association Archéologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archéologies, Mar 2023, Montauban, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic variations in the Lake Abhe area since the end of the Pleistocene (Djibouti): the transition from the last hunter-gatherers-fishers to the first herders in the Horn of Africa and their resiliency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulkader Mariam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic change research summit : un chemin vers l’adaptation et la resilience, Inauguration de l’Observatoire Régional de Recherche pour l’Environnement et le Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ORREC Djibouti, Oct 2022, Djibouti, Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funérailles et monumentalisme : stratégie(s) sociale(s) face à la mort des Néolithiques du bassin du Gobaad (République de Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Rencontre annuelle du Gaaf 2020 (Groupe d’anthropologie et d’archéologie funéraire). Rencontre autour des funérailles. Des os et des larmes : préparer les corps, pleurer et honorer les morts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Chartres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesolithization, Mesolithic and Neolithization in the South-West of France: contribution of the Cuzoul de Gramat (Gramat, Lot, France) to the establishment of a new chronocultural framework between the Pyrenees and the Massif Central (XI-VI millennia cal BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valdeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meso 2020-Tenth International Conference on the Mesolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesolithization, Mesolithic and Neolithization in the South-West of France,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valdeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meso 2020-Tenth International Conference on the Mesolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thomas Perrin; Benjamin Marquebielle; Sylvie Philibert; Nicolas Valdeyron, Sep 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’un Massif à l’autre : synthèse sur le Laborien entre France méridionale et atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Naudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Pasty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Fat Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe du nord-ouest autour de 9600 Cal. B.C.: quels changements? Congrès Préhistorique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment and firewood use at Tourasse cave (south-west France) around the Late Glacial-Holocene transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meso 2020-Tenth International Conference on the Mesolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'un Massif à l’autre : synthèse sur le Laborien entre France méridionale et atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Naudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Pasty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Fat Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles. 28e congrès préhistorique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cyril Montoya; Jean-Pierre Fagnart; Jean‑luc Locht, May 2016, Amiens, France. pp.349-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’industrie en matière osseuse du site du Pas de l’Echelle (Rovon, Isere)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Homme dans les Alpes, de la pierre au métal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Villard-de-Lans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une rupture dans le travail des matières osseuses entre le Paléolithique final et le Mésolithique ? Quelques éléments de réflexion à partir de sites Nord Aquitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'aquitaine à la fin des temps glaciaires - Aquitaine at the end of the Ice Age. Les sociétés de la transition du Paléolithique final au début du Mésolithique dasn l'espace Nord Aquitain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, les Eyzies-de-Tayac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'emploi de la « fracturation » dans le travail des matières osseuses au Mésolithique dans le Sud et l'Est de la France. Réflexions terminologiques et amorce de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la séance de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christesen, Marianne; Goutas, Nejma, Apr 2017, Paris, France. pp.243-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10000 ans à l'ombre des Pyrénées : quelles évolutions au sein des sociétés du Magdalénien, de l'Azilien et du Laborien (21 et 11 ka cal BP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Fat Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre pendant la dernière glaciation Occupations humaines et paléoenvironnements : quelles spécificités dans les Pyrénées ?, organisé par Céline Pallier, Caroline Renard, Marc Jarry et Mathieu Lejay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools made from wild boar canines during the French Mesolithic: a technological and functional study of collection from Le Cuzoul de Gramat (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MESO 2015 The Ninth International Conference on the Mesolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Belgrade, Serbia. pp.526 - 534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cuzoul de Gramat (Lot, France). A key sequence for the early Holocene in southwest France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valdeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wild Things: Recent Advances in Palaeolithic and Mesolithic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Durham, United Kingdom. pp.94-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réévaluation des gisements de La Borie del Rey et de Port-de-Penne : nouvelles perspectives pour la transition Pléistocène-Holocène dans le Sud-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Detrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Georges Ferrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les groupes culturels de la transition Pléistocène-Holocène entre Atlantique et Adriatique : actes de la Séance de la Société Préhistorique Française, Bordeaux, 24-25 mai 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bordeaux, France. pp.83-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mésolithique des Fieux (Lot, France), bilan des nouvelles recherches = Les Fieux (Lot, France) : Mesolithic levels, report of the new studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valdeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Khedhaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hugo-Obermaier Society for Quaternary Research and Archaeology of Stone Age - 54th annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00757397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet monographique d’une série éponyme et perspectives pour le Laborien du sud-ouest français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Detrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Georges Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. Les sociétés de l’Allerød et du Dryas récent entre Atlantique et Méditerranée, 25-25 mai 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuités et ruptures culturelles entre chasseurs mésolithiques et chasseurs néolithiques en Vercors : analyse préliminaire des niveaux du Mésolithique récent et du Néolithique ancien sans céramique de l'abri-sous-roche de la Grande Rivoire (Sassenage, Isère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Léopold Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Saint-Geroges-de-Didonne, France. pp.13-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement du Cuzoul de Gramat (Lot, France) : présentation des nouveaux travaux et résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valdeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8° Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Marseille, France. pp.197-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesolithic bone tools of South-West Europe : the example of the French site of le Cuzoul de Gramat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Meeting of the Worked Bone Research Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mesolithic occupations of Jonquilles Cave (Caniac-du-Causse, Lot, France): First Interdisciplinary Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Arbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Amandine Chautard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Defranould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MESO25, the Eleventh International Conference on the Mesolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Ferrara, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesolithic settlements (9th to 6th millennia cal.BCE) at Roquemissou (Aveyron, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Arbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Boboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MESO25, Eleventh International Conference on the Mesolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Ferrara, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation des matières osseuses sur le site du Pas de l’Echelle (Rovon, Isère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre BINTZ, Christophe GRIGGO, Lucie MARTIN, Régis PICAVET. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Homme dans les alpes, de la Pierre au métal. 50 ans de recherche archéologique alpine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Villard-de-Lans, France. Éditions de l'université de Savoie, 2016, L'Homme dans les Alpes, de la pierre au métal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tools made from wild boar canine in the French Mesolithic: technological and functionnal study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MESO 2015 The Ninth International Conference on the Mesolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Belgrade, Serbia. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deer Antler during the French Mesolithic: Technical Exploitation and Symbolic Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Where The Wild Things Are: Recent Advances in Palaeolithic and Mesolithic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Durham, United Kingdom. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djibouti. Des Paysages & des Hommes. Regards sur le patrimoine archéologique du Lac Abhé. Préface d’Yves Coppens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CERD Centre d'Etudes et de Recherches. Editions du CERD, 215 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des techniques aux territoires : nouveaux regards sur les cultures mésolithiques. Actes de la table ronde jeunes chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Chesnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvene Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P@lethnologie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 6, 2014, P@lethnologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental France and the Benelux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Vandendriessche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colas Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Crombé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liv Nilsson Stutz, Rita Peyroteo Stjerna, Mari Tõrv. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of Mesolithic Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Oxford University Press, pp.280-301, 2025, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordhb/9780198853657.013.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bergerie de la Grande Rivoire : un nouvel éclairage sur les origines du pastoralisme nord-alpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Angelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in P.-Y. Nicod (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La bergerie néolithique de la Grande Rivoire à Sassenage (Isère). Deux millénaires et demi de vie pastorale dans les Alpes françaises du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse, Archives d’Écologie Préhistorique, pp.709-744, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les industries osseuses de l’abri Murat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’abri Murat (Rocamadour, Lot, France). Les fouilles M. Lorblanchet : une séquence clef du Paléolithique final.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XLV Supplément, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ressource en matières premières pour constituer un équipement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Averbouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Manca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aline Averbouh; Valérie Feruglio; Frédéric Plassard; Georges Sauvet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouquetins et Pyrénées. I - De la Préhistoire à nos jours. Offert à Jean Clottes, Conservateur général du Patrimoine honoraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-83, 2021, 9791032002926. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.54995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monumentalisme funéraire et premières sociétés de production dans la Corne de l’Afrique. Le monument à double couronne d’Antakari 3 en République de Djibouti (région d’As Eyla,District de Dikhil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Youssouf Aden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Ard; Emmanuel Mens; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mégalithismes et monumentalismes funéraires : passé, présent, futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidestone Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.319-352, 2021, 978-90-8890-989-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulouse et le Mésolithique. Une tradition d'étude locale d'une période préhistorique peu connue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres et échanges. Université Populaire du Grand Toulouse 2018-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil départemental de la Haute-Garonne, pp.76-79, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Averbouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cregut‑bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Manca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavelle Ch.; Merlin M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Je mange, donc je suis. Petit dictionnaire curieux de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muséum National d'Histoire Naturelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.62-63, 2019, catalogue de l'Exposition temporaire du Musée de l'Homme, MNHN - Paris, octobre 2019 à juin 2020, 978-2-85653-892-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02398496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réévaluation des gisements de La Borie del Rey et de Port-de-Penne : quelles perspectives pour la transition Pléistocène - Holocène dans le sud-ouest de la France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Detrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Georges Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Langlais, Mathieu and Naudinot, Nicolas and Peresani, Marco. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés de l’Allerød et du Dryas récent entre Atlantique et Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.83-128, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire ancienne de la vallée d'Ossau, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.555-556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire ancienne de la vallée d'Ossau (PAVO), 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.460-461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roquemissou : plongée dans la Préhistoire du Causse [catalogue d'exposition]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche (2016 - 2018) - Monumentalismes et territoires au Néolithique entre Loire et Charente Formes et environnements des mégalithes et des enceintes. Formes, architecture, pétrographie et technologie des mégalithes. Campagne de fouille 2018 sur le dolmen des Bourriges à Fouqueure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aguillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandre Bedault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bessenay-Prolonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opération archéologique sur le site d’Antakari 3. In Cauliez J. (dir.) Programme 320 Premières Sociétés de Production dans la Corne de l’Afrique. Rapport de la deuxième année de troisième quadriennale sur les travaux conduits en 2023 (sur financements 2022) et opérations projetées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulkader Mariam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Europe et des Affaires Etrangères; Centre national de la recherche scientifique (CNRS); Centre d'Etudes et de Recherche de Djibouti (CERD); Institut des Recherches Archéologiques et Historiques de la République de Djibouti (IRAH); TRACES UMR 5608. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’opération de Fouilles Programmées 2022, Première année de triennale. La grotte des Jonquilles (Caniac-du-causse, Lot), Un nouveau site Mésolithique dans le Haut-Quercy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Garcia-Tarac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC-SRA Occitanie. 2022, 149 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poursuite de la fouille de la sépulture communautaire d'Antakari 3. In Cauliez J. (dir.) Programme 320 Premières Sociétés de Production dans la Corne de l’Afrique. Rapport de la première année de troisième quadriennale sur les travaux conduits en 2022 (sur financements 2021) et opérations projetées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Abdoulkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Europe et des Affaires étrangères (MEAE); Centre national de la recherche scientifique (CNRS); Centre d'Etudes et de Recherche de Djibouti (CERD); Institut des Recherches Archéologiques et Historiques de la République de Djibouti (IRAH); TRACES UMR 5608. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’opération de Fouilles Programmées 2021, Première année (demande annuelle), La grotte des Jonquilles (Caniac-du-causse, Lot), Un nouveau site Mésolithique dans le Haut-Quercy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC / SRA Occitanie. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gisement du Cuzoul de Gramat (Lot), Fouille programmée triannuelle, Rapport final 2017-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valdeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC / SRA Occitanie. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire ancienne de la vallée d'Ossau : paléoenvironnement et sociétés de chasseurs-collecteurs dans le piémont pyrénéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Coucouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Nouvelle-Aquitaine. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire ancienne de la vallée d’Ossau : paléoenvironnement et sociétés de chasseurs-collecteurs dans le piémont pyrénéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Nouvelle-Aquitaine. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hérouin S., Matu M., Cauliez J., Coudert L., Diaz A., Marquebieille B., Mologni C., Lesur J., 2019, Antakari 3 – Poursuite de la fouille du monument funéraire, in J. Cauliez (Dir) Projet PSPCA – programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2018-2021. Rapport de la deuxième année de la deuxième quadriennale sur les travaux conduits en 2019 (sur financements 2018) + opération projetée, Mission archéologique franco-djiboutienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2019, p. 43-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beg-er-Vil à Quiberon : un habitat de chasseurs-cueilleurs maritimes de l’Holocène - Première année de post-fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Calvo Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cuenca-Solana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS; Université Rennes 1; SRA Bretagne. 2019, 169 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire ancienne de la vallée d'Ossau : paléoenvironnement et sociétés de chasseurs-collecteurs dans le piémont pyrénéen. Projet collectif de recherche, bilan 2018 et demande 2019-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Campmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ministère de la Culture, DRAC Nouvelle-Aquitaine. 2018, 180 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gisement du Cuzoul de Gramat (Lot) Rapport de synthèse 2014-2015-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valdeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bori Sam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizé Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Occitanie. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gisement du Cuzoul de Gramat (Lot), Fouille programmée triannuelle, 2ème rapport intermédiaire, Campagne 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valdeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bori Sam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 5608 TRACES; SRA Occitanie. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gisement du Cuzoul de Gramat (Lot), Fouille programmée triannuelle, 1er rapport intermédiaire 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valdeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bori Sam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 5608 TRACES; SRA Occitanie. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement du Cuzoul de Gramat (Lot), fouille programmée triannuelle, Bilan des campagnes 2011-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valdeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Sra Occitanie. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail des matières osseuses au mésolithique : caractérisation technique et économique à partir des séries du sud et de l'est de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Toulouse le Mirail - Toulouse II, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014TOU20029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01141109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azilian deer antler harpoons, Rhodes II site, R. Simonnet excavation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId217"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2AEE739F"/>
+    <w:nsid w:val="72C552FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-marquebielle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4084-2822" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184878535" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://traces.univ-tlse2.fr/accueil/smp3c-societes-et-milieux-des-populations-de-chasseurs-cueilleurs-collecteurs/benjamin-marquebielle#/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:benjamin.marquebielle@yahoo.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pavo.hypotheses.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/palethnologie/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/BMarquebielle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/umr5608_traces" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/meso10_2020" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593642v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabea J Koch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Kabaci&#324;ski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marquebielle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Little" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104591" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911092v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primitiva Bueno Ramirez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de Balbin Berhman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ferreira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12zp5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KN2H4K7V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286972v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bosc-Zanardo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gardeur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1516m" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218502v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Liard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Mar&#237;a Mart&#237;nez Varea" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orange" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Huot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2022-0292" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760744v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105809v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Fat Cheung" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefebvre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21630/maa.2020.71.18" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03222586v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peschaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deseine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leduc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Jeune" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006277v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chevallier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2020.15129" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304714v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Fat. Cheung" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2019.09.045" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990090v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990099v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.08.072" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLR0PD95-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673486v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Angelin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chaix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Chesnaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.06.027" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990260v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valdeyron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Briand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Khedhaier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288980v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mar&#233;chal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755028v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Arbez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Amandine Chautard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780299v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=louise derbord" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690947v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Sellami" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755023v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Garcia-Tarac" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056122v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulkader Mariam" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coudert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452760v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;rouin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Matu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006306v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naudinot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Pasty" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047913v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047919v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04118778v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876600v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990094v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951777v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984992v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304463v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990118v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fabre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836149v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Detrain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Georges Ferrie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990110v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gassin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757397v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760056v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Nicod" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197326v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Georges Ferri&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990715v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990262v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378675v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boboeuf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286627v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990254v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953381v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Fabre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953377v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bosset" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381725v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gutherz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alarashi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989370v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvene Michel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogs.univ-tlse2.fr/palethnologie/wp-content/files/2014/fr-FR/Palethnologie-2014-FR-00-Revue.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05536020v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342275v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548366v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Vandendriessche" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gu&#233;ret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cromb&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780198853657.013.14" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129389v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Manca" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/bouquetins-pyrenees-0" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.54995" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427238v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Youssouf Aden" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/megalithismes-et-monumentalismes-funeraires" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293626v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398496v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Cregut&#8209;bonnoure" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mnhn.fr/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197320v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929100v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191387v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052154v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046640v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aguillon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Bedault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bessenay-Prolonge" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442322v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Diaz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754973v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907169v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Abdoulkader" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540245v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540254v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Voisin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098780v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chauvin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Coucouron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delmas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483456v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Calvo G&#243;mez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cuenca-Solana" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426891v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864644v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042999v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Campmas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979674v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bori Sam" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Hoffmann" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979697v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984206v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984247v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chevalier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01141109v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014TOU20029" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03687790v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-marquebielle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4084-2822" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184878535" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://traces.univ-tlse2.fr/accueil/smp3c-societes-et-milieux-des-populations-de-chasseurs-cueilleurs-collecteurs/benjamin-marquebielle#/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:benjamin.marquebielle@yahoo.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pavo.hypotheses.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/palethnologie/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/BMarquebielle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/umr5608_traces" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/meso10_2020" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911092v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primitiva Bueno Ramirez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de Balbin Berhman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ferreira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12zp5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KN2H4K7V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286972v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bosc-Zanardo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gardeur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marquebielle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1516m" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593642v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabea J Koch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Kabaci&#324;ski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Little" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104591" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218502v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Liard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Mar&#237;a Mart&#237;nez Varea" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orange" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Huot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2022-0292" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760744v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105809v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Fat Cheung" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefebvre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21630/maa.2020.71.18" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304714v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chevallier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Fat. Cheung" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2019.09.045" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03222586v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peschaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deseine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leduc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Jeune" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006277v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2020.15129" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990090v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990099v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.08.072" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLR0PD95-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673486v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Angelin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chaix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Chesnaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.06.027" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990260v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valdeyron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Briand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Khedhaier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288980v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mar&#233;chal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780299v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=louise derbord" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755028v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Arbez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Amandine Chautard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690947v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Sellami" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755023v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Garcia-Tarac" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056122v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulkader Mariam" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coudert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452760v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;rouin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Matu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047919v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04118778v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006306v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naudinot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Pasty" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047913v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876600v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990094v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951777v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984992v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304463v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990118v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fabre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990110v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gassin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836149v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Detrain" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Georges Ferrie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757397v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197326v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Georges Ferri&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760056v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Nicod" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990715v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990262v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286627v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378675v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boboeuf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990254v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953381v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Fabre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953377v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bosset" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381725v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gutherz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alarashi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989370v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvene Michel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogs.univ-tlse2.fr/palethnologie/wp-content/files/2014/fr-FR/Palethnologie-2014-FR-00-Revue.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548366v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Vandendriessche" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gu&#233;ret" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cromb&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780198853657.013.14" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05536020v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342275v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129389v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Manca" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/bouquetins-pyrenees-0" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.54995" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427238v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Youssouf Aden" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/megalithismes-et-monumentalismes-funeraires" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293626v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398496v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Cregut&#8209;bonnoure" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mnhn.fr/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197320v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929100v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191387v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052154v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046640v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aguillon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Bedault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bessenay-Prolonge" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442322v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Diaz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754973v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907169v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Abdoulkader" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540245v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540254v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Voisin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098780v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chauvin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Coucouron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delmas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426891v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864644v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483456v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Calvo G&#243;mez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cuenca-Solana" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042999v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Campmas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979674v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bori Sam" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Hoffmann" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979697v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984206v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984247v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chevalier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01141109v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014TOU20029" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03687790v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>