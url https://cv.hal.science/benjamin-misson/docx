--- v0 (2026-03-03)
+++ v1 (2026-04-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benjamin Misson </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur des universités - 67ème section CNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thématiques de recherche actuelles principales :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contribution des pressions anthropiques (contaminations chimiques, perturbations physiques) à l'écologie des communautés microbiennes à l'interface continent-océan</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contributions microbiennes à la biogéochimie des éléments majeurs en zone côtière (matière organique dissoute, macronutriments) et traces (métaux)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Dynamique, structure et diversité des assemblages microbiens (planctoniques, benthiques, souterrains)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mots clés :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ecologie microbienne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Biodiversité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Biogéochimie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Environnement côtier</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ecologie moléculaire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cytométrie en flux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modèles biologiques d’intérêt : procaryotes hétérotrophes, microeucaryotes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Production scientifique :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">43 articles parus dont 18 en tant qu'auteur principal (1er ou dernier), et 4 en tant que co-auteur de doctorants co-encadrés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4 communcations invitées en congrés et workshops internationaux, &amp;gt; 80 communications orales ou affichées en congrés internationaux et nationaux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordination de projets de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MICROSURV (2024-2027, Développement de l’observation du MICRObiote marin planctonique pour détecter et SURVeiller l’impact écologique des activités humaines en zone méditerranéenne côtière, AERMC : 394 k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MICROBEACH (2024-2025, MICRObial life under BEACHes: exploration of microbial diversity and ability to degrade anthropogenic organic contaminants, Institut des Sciences de l'Océan d'AMU : 60 k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CYTPIX OCEAN (2023, Achat d’un cytomètre en flux imageur innovant pour l’étude des assemblages microbiens marins, FIA : 95.6 k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">COMICS (2020-2021, Couplage d'approches méta-OMICS pour l'étude approfondie de réponses microbiennes aux perturbations d'origine anthropique en milieu marin côtier, UTLN/TPM : 30.7 k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">SE.D.RI.PORT. (2017-2020, SEdimenti, Dragaggi, RIschi PORTuali, Interreg Marittimo, 1854.6k€, part UTLN : 220k€, PI : Région Autonome de Sardaigne, coordination UTLN : B. Misson depuis début 2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IMPRECI-M² (2016-2017, IMPacts RECIproques entre Microorganismes et Métaux traces en milieu marin côtier : qui contrôle qui ? EC2CO ECODYN+MICROBIEN : 37.8k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">METOPHYTO (2015-2016, Influence de pollutions MEtalliques multiples représentatives de l’environnement marin côtier TOulonnais sur le picoPHYTOplancton, FR ECCOREV : 7k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">COMMET (2014, Caractérisation des COMmunautés Microbiennes participant à la biogéochimie du MErcure dans les sédiments de la rade de Toulon : diversité, distribution et réponse aux contaminations métalliques multiples, UTLN/TPM: 15.5k€)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Partenaire de projets de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">BRONZETTE 2.0 (2024-2025, Microbial contributions to biogeochemical cycling in subterranean mixing and reaction zones at the continent-ocean interface, EC2CO Hybige : 35 k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">OMNIS (2023-2025, Organic matter and non-indigenous species success in ports, Ministère italien de la recherche)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">BISQUE (2022-2023, Influence de la colonne sédimentaire sur la qualité des eaux côtières, FR ECCOREV/ITEM & Actions transverse MIO)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ECODREDGE MED II (2021-2024, Dragage de sédiments portuaires : impacts et perspectives de valorisation, Région Occitanie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FIRETRACK (2021-2024, Sources and fate of biomass combustion tracers in the ocean, ANR)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">BLACK MATTERS (2021, Black Carbon dissous en milieu marin : biodisponibilité potentielle pour les procaryotes hétérotrophes et pouvoir de complexation avec les contaminants chimiques, MIO, 12.2k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CARAMBOLE (2020-2021, Caractérisation des apports de COD et de leurs effets sur les communautés biologiques en lacs de haute altitude, EC2CO HYBIGE, 45 k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">GEREMIA (2018-2021, GEstione dei REflui per il MIglioramento delle Acque portuali, Interreg Marittimo, 1783k€, part UTLN : 383.8k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">COMMET (2018, MIO, 5k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EPIBIOINDIC (2017-2018, Epibiontes des herbiers marins : indicateur de qualité des écosystèmes côtiers? FR ECCOREV, 7k€, part MIO : 2k€ )</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MERITE-Hippocampe (2017-2020, MISTRALS, AT pollutions et contaminants, 200k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FOS SEA (2017-2020, Environmental risk assessment of biological fouling control along the Mediterranean coast, ANR, 635k€, part MIO : 134.5k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Development of a Quantitative Lab and Field-Based Microbial Tool to Determine Arsenic (2016, MITACS/Campus France, 10k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PREVENT (2015-2017, PRotection du littoral méditerranéen: EValuation, surveillancE, conséqueNces, impacT économique et sociétal – Application à la Rade de Toulon, UTLN/TPM/CD83/Région PACA, 188,6k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MERMEX (2013-2016, MISTRALS, WP3, action C3A)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DYNAMICS (2012-2015, « Dynamique des communautés microbiennes actuelles et passées dans les sédiments ligériens », Agence de l’eau Loire-Bretagne. (Postdoctorat)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Actions Intégrées Volubilis France-Maroc de 2010 à 2014 sur l’impact des fluctuations climatiques sur le potentiel toxique des proliférations cyanobactériennes dans des écosystèmes aquatiques marocains et français (Doctorat)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Financement de ressources humaines :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contrat postdoctoral MICROBEACH 2024-2025 (12 mois)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CDD AI alternance MICROSURV 2024-2025 (12 mois)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contrat postdoctoral MICROSURV 2024-2027 (36 mois)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contrat doctoral d'établissement (UTLN) 2023-2026 (50%)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contrat doctoral d'établissement (UTLN) 2020-2023 (50%)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contrat Postdoctoral ANR FOSSEA 2018-2019 (12 mois)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contrat Doctoral région PACA 2015-2018 (33%)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contrat Doctoral région PACA 2016-2017 (33%)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contrat Doctoral région PACA 2017-2020 (33%)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CDD IgE UTLN 2018-2019 (10 mois)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CDD IgE UTLN + projet 2019 (9 mois)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encadrement :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">3 chercheurs post-doctorants (Julie Foulon, Nicolas Gallois, Clara Dignan)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2 ATER (Lyria Berdjeb 2017-2018; Elyne Dugény 2021-2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">5 doctorants (Clément Coclet, co-encadrant, soutenue en 2019 ; Marie Mayer, co-encadrant, démission en 2017 ; Nicolas Layglon, co-encadrant, soutenue en 2020; Clara Dignan, co-directeur, soutenue en 2023 ; Léopold Matthys, co-directeur, 10/2023 - 09/2026)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">8 stagiaires de M2 (Benjamin Legrand, UBP, 2013 ; Clément Coclet, AMU, 2015 ; Aurélie Portas, AMU, 2018 ; Alexis Canino, AMU, 2019 ; Roxane Dhommée, UTLN, 2019 ; Emma Lavaut, UPVD, 2019 ; Clara Dignan, UPPA, 2020 ; Léopold Matthys, UTLN, 2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">8 stagiaires de M1 (Delphine Boulouis, UTLN, 2010, Perrine Delompré, UTLN, 2015 ; Thibaut Cossart, UTLN, 2016 ; Carolane Giraud, UPMC, 2017 ; Simon Gordillo, UTLN, 2022 ; Mélusine Mendes, Romane Malnati et Nathan Picard, 2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2 stagiaires ingénieure (Jade Céfaï, Polytech Marseille, 2021 ; Margaux Ayasse, UniLaSalle, 2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1 alternante de BUT 3 (Anaëlle Genève, 2024-2025)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">9 stagiaires de DUT/BUT2 (Claire Dumortier, UTLN, 2015 ; Mathilde Goidin, UTLN, 2017, Léa Rodrigues, UTLN, 2018 ; Marvin Hilger, UTLN, 2018 ; Canelle Sauvaître, 2021 ; Cassendre Ouvrard, 2022 ; Laura Miquel, 2023 ; Eliott Uguen et Anaëlle Genève, 2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4 stagiaires de Licence (Léa Germain, L Physique-Chimie renforcée, UTLN, 2016-2017 ; Philip Poupin, L Biologie, AMU, 2018 ; Laza Hadjadj, L Biologie, U. Toulouse, 2024 ; Kiara Esteves Ramos, L. Biologie et Humanités, UCL, 2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités administratives</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de l’équipe MEB (~ 65 personnels dont 38 permanents) au sein du MIO (depuis janvier 2024) : animation scientifique, gestion financière des crédits récurrents, responsable d’entretien de personnels techniques, stratégie scientifique de l’équipe, participation au comité de direction du MIO pour mise en oeuvre de la stratégie scientifique et organiser les interactions avec les 4 tutelles du laboratoire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de l’Axe Transverse CONTAM (Dynamique des contaminants dans le milieu marin) du laboratoire MIO depuis (2018-2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de l'action Contaminants de l'équipe MEB du MIO (2018-2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élu représentant des enseignants chercheurs au bureau du pôle MEDD de l’UTLN depuis juillet 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Correspondant UTLN auprès du Réseau des Universités Marines depuis 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Animation scientifique à l’EA PROTEE : responsable du cycle de séminaires bi-mensuels « Anim’mardi » entre septembre 2014 et décembre 2017 (49 séminaires organisés).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Représentant suppléant de l’EA PROTEE au conseil de l’axe stratégique (devenu pôle) MEDD de l’UTLN de 2016 à 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élu du conseil de laboratoire de l’EA PROTEE de janvier 2014 à décembre 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d’enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignements dispensés actuellement :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">biologie et physiologie végétale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">fonctionnement de l'environnement marin</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">inventaires de diversité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">conservation des espaces naturels</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">écologie microbienne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">outils moléculaires pour l'étude des communautés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">écotoxicologie microbienne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formations universitaires concernées :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">BUT Génie Biologique (tronc commun 1ère année, parcours SEE les 3 années)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master Sciences De la Mer 1ère année et 2ème année</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités pédagogiques :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">aide à la réussite en BUT 1</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">responsabilité d'UE en BUT : UE 3 (SEE) Gérer les milieux naturels anthropisés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">responsabilité de SAé en BUT : SAé 1.2 (Observer différents niveaux d'organisation du vivant), 1.3SEE (Identifier et caractériser des êtres vivants dans leur environnement) et 2.3SEE (Décrire un milieu et sa biodiversité, partenariat avec le Parc National de Port-Cros)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">M1 SDM IPA : Diversité des microorganismes marins</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience professionnele en Recherche et Enseignement</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis Septembre 2024 : professeur des universités, UTLN, IUT département de génie biologique, MIO (UM110, CNRS, IRD, AMU, UTLN) équipe Microbiologie Environnementale et Biotechnologies (MEB).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Janvier 2018 - août 2024 : maître de conférences, UTLN, IUT département de génie biologique, MIO (UM110, CNRS, IRD, AMU, UTLN) équipe Microbiologie Environnementale et Biotechnologies (MEB).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Septembre 2013 – décembre 2017 : maître de conférences, UTLN, IUT département génie biologique, PROTEE (EA 3819), équipe Ecologie et Biologie MArines.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Octobre 2012 – août 2013 : post-doctorant, LMGE (UMR CNRS 6023, UBP, Clermont-Ferrand), équipes « Communautés microbiennes : écotoxicologie, santé » (CMES) et « Interactions dans les réseaux trophiques aquatiques » (IRTA).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Octobre 2011 – août 2012 : Attaché temporaire d’enseignement et de recherche (temps plein) –Université Blaise Pascal (UBP), UFR Sciences et Technologies, département de Biologie, LMGE, équipe CMES.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Octobre 2008 – juin 2011 : enseignant vacataire, UBP et Université d’Auvergne. (205,5h eq. TD).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation Universitaire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Novembre 2019 : Habilitation à diriger des recherches - UTLN. Titre : Ecologie de populations et communautés microbiennes dans l’eau et les sédiments d’environnements aquatiques sous forte pression anthropique.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Octobre 2008 – Octobre 2011 : Thèse de doctorat d’écologie - UBP (soutenue le 19 octobre 2011) - Sujet : « Potentiel toxique et structure génétique de populations de Microcystis en relation avec les différentes phases de son cycle de vie » - Directeurs de thèse : Christian Amblard (DR, UMR CNRS 6023, LMGE) et Delphine Latour (MCF, UBP, LMGE) - Financement : Allocation de recherche du Ministère de l’Enseignement Supérieur et de la Recherche, obtenue par voie de concours, classé 2/26 par l’école doctorale.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2008 : Master 2 recherche spécialité « Biologie et Fonctionnement des Ecosystèmes », UBP. Mention Bien, classé 1er/11. Obtention d’une bourse de mérite, sur la base des résultats universitaires. Stage de recherche (6 mois) réalisé au LMGE sur le sujet : « Impact des microcystines sur le recrutement benthique de la cyanobactérie Microcystis ».</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006-2007 : Master 1 « Biologie des Peuplements et des Ecosystèmes », UBP. Mention Bien, classé 1er/26 - Stage de recherche (3 mois) réalisé au LMGE sur le sujet : « Influence de la compétition alimentaire interspécifique entre espèces piscicoles du Haut-Allier sur la croissance des juvéniles du Saumon Atlantique Salmo salar ».</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005-2006 : Licence Biologie parcours Environnement, UBP. Mention Assez-Bien, classé 16ème/234</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003-2005 : DEUG Biologie, parcours Sciences de la Vie, UBP. Mention Assez-Bien.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-effective DNA extraction method optimized for high yield and long fragments from coastal sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopold Matthys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonord Mayissah Moungues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Genève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 21 (2), pp.e0343743. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0343743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05526498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering copper and zinc leaching from antifouling paints with different operating modes: flux determination and toxicity evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Layglon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. d'Onofrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 225, pp.119265. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2026.119265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sediment on the chemical properties of water in coastal environment and their potential effect on heterotrophic prokaryotic growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Dignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Oursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 85, pp.104145. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2025.104145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algal‐ and soil‐derived dissolved organic matter shapes bacteria‐phytoplankton interactions in a high‐altitude lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Dory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France van Wambeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 69 (4), pp.509-526. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.14225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypervariable DOM properties in coastal NW Mediterranean sea -evidences of strong human influences and potential consequences for the heterotrophic base of planktonic food webs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Dignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Oursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Marija Cindrić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 308, pp.108925. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2024.108925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What happens to biomass burning-emitted particles in the ocean? A laboratory experimental approach based on their tracers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Miguel González-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Panagiotopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Antich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Papillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 907, pp.167770. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.167770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Effect-Based Method to Evaluate Spatio-Temporal Variations of Coastal Marine DOM Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Dignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pringault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (10), pp.1841. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse11101841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planktonic shift with dissolved organic matter properties: a functional perspective for sentinel lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Dory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Höhener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 111 (1), pp.45-61. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.14013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the diversity of plankton-associated prokaryotes along a size-fraction gradient: A methodological evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Delleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Szylit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Quemeneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 197, pp.115688. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.115688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prokaryotic Responses to Estuarine Coalescence Contribute to Planktonic Community Assembly in a Mediterranean Nutrient-Rich Estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Santinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Retelletti Brogi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (5), pp.933. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse11050933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cd transfers during marine sediment resuspension over short and long-term period: Associated risk for coastal water quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Layglon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longo Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien d'Onofrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 180, pp.113771. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.113771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Characteristics Together With Environmental Conditions Shape Marine Biofilm Dynamics in Coastal NW Mediterranean Locations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Lejars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2021.746383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summer dynamics drive the microbial response to carbon and nutrient additions in a high‐altitude lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Dory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Claeys-Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (5), pp.1142-1156. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.12062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial consortia in an ice‐covered high‐altitude lake impacted by additions of dissolved organic carbon and nutrients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Dory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tatoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (8), pp.1648-1662. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.13781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of spatio-temporal variations of surface metabolomes and epibacterial communities highlights the importance of copper stress as a major factor shaping host-microbiota interactions within a Mediterranean seaweed holobiont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Paix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Layglon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien D’onofrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (1), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-021-01124-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited influence of marine sediment lyophilization on prokaryotic community structure assessed via amplicon sequencing: an example from environmentally contrasted sediment layers in Toulon harbor (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J Poulain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.e11075. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.11075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effects of temperature and light affect the relationship between Taonia atomaria and its epibacterial community: a controlled conditions study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Paix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Schires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (11), pp.6777-6797. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.15758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace Metal Contamination Impacts Predicted Functions More Than Structure of Marine Prokaryotic Biofilm Communities in an Anthropized Coastal Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Coclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien d'Onofrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pasero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.589948. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2021.589948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elutriate preparation affects embryo development test with Paracentrotus lividus: An in-depth study on the differences between two protocols and three different sediment/water mixing times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Macchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Layglon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien d'Onofrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2021.112010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal resistance genes enrichment in marine biofilm communities selected by biocide-containing surfaces in temperate and tropical coastal environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa C.P. Catao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Fay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 268, pp.115835. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2020.115835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOM Biological Lability in an Estuarine System in Two Contrasting Periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Retelletti Brogi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Casotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Gonnelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse9020172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negligible microbial heterotrophic quantitative contribution onto trace metals remobilization during marine sediment resuspension - insights from a Mediterranean urbanized bay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Layglon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien d'Onofrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2021.103981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Have decades of abiotic studies in sediments been misinterpreted?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Layglon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Omanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 707, pp.135949. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.135949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolved organic matter controls of arsenic bioavailability to bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Rentmeister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 716, pp.137118. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of copper and lead exposure on prokaryotic communities from contaminated contrasted coastal seawaters: the influence of previous metal exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Coclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien d'Onofrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Layglon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 96 (6), </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiaa048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Omics Analysis Suggests Links Between the Differentiated Surface Metabolome and Epiphytic Microbiota Along the Thallus of a Mediterranean Seaweed Holobiont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Paix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barry-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.494. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.00494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term monitoring emphasizes impacts of the dredging on dissolved Cu and Pb contamination along with ultraplankton distribution and structure in Toulon Bay (NW Mediterranean Sea, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Layglon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Coclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien d'Onofrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 156, pp.111196. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2020.111196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in Bacterioplankton Communities Resulting From Direct and Indirect Interactions With Trace Metal Gradients in an Urbanized Marine Coastal Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Coclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Omanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien d'Onofrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.00257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic and proteomic changes induced by growth inhibitory concentrations of copper in the biofilm-forming marine bacterium Pseudoalteromonas lipolytica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Kerloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Pichereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (11), pp.1887-1899. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9MT00184K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear Stress as a Major Driver of Marine Biofilm Communities in the NW Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa C P Catão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ghiglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.01768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of catchment area and nutrient deposition regime on phytoplankton functionality in alpine lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 674, pp.114-127. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.04.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace metal contamination as a toxic and structuring factor impacting ultraphytoplankton communities in a multicontaminated Mediterranean coastal area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Coclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Delpy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 163, pp.196 - 213. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2017.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prokaryotic community successions and interactions in marine biofilms: the key role of Flavobacteriia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyria Berdjeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 94 (6), </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiy083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibitory effects of sodium azide on microbial growth in experimental resuspension of marine sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Quemeneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 133, pp.62 - 65. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mimet.2016.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01647866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical multi-contamination drives benthic prokaryotic diversity in the anthropized Toulon Bay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Lauga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Huy Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ghiglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 556, pp.319 - 329. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.02.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizontal distribution of the cell abundance and toxicity of Microcystis in a hypereutrophic Moroccan reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Samoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sabart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Problems of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (5), pp.554 - 562. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1995425516050139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity along the life cycle of the cyanobacterium M icrocystis : highlight on the complexity of benthic and planktonic interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Sabart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène M. Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Donnadieu-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (3), pp.901 - 911. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil surface colonization by phototrophic indigenous organisms, in two contrasted soils treated by formulated maize herbicide mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Perrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bonnemoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (9), pp.1648 - 1658. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10646-014-1304-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical Heterogeneity of Genotypic Structure and Toxic Potential within Populations of the Harmful Cyanobacterium Microcystis aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Latour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of small colonies in sustaining Microcystis population exposed to mixing conditions: an exploration through colony size, genotypic composition and toxic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Sabart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Descroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Combourieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.n/a - n/a. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-2229.12077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic survival of Microcystis: Long-term viability and ability to transcribe microcystin genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Sabart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Latour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmful Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13, pp.20 - 25. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hal.2011.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short- and long-term dynamics of the toxic potential and genotypic structure in benthic populations of Microcystis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Donnadieu-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Godon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Latour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (5), pp.1438-46. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2011.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of light, sediment mixing, temperature and duration of the benthic life phase on the benthic recruitment of Microcystis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Latour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (2), pp.113 - 119. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fbr093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of microcystins and colony size in the benthic recruitment of the cyanobacterium Microcystis (Cyanophyceae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Sabart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Latour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (1), pp.42-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INVOLVEMENT OF MICROCYSTINS AND COLONY SIZE IN THE BENTHIC RECRUITMENT OF THE CYANOBACTERIUM MICROCYSTIS (CYANOPHYCEAE)1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Sabart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Latour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (1), pp.42 - 51. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1529-8817.2010.00943.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatty acids as biomarkers to indicate main carbon sources of four major invertebrate families in a large River (the Allier, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Descroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Sargos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Sauvanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamental and Applied Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 177 (1), pp.39 - 55. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/1863-9135/2010/0177-0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rising algal- and soil-derived dissolved organic matter modifies interactions between bacteria and phytoplankton in a high-altitude lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Dory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France van Wambeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIL2022: International Society of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Limnology, Aug 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planktonic communities shift with dissolved organic matter properties: a functional perspective for sentinel lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Dory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Höhener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JASM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Grand Rapids, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of microorganisms in marine mercury cycling: current knowledge and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Garcia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Gilmour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MISTRALS Contamination &amp; Pollution workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplankton assemblage shifts with dissolved organic matter properties: a functional perspective for sentinel lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Dory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Höhener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème JILO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil photosynthetic microbial communities as bioindicators for pesticide stress assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Global Soil Biodiversity Initiative Conference (GSBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France. 702 p., 2014, The First Global Soil Biodiversity Conference, december 2-5, 2014, Dijon, France : book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel toxique et structure génétique de populations de Microcystis en lien avec les différentes phases de son cycle de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. Université Blaise Pascal - Clermont-Ferrand II, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2011CLF22168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00678587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId220"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benjamin Misson </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur des universités - 67ème section CNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thématiques de recherche actuelles principales :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contribution des pressions anthropiques (contaminations chimiques, perturbations physiques) à l'écologie des communautés microbiennes à l'interface continent-océan</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contributions microbiennes à la biogéochimie des éléments majeurs en zone côtière (matière organique dissoute, macronutriments) et traces (métaux)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Dynamique, structure et diversité des assemblages microbiens (planctoniques, benthiques, souterrains)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mots clés :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ecologie microbienne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Biodiversité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Biogéochimie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Environnement côtier</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ecologie moléculaire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cytométrie en flux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modèles biologiques d’intérêt : procaryotes hétérotrophes, microeucaryotes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Production scientifique :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">43 articles parus dont 18 en tant qu'auteur principal (1er ou dernier), et 4 en tant que co-auteur de doctorants co-encadrés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4 communcations invitées en congrés et workshops internationaux, &amp;gt; 80 communications orales ou affichées en congrés internationaux et nationaux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordination de projets de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MICROSURV (2024-2027, Développement de l’observation du MICRObiote marin planctonique pour détecter et SURVeiller l’impact écologique des activités humaines en zone méditerranéenne côtière, AERMC : 394 k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MICROBEACH (2024-2025, MICRObial life under BEACHes: exploration of microbial diversity and ability to degrade anthropogenic organic contaminants, Institut des Sciences de l'Océan d'AMU : 60 k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CYTPIX OCEAN (2023, Achat d’un cytomètre en flux imageur innovant pour l’étude des assemblages microbiens marins, FIA : 95.6 k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">COMICS (2020-2021, Couplage d'approches méta-OMICS pour l'étude approfondie de réponses microbiennes aux perturbations d'origine anthropique en milieu marin côtier, UTLN/TPM : 30.7 k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">SE.D.RI.PORT. (2017-2020, SEdimenti, Dragaggi, RIschi PORTuali, Interreg Marittimo, 1854.6k€, part UTLN : 220k€, PI : Région Autonome de Sardaigne, coordination UTLN : B. Misson depuis début 2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IMPRECI-M² (2016-2017, IMPacts RECIproques entre Microorganismes et Métaux traces en milieu marin côtier : qui contrôle qui ? EC2CO ECODYN+MICROBIEN : 37.8k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">METOPHYTO (2015-2016, Influence de pollutions MEtalliques multiples représentatives de l’environnement marin côtier TOulonnais sur le picoPHYTOplancton, FR ECCOREV : 7k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">COMMET (2014, Caractérisation des COMmunautés Microbiennes participant à la biogéochimie du MErcure dans les sédiments de la rade de Toulon : diversité, distribution et réponse aux contaminations métalliques multiples, UTLN/TPM: 15.5k€)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Partenaire de projets de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">BRONZETTE 2.0 (2024-2025, Microbial contributions to biogeochemical cycling in subterranean mixing and reaction zones at the continent-ocean interface, EC2CO Hybige : 35 k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">OMNIS (2023-2025, Organic matter and non-indigenous species success in ports, Ministère italien de la recherche)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">BISQUE (2022-2023, Influence de la colonne sédimentaire sur la qualité des eaux côtières, FR ECCOREV/ITEM & Actions transverse MIO)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ECODREDGE MED II (2021-2024, Dragage de sédiments portuaires : impacts et perspectives de valorisation, Région Occitanie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FIRETRACK (2021-2024, Sources and fate of biomass combustion tracers in the ocean, ANR)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">BLACK MATTERS (2021, Black Carbon dissous en milieu marin : biodisponibilité potentielle pour les procaryotes hétérotrophes et pouvoir de complexation avec les contaminants chimiques, MIO, 12.2k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CARAMBOLE (2020-2021, Caractérisation des apports de COD et de leurs effets sur les communautés biologiques en lacs de haute altitude, EC2CO HYBIGE, 45 k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">GEREMIA (2018-2021, GEstione dei REflui per il MIglioramento delle Acque portuali, Interreg Marittimo, 1783k€, part UTLN : 383.8k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">COMMET (2018, MIO, 5k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EPIBIOINDIC (2017-2018, Epibiontes des herbiers marins : indicateur de qualité des écosystèmes côtiers? FR ECCOREV, 7k€, part MIO : 2k€ )</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MERITE-Hippocampe (2017-2020, MISTRALS, AT pollutions et contaminants, 200k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FOS SEA (2017-2020, Environmental risk assessment of biological fouling control along the Mediterranean coast, ANR, 635k€, part MIO : 134.5k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Development of a Quantitative Lab and Field-Based Microbial Tool to Determine Arsenic (2016, MITACS/Campus France, 10k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PREVENT (2015-2017, PRotection du littoral méditerranéen: EValuation, surveillancE, conséqueNces, impacT économique et sociétal – Application à la Rade de Toulon, UTLN/TPM/CD83/Région PACA, 188,6k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MERMEX (2013-2016, MISTRALS, WP3, action C3A)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DYNAMICS (2012-2015, « Dynamique des communautés microbiennes actuelles et passées dans les sédiments ligériens », Agence de l’eau Loire-Bretagne. (Postdoctorat)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Actions Intégrées Volubilis France-Maroc de 2010 à 2014 sur l’impact des fluctuations climatiques sur le potentiel toxique des proliférations cyanobactériennes dans des écosystèmes aquatiques marocains et français (Doctorat)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Financement de ressources humaines :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contrat postdoctoral MICROBEACH 2024-2025 (12 mois)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CDD AI alternance MICROSURV 2024-2025 (12 mois)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contrat postdoctoral MICROSURV 2024-2027 (36 mois)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contrat doctoral d'établissement (UTLN) 2023-2026 (50%)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contrat doctoral d'établissement (UTLN) 2020-2023 (50%)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contrat Postdoctoral ANR FOSSEA 2018-2019 (12 mois)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contrat Doctoral région PACA 2015-2018 (33%)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contrat Doctoral région PACA 2016-2017 (33%)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contrat Doctoral région PACA 2017-2020 (33%)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CDD IgE UTLN 2018-2019 (10 mois)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CDD IgE UTLN + projet 2019 (9 mois)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encadrement :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">3 chercheurs post-doctorants (Julie Foulon, Nicolas Gallois, Clara Dignan)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2 ATER (Lyria Berdjeb 2017-2018; Elyne Dugény 2021-2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">5 doctorants (Clément Coclet, co-encadrant, soutenue en 2019 ; Marie Mayer, co-encadrant, démission en 2017 ; Nicolas Layglon, co-encadrant, soutenue en 2020; Clara Dignan, co-directeur, soutenue en 2023 ; Léopold Matthys, co-directeur, 10/2023 - 09/2026)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">8 stagiaires de M2 (Benjamin Legrand, UBP, 2013 ; Clément Coclet, AMU, 2015 ; Aurélie Portas, AMU, 2018 ; Alexis Canino, AMU, 2019 ; Roxane Dhommée, UTLN, 2019 ; Emma Lavaut, UPVD, 2019 ; Clara Dignan, UPPA, 2020 ; Léopold Matthys, UTLN, 2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">8 stagiaires de M1 (Delphine Boulouis, UTLN, 2010, Perrine Delompré, UTLN, 2015 ; Thibaut Cossart, UTLN, 2016 ; Carolane Giraud, UPMC, 2017 ; Simon Gordillo, UTLN, 2022 ; Mélusine Mendes, Romane Malnati et Nathan Picard, 2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2 stagiaires ingénieure (Jade Céfaï, Polytech Marseille, 2021 ; Margaux Ayasse, UniLaSalle, 2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1 alternante de BUT 3 (Anaëlle Genève, 2024-2025)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">9 stagiaires de DUT/BUT2 (Claire Dumortier, UTLN, 2015 ; Mathilde Goidin, UTLN, 2017, Léa Rodrigues, UTLN, 2018 ; Marvin Hilger, UTLN, 2018 ; Canelle Sauvaître, 2021 ; Cassendre Ouvrard, 2022 ; Laura Miquel, 2023 ; Eliott Uguen et Anaëlle Genève, 2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4 stagiaires de Licence (Léa Germain, L Physique-Chimie renforcée, UTLN, 2016-2017 ; Philip Poupin, L Biologie, AMU, 2018 ; Laza Hadjadj, L Biologie, U. Toulouse, 2024 ; Kiara Esteves Ramos, L. Biologie et Humanités, UCL, 2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités administratives</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de l’équipe MEB (~ 65 personnels dont 38 permanents) au sein du MIO (depuis janvier 2024) : animation scientifique, gestion financière des crédits récurrents, responsable d’entretien de personnels techniques, stratégie scientifique de l’équipe, participation au comité de direction du MIO pour mise en oeuvre de la stratégie scientifique et organiser les interactions avec les 4 tutelles du laboratoire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de l’Axe Transverse CONTAM (Dynamique des contaminants dans le milieu marin) du laboratoire MIO depuis (2018-2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de l'action Contaminants de l'équipe MEB du MIO (2018-2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élu représentant des enseignants chercheurs au bureau du pôle MEDD de l’UTLN depuis juillet 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Correspondant UTLN auprès du Réseau des Universités Marines depuis 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Animation scientifique à l’EA PROTEE : responsable du cycle de séminaires bi-mensuels « Anim’mardi » entre septembre 2014 et décembre 2017 (49 séminaires organisés).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Représentant suppléant de l’EA PROTEE au conseil de l’axe stratégique (devenu pôle) MEDD de l’UTLN de 2016 à 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élu du conseil de laboratoire de l’EA PROTEE de janvier 2014 à décembre 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d’enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignements dispensés actuellement :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">biologie et physiologie végétale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">fonctionnement de l'environnement marin</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">inventaires de diversité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">conservation des espaces naturels</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">écologie microbienne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">outils moléculaires pour l'étude des communautés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">écotoxicologie microbienne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formations universitaires concernées :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">BUT Génie Biologique (tronc commun 1ère année, parcours SEE les 3 années)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master Sciences De la Mer 1ère année et 2ème année</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités pédagogiques :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">aide à la réussite en BUT 1</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">responsabilité d'UE en BUT : UE 3 (SEE) Gérer les milieux naturels anthropisés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">responsabilité de SAé en BUT : SAé 1.2 (Observer différents niveaux d'organisation du vivant), 1.3SEE (Identifier et caractériser des êtres vivants dans leur environnement) et 2.3SEE (Décrire un milieu et sa biodiversité, partenariat avec le Parc National de Port-Cros)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">M1 SDM IPA : Diversité des microorganismes marins</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience professionnele en Recherche et Enseignement</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis Septembre 2024 : professeur des universités, UTLN, IUT département de génie biologique, MIO (UM110, CNRS, IRD, AMU, UTLN) équipe Microbiologie Environnementale et Biotechnologies (MEB).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Janvier 2018 - août 2024 : maître de conférences, UTLN, IUT département de génie biologique, MIO (UM110, CNRS, IRD, AMU, UTLN) équipe Microbiologie Environnementale et Biotechnologies (MEB).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Septembre 2013 – décembre 2017 : maître de conférences, UTLN, IUT département génie biologique, PROTEE (EA 3819), équipe Ecologie et Biologie MArines.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Octobre 2012 – août 2013 : post-doctorant, LMGE (UMR CNRS 6023, UBP, Clermont-Ferrand), équipes « Communautés microbiennes : écotoxicologie, santé » (CMES) et « Interactions dans les réseaux trophiques aquatiques » (IRTA).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Octobre 2011 – août 2012 : Attaché temporaire d’enseignement et de recherche (temps plein) –Université Blaise Pascal (UBP), UFR Sciences et Technologies, département de Biologie, LMGE, équipe CMES.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Octobre 2008 – juin 2011 : enseignant vacataire, UBP et Université d’Auvergne. (205,5h eq. TD).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation Universitaire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Novembre 2019 : Habilitation à diriger des recherches - UTLN. Titre : Ecologie de populations et communautés microbiennes dans l’eau et les sédiments d’environnements aquatiques sous forte pression anthropique.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Octobre 2008 – Octobre 2011 : Thèse de doctorat d’écologie - UBP (soutenue le 19 octobre 2011) - Sujet : « Potentiel toxique et structure génétique de populations de Microcystis en relation avec les différentes phases de son cycle de vie » - Directeurs de thèse : Christian Amblard (DR, UMR CNRS 6023, LMGE) et Delphine Latour (MCF, UBP, LMGE) - Financement : Allocation de recherche du Ministère de l’Enseignement Supérieur et de la Recherche, obtenue par voie de concours, classé 2/26 par l’école doctorale.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2008 : Master 2 recherche spécialité « Biologie et Fonctionnement des Ecosystèmes », UBP. Mention Bien, classé 1er/11. Obtention d’une bourse de mérite, sur la base des résultats universitaires. Stage de recherche (6 mois) réalisé au LMGE sur le sujet : « Impact des microcystines sur le recrutement benthique de la cyanobactérie Microcystis ».</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006-2007 : Master 1 « Biologie des Peuplements et des Ecosystèmes », UBP. Mention Bien, classé 1er/26 - Stage de recherche (3 mois) réalisé au LMGE sur le sujet : « Influence de la compétition alimentaire interspécifique entre espèces piscicoles du Haut-Allier sur la croissance des juvéniles du Saumon Atlantique Salmo salar ».</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005-2006 : Licence Biologie parcours Environnement, UBP. Mention Assez-Bien, classé 16ème/234</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003-2005 : DEUG Biologie, parcours Sciences de la Vie, UBP. Mention Assez-Bien.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering copper and zinc leaching from antifouling paints with different operating modes: flux determination and toxicity evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Layglon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. d'Onofrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 225, pp.119265. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2026.119265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-effective DNA extraction method optimized for high yield and long fragments from coastal sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopold Matthys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonord Mayissah Moungues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Genève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 21 (2), pp.e0343743. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0343743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05526498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sediment on the chemical properties of water in coastal environment and their potential effect on heterotrophic prokaryotic growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Dignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Oursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 85, pp.104145. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2025.104145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algal‐ and soil‐derived dissolved organic matter shapes bacteria‐phytoplankton interactions in a high‐altitude lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Dory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France van Wambeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 69 (4), pp.509-526. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.14225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypervariable DOM properties in coastal NW Mediterranean sea -evidences of strong human influences and potential consequences for the heterotrophic base of planktonic food webs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Dignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Oursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Marija Cindrić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 308, pp.108925. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2024.108925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What happens to biomass burning-emitted particles in the ocean? A laboratory experimental approach based on their tracers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Miguel González-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Panagiotopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Antich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Papillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 907, pp.167770. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.167770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Effect-Based Method to Evaluate Spatio-Temporal Variations of Coastal Marine DOM Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Dignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pringault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (10), pp.1841. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse11101841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planktonic shift with dissolved organic matter properties: a functional perspective for sentinel lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Dory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Höhener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 111 (1), pp.45-61. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.14013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the diversity of plankton-associated prokaryotes along a size-fraction gradient: A methodological evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Delleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Szylit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Quemeneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 197, pp.115688. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.115688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prokaryotic Responses to Estuarine Coalescence Contribute to Planktonic Community Assembly in a Mediterranean Nutrient-Rich Estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Santinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Retelletti Brogi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (5), pp.933. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse11050933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Characteristics Together With Environmental Conditions Shape Marine Biofilm Dynamics in Coastal NW Mediterranean Locations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Lejars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2021.746383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summer dynamics drive the microbial response to carbon and nutrient additions in a high‐altitude lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Dory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Claeys-Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (5), pp.1142-1156. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.12062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cd transfers during marine sediment resuspension over short and long-term period: Associated risk for coastal water quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Layglon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longo Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien d'Onofrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 180, pp.113771. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.113771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited influence of marine sediment lyophilization on prokaryotic community structure assessed via amplicon sequencing: an example from environmentally contrasted sediment layers in Toulon harbor (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J Poulain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.e11075. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.11075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of spatio-temporal variations of surface metabolomes and epibacterial communities highlights the importance of copper stress as a major factor shaping host-microbiota interactions within a Mediterranean seaweed holobiont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Paix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Layglon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien D’onofrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (1), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-021-01124-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effects of temperature and light affect the relationship between Taonia atomaria and its epibacterial community: a controlled conditions study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Paix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Schires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (11), pp.6777-6797. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.15758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace Metal Contamination Impacts Predicted Functions More Than Structure of Marine Prokaryotic Biofilm Communities in an Anthropized Coastal Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Coclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien d'Onofrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pasero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.589948. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2021.589948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elutriate preparation affects embryo development test with Paracentrotus lividus: An in-depth study on the differences between two protocols and three different sediment/water mixing times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Macchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Layglon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien d'Onofrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2021.112010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal resistance genes enrichment in marine biofilm communities selected by biocide-containing surfaces in temperate and tropical coastal environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa C.P. Catao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Fay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 268, pp.115835. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2020.115835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOM Biological Lability in an Estuarine System in Two Contrasting Periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Retelletti Brogi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Casotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Gonnelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse9020172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negligible microbial heterotrophic quantitative contribution onto trace metals remobilization during marine sediment resuspension - insights from a Mediterranean urbanized bay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Layglon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien d'Onofrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2021.103981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial consortia in an ice‐covered high‐altitude lake impacted by additions of dissolved organic carbon and nutrients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Dory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tatoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (8), pp.1648-1662. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.13781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolved organic matter controls of arsenic bioavailability to bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Rentmeister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 716, pp.137118. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of copper and lead exposure on prokaryotic communities from contaminated contrasted coastal seawaters: the influence of previous metal exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Coclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien d'Onofrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Layglon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 96 (6), </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiaa048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Omics Analysis Suggests Links Between the Differentiated Surface Metabolome and Epiphytic Microbiota Along the Thallus of a Mediterranean Seaweed Holobiont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Paix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barry-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.494. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.00494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term monitoring emphasizes impacts of the dredging on dissolved Cu and Pb contamination along with ultraplankton distribution and structure in Toulon Bay (NW Mediterranean Sea, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Layglon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Coclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien d'Onofrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 156, pp.111196. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2020.111196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Have decades of abiotic studies in sediments been misinterpreted?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Layglon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Omanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 707, pp.135949. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.135949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic and proteomic changes induced by growth inhibitory concentrations of copper in the biofilm-forming marine bacterium Pseudoalteromonas lipolytica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Kerloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Pichereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (11), pp.1887-1899. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9MT00184K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in Bacterioplankton Communities Resulting From Direct and Indirect Interactions With Trace Metal Gradients in an Urbanized Marine Coastal Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Coclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Omanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien d'Onofrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.00257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of catchment area and nutrient deposition regime on phytoplankton functionality in alpine lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 674, pp.114-127. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.04.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear Stress as a Major Driver of Marine Biofilm Communities in the NW Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa C P Catão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ghiglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.01768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace metal contamination as a toxic and structuring factor impacting ultraphytoplankton communities in a multicontaminated Mediterranean coastal area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Coclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Delpy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 163, pp.196 - 213. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2017.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prokaryotic community successions and interactions in marine biofilms: the key role of Flavobacteriia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyria Berdjeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 94 (6), </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiy083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibitory effects of sodium azide on microbial growth in experimental resuspension of marine sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Quemeneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 133, pp.62 - 65. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mimet.2016.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01647866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizontal distribution of the cell abundance and toxicity of Microcystis in a hypereutrophic Moroccan reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Samoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sabart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Problems of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (5), pp.554 - 562. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1995425516050139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical multi-contamination drives benthic prokaryotic diversity in the anthropized Toulon Bay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Lauga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Huy Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ghiglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 556, pp.319 - 329. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.02.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity along the life cycle of the cyanobacterium M icrocystis : highlight on the complexity of benthic and planktonic interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Sabart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène M. Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Donnadieu-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (3), pp.901 - 911. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil surface colonization by phototrophic indigenous organisms, in two contrasted soils treated by formulated maize herbicide mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Perrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bonnemoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (9), pp.1648 - 1658. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10646-014-1304-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of small colonies in sustaining Microcystis population exposed to mixing conditions: an exploration through colony size, genotypic composition and toxic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Sabart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Descroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Combourieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.n/a - n/a. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-2229.12077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical Heterogeneity of Genotypic Structure and Toxic Potential within Populations of the Harmful Cyanobacterium Microcystis aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Latour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short- and long-term dynamics of the toxic potential and genotypic structure in benthic populations of Microcystis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Donnadieu-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Godon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Latour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (5), pp.1438-46. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2011.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of light, sediment mixing, temperature and duration of the benthic life phase on the benthic recruitment of Microcystis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Latour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (2), pp.113 - 119. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fbr093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic survival of Microcystis: Long-term viability and ability to transcribe microcystin genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Sabart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Latour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmful Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13, pp.20 - 25. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hal.2011.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of microcystins and colony size in the benthic recruitment of the cyanobacterium Microcystis (Cyanophyceae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Sabart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Latour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (1), pp.42-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INVOLVEMENT OF MICROCYSTINS AND COLONY SIZE IN THE BENTHIC RECRUITMENT OF THE CYANOBACTERIUM MICROCYSTIS (CYANOPHYCEAE)1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Sabart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Latour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (1), pp.42 - 51. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1529-8817.2010.00943.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatty acids as biomarkers to indicate main carbon sources of four major invertebrate families in a large River (the Allier, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Descroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Sargos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Sauvanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamental and Applied Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 177 (1), pp.39 - 55. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/1863-9135/2010/0177-0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rising algal- and soil-derived dissolved organic matter modifies interactions between bacteria and phytoplankton in a high-altitude lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Dory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France van Wambeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIL2022: International Society of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Limnology, Aug 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planktonic communities shift with dissolved organic matter properties: a functional perspective for sentinel lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Dory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Höhener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JASM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Grand Rapids, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of microorganisms in marine mercury cycling: current knowledge and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Garcia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Gilmour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MISTRALS Contamination &amp; Pollution workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplankton assemblage shifts with dissolved organic matter properties: a functional perspective for sentinel lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Dory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Höhener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème JILO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil photosynthetic microbial communities as bioindicators for pesticide stress assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Global Soil Biodiversity Initiative Conference (GSBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France. 702 p., 2014, The First Global Soil Biodiversity Conference, december 2-5, 2014, Dijon, France : book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel toxique et structure génétique de populations de Microcystis en lien avec les différentes phases de son cycle de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. Université Blaise Pascal - Clermont-Ferrand II, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2011CLF22168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00678587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId220"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FFE85774"/>
+    <w:nsid w:val="3A1AB355"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7060B109"/>
+    <w:nsid w:val="48FF0811"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="360544A0"/>
+    <w:nsid w:val="30364A69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="515264FC"/>
+    <w:nsid w:val="8EC4667E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5A2AC6A5"/>
+    <w:nsid w:val="DD8FD38E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -846,51 +846,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="B49746F3"/>
+    <w:nsid w:val="46C63E3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -994,51 +994,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="1896F48F"/>
+    <w:nsid w:val="C4AD985C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1142,51 +1142,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="76B70A30"/>
+    <w:nsid w:val="A72FC284"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1290,51 +1290,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="D925A8C3"/>
+    <w:nsid w:val="2B66BFF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1438,51 +1438,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="C2CB3FED"/>
+    <w:nsid w:val="283FD98E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1586,51 +1586,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="9B14D918"/>
+    <w:nsid w:val="4A8F8E91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1734,51 +1734,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="95E83C0C"/>
+    <w:nsid w:val="5097917D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1882,51 +1882,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="C1AF4A0D"/>
+    <w:nsid w:val="CB8550F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2149,51 +2149,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526498v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Matthys" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onord Mayissah Moungues" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Gen&#232;ve" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sanial" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Misson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0343743" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471264v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lenoble" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Layglon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pages" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. d'Onofrio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2026.119265" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-05018426v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dignan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoble" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Garcia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Oursel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2025.104145" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453583v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Dory" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cavalli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Franquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14225" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678315v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Marija Cindri&#263;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108925" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268856v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Miguel Gonz&#225;lez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Panagiotopoulos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Antich" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Papillon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167770" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254404v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pringault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11101841" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816119v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mounier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick H&#246;hener" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14013" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383437v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cabrol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Delleuze" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Szylit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schwob" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Quemeneur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.115688" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254398v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Navarro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Santinelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Retelletti Brogi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durrieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11050933" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678347v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Layglon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longo Louis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien d'Onofrio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.113771" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608643v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pollet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Lejars" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.746383" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818173v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Claeys-Bruno" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12062" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03375780v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Misson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tatoni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13781" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-03426129v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Paix" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Poupon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#8217;onofrio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01124-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191488v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J Poulain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.11075" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03400714v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Paix" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Potin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Schires" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15758" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148203v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coclet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pasero" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.589948" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148212v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Sartori" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Macchia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.112010" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027551v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa C.P. Catao" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.115835" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148207v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Casotti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Balestra" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Gonnelli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9020172" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229764v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lenoble" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2021.103981" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409414v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Omanovi&#263;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135949" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027565v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pothier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rentmeister" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137118" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027561v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa048" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02519482v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Carriot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barry-Martinet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00494" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571468v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durieu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111196" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049263v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00257" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02435001v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Favre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Ortalo-Magn&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Kerloch" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pichereaux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9MT00184K" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02269986v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa C P Cat&#227;o" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01768" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176058v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Jacquemin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bertrand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.04.117" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791337v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Delpy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jamet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.06.006" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024255v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyria Berdjeb" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiy083" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01647866v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2016.12.021" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01826037v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauga" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Huy Dang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.02.038" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01826036v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samoudi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Latour" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sabart" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1995425516050139" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01826039v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sabart" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne M. Jobard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bronner" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Donnadieu-Bernard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12555" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZBKTV3DC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01826038v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perri&#232;re" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnemoy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Joly" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-014-1304-9" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01826041v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Latour" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01826042v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Descroix" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Duffaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Combourieu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12077" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4D0FA64927E94F8FFC9ED69F8391DADA06F2AD2B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01826048v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Amblard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2011.09.010" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04CTLF29-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820329v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.11.011" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M69G7TPR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01826046v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbr093" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820324v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01826049v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2010.00943.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PHV4PR8V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01826050v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bec" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bourdier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sargos" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Sauvanet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/1863-9135/2010/0177-0039" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555685v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555731v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173548v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Garcia Bravo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cosio" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Gilmour" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555636v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738907v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marrauld" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00678587v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CLF22168" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471264v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lenoble" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Layglon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pages" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. d'Onofrio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Misson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2026.119265" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526498v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Matthys" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onord Mayissah Moungues" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Gen&#232;ve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sanial" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0343743" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-05018426v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dignan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoble" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Garcia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Oursel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2025.104145" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453583v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Dory" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cavalli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Franquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14225" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678315v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Marija Cindri&#263;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108925" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268856v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Miguel Gonz&#225;lez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Panagiotopoulos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Antich" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Papillon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167770" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254404v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pringault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11101841" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816119v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mounier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick H&#246;hener" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14013" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383437v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cabrol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Delleuze" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Szylit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schwob" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Quemeneur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.115688" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254398v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Navarro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Santinelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Retelletti Brogi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durrieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11050933" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608643v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pollet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Lejars" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.746383" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818173v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Claeys-Bruno" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12062" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678347v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Layglon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longo Louis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien d'Onofrio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.113771" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191488v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J Poulain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.11075" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-03426129v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Paix" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Poupon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#8217;onofrio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01124-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03400714v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Paix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Potin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Schires" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Misson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15758" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148203v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coclet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pasero" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.589948" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148212v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Sartori" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Macchia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.112010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027551v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa C.P. Catao" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.115835" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148207v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Casotti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Balestra" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Gonnelli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9020172" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229764v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lenoble" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2021.103981" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03375780v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tatoni" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13781" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027565v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pothier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rentmeister" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137118" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027561v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa048" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02519482v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Carriot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barry-Martinet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00494" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571468v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durieu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111196" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409414v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Omanovi&#263;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135949" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02435001v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Favre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Ortalo-Magn&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Kerloch" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pichereaux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9MT00184K" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049263v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00257" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176058v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Jacquemin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bertrand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.04.117" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02269986v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa C P Cat&#227;o" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01768" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791337v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Delpy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jamet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.06.006" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024255v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyria Berdjeb" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiy083" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01647866v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2016.12.021" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01826036v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samoudi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Latour" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sabart" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1995425516050139" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01826037v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauga" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Huy Dang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.02.038" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01826039v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sabart" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne M. Jobard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bronner" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Donnadieu-Bernard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12555" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZBKTV3DC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01826038v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perri&#232;re" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnemoy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Joly" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-014-1304-9" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01826042v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Descroix" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Duffaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Combourieu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12077" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4D0FA64927E94F8FFC9ED69F8391DADA06F2AD2B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01826041v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Latour" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820329v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Amblard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.11.011" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M69G7TPR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01826046v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbr093" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01826048v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2011.09.010" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04CTLF29-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820324v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01826049v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2010.00943.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PHV4PR8V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01826050v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bec" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bourdier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sargos" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Sauvanet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/1863-9135/2010/0177-0039" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555685v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555731v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173548v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Garcia Bravo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cosio" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Gilmour" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555636v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738907v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marrauld" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00678587v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CLF22168" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>