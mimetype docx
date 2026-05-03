--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benjamin Misson </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur des universités - 67ème section CNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thématiques de recherche actuelles principales :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contribution des pressions anthropiques (contaminations chimiques, perturbations physiques) à l'écologie des communautés microbiennes à l'interface continent-océan</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contributions microbiennes à la biogéochimie des éléments majeurs en zone côtière (matière organique dissoute, macronutriments) et traces (métaux)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Dynamique, structure et diversité des assemblages microbiens (planctoniques, benthiques, souterrains)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mots clés :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ecologie microbienne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Biodiversité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Biogéochimie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Environnement côtier</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ecologie moléculaire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cytométrie en flux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modèles biologiques d’intérêt : procaryotes hétérotrophes, microeucaryotes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Production scientifique :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">43 articles parus dont 18 en tant qu'auteur principal (1er ou dernier), et 4 en tant que co-auteur de doctorants co-encadrés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4 communcations invitées en congrés et workshops internationaux, &amp;gt; 80 communications orales ou affichées en congrés internationaux et nationaux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordination de projets de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MICROSURV (2024-2027, Développement de l’observation du MICRObiote marin planctonique pour détecter et SURVeiller l’impact écologique des activités humaines en zone méditerranéenne côtière, AERMC : 394 k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MICROBEACH (2024-2025, MICRObial life under BEACHes: exploration of microbial diversity and ability to degrade anthropogenic organic contaminants, Institut des Sciences de l'Océan d'AMU : 60 k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CYTPIX OCEAN (2023, Achat d’un cytomètre en flux imageur innovant pour l’étude des assemblages microbiens marins, FIA : 95.6 k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">COMICS (2020-2021, Couplage d'approches méta-OMICS pour l'étude approfondie de réponses microbiennes aux perturbations d'origine anthropique en milieu marin côtier, UTLN/TPM : 30.7 k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">SE.D.RI.PORT. (2017-2020, SEdimenti, Dragaggi, RIschi PORTuali, Interreg Marittimo, 1854.6k€, part UTLN : 220k€, PI : Région Autonome de Sardaigne, coordination UTLN : B. Misson depuis début 2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IMPRECI-M² (2016-2017, IMPacts RECIproques entre Microorganismes et Métaux traces en milieu marin côtier : qui contrôle qui ? EC2CO ECODYN+MICROBIEN : 37.8k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">METOPHYTO (2015-2016, Influence de pollutions MEtalliques multiples représentatives de l’environnement marin côtier TOulonnais sur le picoPHYTOplancton, FR ECCOREV : 7k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">COMMET (2014, Caractérisation des COMmunautés Microbiennes participant à la biogéochimie du MErcure dans les sédiments de la rade de Toulon : diversité, distribution et réponse aux contaminations métalliques multiples, UTLN/TPM: 15.5k€)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Partenaire de projets de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">BRONZETTE 2.0 (2024-2025, Microbial contributions to biogeochemical cycling in subterranean mixing and reaction zones at the continent-ocean interface, EC2CO Hybige : 35 k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">OMNIS (2023-2025, Organic matter and non-indigenous species success in ports, Ministère italien de la recherche)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">BISQUE (2022-2023, Influence de la colonne sédimentaire sur la qualité des eaux côtières, FR ECCOREV/ITEM & Actions transverse MIO)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ECODREDGE MED II (2021-2024, Dragage de sédiments portuaires : impacts et perspectives de valorisation, Région Occitanie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FIRETRACK (2021-2024, Sources and fate of biomass combustion tracers in the ocean, ANR)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">BLACK MATTERS (2021, Black Carbon dissous en milieu marin : biodisponibilité potentielle pour les procaryotes hétérotrophes et pouvoir de complexation avec les contaminants chimiques, MIO, 12.2k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CARAMBOLE (2020-2021, Caractérisation des apports de COD et de leurs effets sur les communautés biologiques en lacs de haute altitude, EC2CO HYBIGE, 45 k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">GEREMIA (2018-2021, GEstione dei REflui per il MIglioramento delle Acque portuali, Interreg Marittimo, 1783k€, part UTLN : 383.8k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">COMMET (2018, MIO, 5k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EPIBIOINDIC (2017-2018, Epibiontes des herbiers marins : indicateur de qualité des écosystèmes côtiers? FR ECCOREV, 7k€, part MIO : 2k€ )</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MERITE-Hippocampe (2017-2020, MISTRALS, AT pollutions et contaminants, 200k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FOS SEA (2017-2020, Environmental risk assessment of biological fouling control along the Mediterranean coast, ANR, 635k€, part MIO : 134.5k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Development of a Quantitative Lab and Field-Based Microbial Tool to Determine Arsenic (2016, MITACS/Campus France, 10k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PREVENT (2015-2017, PRotection du littoral méditerranéen: EValuation, surveillancE, conséqueNces, impacT économique et sociétal – Application à la Rade de Toulon, UTLN/TPM/CD83/Région PACA, 188,6k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MERMEX (2013-2016, MISTRALS, WP3, action C3A)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DYNAMICS (2012-2015, « Dynamique des communautés microbiennes actuelles et passées dans les sédiments ligériens », Agence de l’eau Loire-Bretagne. (Postdoctorat)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Actions Intégrées Volubilis France-Maroc de 2010 à 2014 sur l’impact des fluctuations climatiques sur le potentiel toxique des proliférations cyanobactériennes dans des écosystèmes aquatiques marocains et français (Doctorat)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Financement de ressources humaines :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contrat postdoctoral MICROBEACH 2024-2025 (12 mois)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CDD AI alternance MICROSURV 2024-2025 (12 mois)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contrat postdoctoral MICROSURV 2024-2027 (36 mois)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contrat doctoral d'établissement (UTLN) 2023-2026 (50%)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contrat doctoral d'établissement (UTLN) 2020-2023 (50%)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contrat Postdoctoral ANR FOSSEA 2018-2019 (12 mois)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contrat Doctoral région PACA 2015-2018 (33%)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contrat Doctoral région PACA 2016-2017 (33%)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contrat Doctoral région PACA 2017-2020 (33%)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CDD IgE UTLN 2018-2019 (10 mois)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CDD IgE UTLN + projet 2019 (9 mois)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encadrement :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">3 chercheurs post-doctorants (Julie Foulon, Nicolas Gallois, Clara Dignan)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2 ATER (Lyria Berdjeb 2017-2018; Elyne Dugény 2021-2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">5 doctorants (Clément Coclet, co-encadrant, soutenue en 2019 ; Marie Mayer, co-encadrant, démission en 2017 ; Nicolas Layglon, co-encadrant, soutenue en 2020; Clara Dignan, co-directeur, soutenue en 2023 ; Léopold Matthys, co-directeur, 10/2023 - 09/2026)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">8 stagiaires de M2 (Benjamin Legrand, UBP, 2013 ; Clément Coclet, AMU, 2015 ; Aurélie Portas, AMU, 2018 ; Alexis Canino, AMU, 2019 ; Roxane Dhommée, UTLN, 2019 ; Emma Lavaut, UPVD, 2019 ; Clara Dignan, UPPA, 2020 ; Léopold Matthys, UTLN, 2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">8 stagiaires de M1 (Delphine Boulouis, UTLN, 2010, Perrine Delompré, UTLN, 2015 ; Thibaut Cossart, UTLN, 2016 ; Carolane Giraud, UPMC, 2017 ; Simon Gordillo, UTLN, 2022 ; Mélusine Mendes, Romane Malnati et Nathan Picard, 2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2 stagiaires ingénieure (Jade Céfaï, Polytech Marseille, 2021 ; Margaux Ayasse, UniLaSalle, 2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1 alternante de BUT 3 (Anaëlle Genève, 2024-2025)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">9 stagiaires de DUT/BUT2 (Claire Dumortier, UTLN, 2015 ; Mathilde Goidin, UTLN, 2017, Léa Rodrigues, UTLN, 2018 ; Marvin Hilger, UTLN, 2018 ; Canelle Sauvaître, 2021 ; Cassendre Ouvrard, 2022 ; Laura Miquel, 2023 ; Eliott Uguen et Anaëlle Genève, 2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4 stagiaires de Licence (Léa Germain, L Physique-Chimie renforcée, UTLN, 2016-2017 ; Philip Poupin, L Biologie, AMU, 2018 ; Laza Hadjadj, L Biologie, U. Toulouse, 2024 ; Kiara Esteves Ramos, L. Biologie et Humanités, UCL, 2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités administratives</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de l’équipe MEB (~ 65 personnels dont 38 permanents) au sein du MIO (depuis janvier 2024) : animation scientifique, gestion financière des crédits récurrents, responsable d’entretien de personnels techniques, stratégie scientifique de l’équipe, participation au comité de direction du MIO pour mise en oeuvre de la stratégie scientifique et organiser les interactions avec les 4 tutelles du laboratoire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de l’Axe Transverse CONTAM (Dynamique des contaminants dans le milieu marin) du laboratoire MIO depuis (2018-2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de l'action Contaminants de l'équipe MEB du MIO (2018-2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élu représentant des enseignants chercheurs au bureau du pôle MEDD de l’UTLN depuis juillet 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Correspondant UTLN auprès du Réseau des Universités Marines depuis 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Animation scientifique à l’EA PROTEE : responsable du cycle de séminaires bi-mensuels « Anim’mardi » entre septembre 2014 et décembre 2017 (49 séminaires organisés).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Représentant suppléant de l’EA PROTEE au conseil de l’axe stratégique (devenu pôle) MEDD de l’UTLN de 2016 à 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élu du conseil de laboratoire de l’EA PROTEE de janvier 2014 à décembre 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d’enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignements dispensés actuellement :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">biologie et physiologie végétale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">fonctionnement de l'environnement marin</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">inventaires de diversité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">conservation des espaces naturels</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">écologie microbienne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">outils moléculaires pour l'étude des communautés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">écotoxicologie microbienne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formations universitaires concernées :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">BUT Génie Biologique (tronc commun 1ère année, parcours SEE les 3 années)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master Sciences De la Mer 1ère année et 2ème année</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités pédagogiques :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">aide à la réussite en BUT 1</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">responsabilité d'UE en BUT : UE 3 (SEE) Gérer les milieux naturels anthropisés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">responsabilité de SAé en BUT : SAé 1.2 (Observer différents niveaux d'organisation du vivant), 1.3SEE (Identifier et caractériser des êtres vivants dans leur environnement) et 2.3SEE (Décrire un milieu et sa biodiversité, partenariat avec le Parc National de Port-Cros)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">M1 SDM IPA : Diversité des microorganismes marins</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience professionnele en Recherche et Enseignement</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis Septembre 2024 : professeur des universités, UTLN, IUT département de génie biologique, MIO (UM110, CNRS, IRD, AMU, UTLN) équipe Microbiologie Environnementale et Biotechnologies (MEB).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Janvier 2018 - août 2024 : maître de conférences, UTLN, IUT département de génie biologique, MIO (UM110, CNRS, IRD, AMU, UTLN) équipe Microbiologie Environnementale et Biotechnologies (MEB).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Septembre 2013 – décembre 2017 : maître de conférences, UTLN, IUT département génie biologique, PROTEE (EA 3819), équipe Ecologie et Biologie MArines.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Octobre 2012 – août 2013 : post-doctorant, LMGE (UMR CNRS 6023, UBP, Clermont-Ferrand), équipes « Communautés microbiennes : écotoxicologie, santé » (CMES) et « Interactions dans les réseaux trophiques aquatiques » (IRTA).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Octobre 2011 – août 2012 : Attaché temporaire d’enseignement et de recherche (temps plein) –Université Blaise Pascal (UBP), UFR Sciences et Technologies, département de Biologie, LMGE, équipe CMES.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Octobre 2008 – juin 2011 : enseignant vacataire, UBP et Université d’Auvergne. (205,5h eq. TD).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation Universitaire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Novembre 2019 : Habilitation à diriger des recherches - UTLN. Titre : Ecologie de populations et communautés microbiennes dans l’eau et les sédiments d’environnements aquatiques sous forte pression anthropique.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Octobre 2008 – Octobre 2011 : Thèse de doctorat d’écologie - UBP (soutenue le 19 octobre 2011) - Sujet : « Potentiel toxique et structure génétique de populations de Microcystis en relation avec les différentes phases de son cycle de vie » - Directeurs de thèse : Christian Amblard (DR, UMR CNRS 6023, LMGE) et Delphine Latour (MCF, UBP, LMGE) - Financement : Allocation de recherche du Ministère de l’Enseignement Supérieur et de la Recherche, obtenue par voie de concours, classé 2/26 par l’école doctorale.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2008 : Master 2 recherche spécialité « Biologie et Fonctionnement des Ecosystèmes », UBP. Mention Bien, classé 1er/11. Obtention d’une bourse de mérite, sur la base des résultats universitaires. Stage de recherche (6 mois) réalisé au LMGE sur le sujet : « Impact des microcystines sur le recrutement benthique de la cyanobactérie Microcystis ».</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006-2007 : Master 1 « Biologie des Peuplements et des Ecosystèmes », UBP. Mention Bien, classé 1er/26 - Stage de recherche (3 mois) réalisé au LMGE sur le sujet : « Influence de la compétition alimentaire interspécifique entre espèces piscicoles du Haut-Allier sur la croissance des juvéniles du Saumon Atlantique Salmo salar ».</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005-2006 : Licence Biologie parcours Environnement, UBP. Mention Assez-Bien, classé 16ème/234</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003-2005 : DEUG Biologie, parcours Sciences de la Vie, UBP. Mention Assez-Bien.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering copper and zinc leaching from antifouling paints with different operating modes: flux determination and toxicity evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Layglon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. d'Onofrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 225, pp.119265. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2026.119265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-effective DNA extraction method optimized for high yield and long fragments from coastal sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopold Matthys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonord Mayissah Moungues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Genève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 21 (2), pp.e0343743. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0343743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05526498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sediment on the chemical properties of water in coastal environment and their potential effect on heterotrophic prokaryotic growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Dignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Oursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 85, pp.104145. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2025.104145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algal‐ and soil‐derived dissolved organic matter shapes bacteria‐phytoplankton interactions in a high‐altitude lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Dory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France van Wambeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 69 (4), pp.509-526. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.14225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypervariable DOM properties in coastal NW Mediterranean sea -evidences of strong human influences and potential consequences for the heterotrophic base of planktonic food webs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Dignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Oursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Marija Cindrić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 308, pp.108925. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2024.108925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What happens to biomass burning-emitted particles in the ocean? A laboratory experimental approach based on their tracers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Miguel González-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Panagiotopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Antich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Papillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 907, pp.167770. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.167770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Effect-Based Method to Evaluate Spatio-Temporal Variations of Coastal Marine DOM Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Dignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pringault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (10), pp.1841. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse11101841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planktonic shift with dissolved organic matter properties: a functional perspective for sentinel lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Dory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Höhener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 111 (1), pp.45-61. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.14013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the diversity of plankton-associated prokaryotes along a size-fraction gradient: A methodological evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Delleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Szylit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Quemeneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 197, pp.115688. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.115688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prokaryotic Responses to Estuarine Coalescence Contribute to Planktonic Community Assembly in a Mediterranean Nutrient-Rich Estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Santinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Retelletti Brogi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (5), pp.933. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse11050933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Characteristics Together With Environmental Conditions Shape Marine Biofilm Dynamics in Coastal NW Mediterranean Locations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Lejars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2021.746383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summer dynamics drive the microbial response to carbon and nutrient additions in a high‐altitude lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Dory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Claeys-Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (5), pp.1142-1156. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.12062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cd transfers during marine sediment resuspension over short and long-term period: Associated risk for coastal water quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Layglon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longo Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien d'Onofrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 180, pp.113771. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.113771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited influence of marine sediment lyophilization on prokaryotic community structure assessed via amplicon sequencing: an example from environmentally contrasted sediment layers in Toulon harbor (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J Poulain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.e11075. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.11075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of spatio-temporal variations of surface metabolomes and epibacterial communities highlights the importance of copper stress as a major factor shaping host-microbiota interactions within a Mediterranean seaweed holobiont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Paix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Layglon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien D’onofrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (1), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-021-01124-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effects of temperature and light affect the relationship between Taonia atomaria and its epibacterial community: a controlled conditions study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Paix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Schires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (11), pp.6777-6797. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.15758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace Metal Contamination Impacts Predicted Functions More Than Structure of Marine Prokaryotic Biofilm Communities in an Anthropized Coastal Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Coclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien d'Onofrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pasero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.589948. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2021.589948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elutriate preparation affects embryo development test with Paracentrotus lividus: An in-depth study on the differences between two protocols and three different sediment/water mixing times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Macchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Layglon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien d'Onofrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2021.112010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal resistance genes enrichment in marine biofilm communities selected by biocide-containing surfaces in temperate and tropical coastal environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa C.P. Catao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Fay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 268, pp.115835. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2020.115835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOM Biological Lability in an Estuarine System in Two Contrasting Periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Retelletti Brogi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Casotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Gonnelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse9020172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negligible microbial heterotrophic quantitative contribution onto trace metals remobilization during marine sediment resuspension - insights from a Mediterranean urbanized bay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Layglon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien d'Onofrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2021.103981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial consortia in an ice‐covered high‐altitude lake impacted by additions of dissolved organic carbon and nutrients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Dory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tatoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (8), pp.1648-1662. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.13781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolved organic matter controls of arsenic bioavailability to bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Rentmeister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 716, pp.137118. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of copper and lead exposure on prokaryotic communities from contaminated contrasted coastal seawaters: the influence of previous metal exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Coclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien d'Onofrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Layglon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 96 (6), </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiaa048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Omics Analysis Suggests Links Between the Differentiated Surface Metabolome and Epiphytic Microbiota Along the Thallus of a Mediterranean Seaweed Holobiont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Paix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barry-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.494. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.00494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term monitoring emphasizes impacts of the dredging on dissolved Cu and Pb contamination along with ultraplankton distribution and structure in Toulon Bay (NW Mediterranean Sea, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Layglon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Coclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien d'Onofrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 156, pp.111196. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2020.111196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Have decades of abiotic studies in sediments been misinterpreted?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Layglon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Omanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 707, pp.135949. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.135949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic and proteomic changes induced by growth inhibitory concentrations of copper in the biofilm-forming marine bacterium Pseudoalteromonas lipolytica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Kerloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Pichereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (11), pp.1887-1899. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9MT00184K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in Bacterioplankton Communities Resulting From Direct and Indirect Interactions With Trace Metal Gradients in an Urbanized Marine Coastal Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Coclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Omanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien d'Onofrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.00257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of catchment area and nutrient deposition regime on phytoplankton functionality in alpine lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 674, pp.114-127. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.04.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear Stress as a Major Driver of Marine Biofilm Communities in the NW Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa C P Catão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ghiglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.01768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace metal contamination as a toxic and structuring factor impacting ultraphytoplankton communities in a multicontaminated Mediterranean coastal area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Coclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Delpy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 163, pp.196 - 213. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2017.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prokaryotic community successions and interactions in marine biofilms: the key role of Flavobacteriia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyria Berdjeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 94 (6), </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiy083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibitory effects of sodium azide on microbial growth in experimental resuspension of marine sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Quemeneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 133, pp.62 - 65. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mimet.2016.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01647866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizontal distribution of the cell abundance and toxicity of Microcystis in a hypereutrophic Moroccan reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Samoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sabart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Problems of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (5), pp.554 - 562. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1995425516050139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical multi-contamination drives benthic prokaryotic diversity in the anthropized Toulon Bay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Lauga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Huy Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ghiglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 556, pp.319 - 329. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.02.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity along the life cycle of the cyanobacterium M icrocystis : highlight on the complexity of benthic and planktonic interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Sabart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène M. Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Donnadieu-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (3), pp.901 - 911. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil surface colonization by phototrophic indigenous organisms, in two contrasted soils treated by formulated maize herbicide mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Perrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bonnemoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (9), pp.1648 - 1658. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10646-014-1304-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of small colonies in sustaining Microcystis population exposed to mixing conditions: an exploration through colony size, genotypic composition and toxic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Sabart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Descroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Combourieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.n/a - n/a. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-2229.12077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical Heterogeneity of Genotypic Structure and Toxic Potential within Populations of the Harmful Cyanobacterium Microcystis aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Latour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short- and long-term dynamics of the toxic potential and genotypic structure in benthic populations of Microcystis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Donnadieu-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Godon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Latour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (5), pp.1438-46. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2011.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of light, sediment mixing, temperature and duration of the benthic life phase on the benthic recruitment of Microcystis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Latour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (2), pp.113 - 119. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fbr093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic survival of Microcystis: Long-term viability and ability to transcribe microcystin genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Sabart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Latour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmful Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13, pp.20 - 25. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hal.2011.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of microcystins and colony size in the benthic recruitment of the cyanobacterium Microcystis (Cyanophyceae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Sabart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Latour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (1), pp.42-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INVOLVEMENT OF MICROCYSTINS AND COLONY SIZE IN THE BENTHIC RECRUITMENT OF THE CYANOBACTERIUM MICROCYSTIS (CYANOPHYCEAE)1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Sabart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Latour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (1), pp.42 - 51. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1529-8817.2010.00943.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatty acids as biomarkers to indicate main carbon sources of four major invertebrate families in a large River (the Allier, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Descroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Sargos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Sauvanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamental and Applied Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 177 (1), pp.39 - 55. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/1863-9135/2010/0177-0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rising algal- and soil-derived dissolved organic matter modifies interactions between bacteria and phytoplankton in a high-altitude lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Dory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France van Wambeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIL2022: International Society of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Limnology, Aug 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planktonic communities shift with dissolved organic matter properties: a functional perspective for sentinel lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Dory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Höhener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JASM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Grand Rapids, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of microorganisms in marine mercury cycling: current knowledge and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Garcia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Gilmour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MISTRALS Contamination &amp; Pollution workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplankton assemblage shifts with dissolved organic matter properties: a functional perspective for sentinel lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Dory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Höhener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème JILO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil photosynthetic microbial communities as bioindicators for pesticide stress assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Global Soil Biodiversity Initiative Conference (GSBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France. 702 p., 2014, The First Global Soil Biodiversity Conference, december 2-5, 2014, Dijon, France : book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel toxique et structure génétique de populations de Microcystis en lien avec les différentes phases de son cycle de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. Université Blaise Pascal - Clermont-Ferrand II, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2011CLF22168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00678587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId220"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benjamin Misson </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur des universités - 67ème section CNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thématiques de recherche actuelles principales :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contribution des pressions anthropiques (contaminations chimiques, perturbations physiques) à l'écologie des communautés microbiennes à l'interface continent-océan</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contributions microbiennes à la biogéochimie des éléments majeurs en zone côtière (matière organique dissoute, macronutriments) et traces (métaux)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Dynamique, structure et diversité des assemblages microbiens (planctoniques, benthiques, souterrains)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mots clés :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ecologie microbienne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Biodiversité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Biogéochimie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Environnement côtier</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ecologie moléculaire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cytométrie en flux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modèles biologiques d’intérêt : procaryotes hétérotrophes, microeucaryotes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Production scientifique :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">43 articles parus dont 18 en tant qu'auteur principal (1er ou dernier), et 4 en tant que co-auteur de doctorants co-encadrés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4 communcations invitées en congrés et workshops internationaux, &amp;gt; 80 communications orales ou affichées en congrés internationaux et nationaux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordination de projets de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MICROSURV (2024-2027, Développement de l’observation du MICRObiote marin planctonique pour détecter et SURVeiller l’impact écologique des activités humaines en zone méditerranéenne côtière, AERMC : 394 k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MICROBEACH (2024-2025, MICRObial life under BEACHes: exploration of microbial diversity and ability to degrade anthropogenic organic contaminants, Institut des Sciences de l'Océan d'AMU : 60 k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CYTPIX OCEAN (2023, Achat d’un cytomètre en flux imageur innovant pour l’étude des assemblages microbiens marins, FIA : 95.6 k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">COMICS (2020-2021, Couplage d'approches méta-OMICS pour l'étude approfondie de réponses microbiennes aux perturbations d'origine anthropique en milieu marin côtier, UTLN/TPM : 30.7 k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">SE.D.RI.PORT. (2017-2020, SEdimenti, Dragaggi, RIschi PORTuali, Interreg Marittimo, 1854.6k€, part UTLN : 220k€, PI : Région Autonome de Sardaigne, coordination UTLN : B. Misson depuis début 2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IMPRECI-M² (2016-2017, IMPacts RECIproques entre Microorganismes et Métaux traces en milieu marin côtier : qui contrôle qui ? EC2CO ECODYN+MICROBIEN : 37.8k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">METOPHYTO (2015-2016, Influence de pollutions MEtalliques multiples représentatives de l’environnement marin côtier TOulonnais sur le picoPHYTOplancton, FR ECCOREV : 7k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">COMMET (2014, Caractérisation des COMmunautés Microbiennes participant à la biogéochimie du MErcure dans les sédiments de la rade de Toulon : diversité, distribution et réponse aux contaminations métalliques multiples, UTLN/TPM: 15.5k€)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Partenaire de projets de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">BRONZETTE 2.0 (2024-2025, Microbial contributions to biogeochemical cycling in subterranean mixing and reaction zones at the continent-ocean interface, EC2CO Hybige : 35 k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">OMNIS (2023-2025, Organic matter and non-indigenous species success in ports, Ministère italien de la recherche)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">BISQUE (2022-2023, Influence de la colonne sédimentaire sur la qualité des eaux côtières, FR ECCOREV/ITEM & Actions transverse MIO)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ECODREDGE MED II (2021-2024, Dragage de sédiments portuaires : impacts et perspectives de valorisation, Région Occitanie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FIRETRACK (2021-2024, Sources and fate of biomass combustion tracers in the ocean, ANR)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">BLACK MATTERS (2021, Black Carbon dissous en milieu marin : biodisponibilité potentielle pour les procaryotes hétérotrophes et pouvoir de complexation avec les contaminants chimiques, MIO, 12.2k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CARAMBOLE (2020-2021, Caractérisation des apports de COD et de leurs effets sur les communautés biologiques en lacs de haute altitude, EC2CO HYBIGE, 45 k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">GEREMIA (2018-2021, GEstione dei REflui per il MIglioramento delle Acque portuali, Interreg Marittimo, 1783k€, part UTLN : 383.8k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">COMMET (2018, MIO, 5k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EPIBIOINDIC (2017-2018, Epibiontes des herbiers marins : indicateur de qualité des écosystèmes côtiers? FR ECCOREV, 7k€, part MIO : 2k€ )</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MERITE-Hippocampe (2017-2020, MISTRALS, AT pollutions et contaminants, 200k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FOS SEA (2017-2020, Environmental risk assessment of biological fouling control along the Mediterranean coast, ANR, 635k€, part MIO : 134.5k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Development of a Quantitative Lab and Field-Based Microbial Tool to Determine Arsenic (2016, MITACS/Campus France, 10k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PREVENT (2015-2017, PRotection du littoral méditerranéen: EValuation, surveillancE, conséqueNces, impacT économique et sociétal – Application à la Rade de Toulon, UTLN/TPM/CD83/Région PACA, 188,6k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MERMEX (2013-2016, MISTRALS, WP3, action C3A)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DYNAMICS (2012-2015, « Dynamique des communautés microbiennes actuelles et passées dans les sédiments ligériens », Agence de l’eau Loire-Bretagne. (Postdoctorat)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Actions Intégrées Volubilis France-Maroc de 2010 à 2014 sur l’impact des fluctuations climatiques sur le potentiel toxique des proliférations cyanobactériennes dans des écosystèmes aquatiques marocains et français (Doctorat)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Financement de ressources humaines :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contrat postdoctoral MICROBEACH 2024-2025 (12 mois)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CDD AI alternance MICROSURV 2024-2025 (12 mois)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contrat postdoctoral MICROSURV 2024-2027 (36 mois)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contrat doctoral d'établissement (UTLN) 2023-2026 (50%)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contrat doctoral d'établissement (UTLN) 2020-2023 (50%)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contrat Postdoctoral ANR FOSSEA 2018-2019 (12 mois)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contrat Doctoral région PACA 2015-2018 (33%)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contrat Doctoral région PACA 2016-2017 (33%)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contrat Doctoral région PACA 2017-2020 (33%)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CDD IgE UTLN 2018-2019 (10 mois)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CDD IgE UTLN + projet 2019 (9 mois)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encadrement :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">3 chercheurs post-doctorants (Julie Foulon, Nicolas Gallois, Clara Dignan)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2 ATER (Lyria Berdjeb 2017-2018; Elyne Dugény 2021-2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">5 doctorants (Clément Coclet, co-encadrant, soutenue en 2019 ; Marie Mayer, co-encadrant, démission en 2017 ; Nicolas Layglon, co-encadrant, soutenue en 2020; Clara Dignan, co-directeur, soutenue en 2023 ; Léopold Matthys, co-directeur, 10/2023 - 09/2026)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">8 stagiaires de M2 (Benjamin Legrand, UBP, 2013 ; Clément Coclet, AMU, 2015 ; Aurélie Portas, AMU, 2018 ; Alexis Canino, AMU, 2019 ; Roxane Dhommée, UTLN, 2019 ; Emma Lavaut, UPVD, 2019 ; Clara Dignan, UPPA, 2020 ; Léopold Matthys, UTLN, 2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">8 stagiaires de M1 (Delphine Boulouis, UTLN, 2010, Perrine Delompré, UTLN, 2015 ; Thibaut Cossart, UTLN, 2016 ; Carolane Giraud, UPMC, 2017 ; Simon Gordillo, UTLN, 2022 ; Mélusine Mendes, Romane Malnati et Nathan Picard, 2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2 stagiaires ingénieure (Jade Céfaï, Polytech Marseille, 2021 ; Margaux Ayasse, UniLaSalle, 2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1 alternante de BUT 3 (Anaëlle Genève, 2024-2025)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">9 stagiaires de DUT/BUT2 (Claire Dumortier, UTLN, 2015 ; Mathilde Goidin, UTLN, 2017, Léa Rodrigues, UTLN, 2018 ; Marvin Hilger, UTLN, 2018 ; Canelle Sauvaître, 2021 ; Cassendre Ouvrard, 2022 ; Laura Miquel, 2023 ; Eliott Uguen et Anaëlle Genève, 2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4 stagiaires de Licence (Léa Germain, L Physique-Chimie renforcée, UTLN, 2016-2017 ; Philip Poupin, L Biologie, AMU, 2018 ; Laza Hadjadj, L Biologie, U. Toulouse, 2024 ; Kiara Esteves Ramos, L. Biologie et Humanités, UCL, 2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités administratives</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de l’équipe MEB (~ 65 personnels dont 38 permanents) au sein du MIO (depuis janvier 2024) : animation scientifique, gestion financière des crédits récurrents, responsable d’entretien de personnels techniques, stratégie scientifique de l’équipe, participation au comité de direction du MIO pour mise en oeuvre de la stratégie scientifique et organiser les interactions avec les 4 tutelles du laboratoire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de l’Axe Transverse CONTAM (Dynamique des contaminants dans le milieu marin) du laboratoire MIO depuis (2018-2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de l'action Contaminants de l'équipe MEB du MIO (2018-2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élu représentant des enseignants chercheurs au bureau du pôle MEDD de l’UTLN depuis juillet 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Correspondant UTLN auprès du Réseau des Universités Marines depuis 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Animation scientifique à l’EA PROTEE : responsable du cycle de séminaires bi-mensuels « Anim’mardi » entre septembre 2014 et décembre 2017 (49 séminaires organisés).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Représentant suppléant de l’EA PROTEE au conseil de l’axe stratégique (devenu pôle) MEDD de l’UTLN de 2016 à 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élu du conseil de laboratoire de l’EA PROTEE de janvier 2014 à décembre 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d’enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignements dispensés actuellement :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">biologie et physiologie végétale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">fonctionnement de l'environnement marin</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">inventaires de diversité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">conservation des espaces naturels</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">écologie microbienne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">outils moléculaires pour l'étude des communautés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">écotoxicologie microbienne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formations universitaires concernées :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">BUT Génie Biologique (tronc commun 1ère année, parcours SEE les 3 années)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master Sciences De la Mer 1ère année et 2ème année</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités pédagogiques :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">aide à la réussite en BUT 1</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">responsabilité d'UE en BUT : UE 3 (SEE) Gérer les milieux naturels anthropisés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">responsabilité de SAé en BUT : SAé 1.2 (Observer différents niveaux d'organisation du vivant), 1.3SEE (Identifier et caractériser des êtres vivants dans leur environnement) et 2.3SEE (Décrire un milieu et sa biodiversité, partenariat avec le Parc National de Port-Cros)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">M1 SDM IPA : Diversité des microorganismes marins</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience professionnele en Recherche et Enseignement</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis Septembre 2024 : professeur des universités, UTLN, IUT département de génie biologique, MIO (UM110, CNRS, IRD, AMU, UTLN) équipe Microbiologie Environnementale et Biotechnologies (MEB).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Janvier 2018 - août 2024 : maître de conférences, UTLN, IUT département de génie biologique, MIO (UM110, CNRS, IRD, AMU, UTLN) équipe Microbiologie Environnementale et Biotechnologies (MEB).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Septembre 2013 – décembre 2017 : maître de conférences, UTLN, IUT département génie biologique, PROTEE (EA 3819), équipe Ecologie et Biologie MArines.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Octobre 2012 – août 2013 : post-doctorant, LMGE (UMR CNRS 6023, UBP, Clermont-Ferrand), équipes « Communautés microbiennes : écotoxicologie, santé » (CMES) et « Interactions dans les réseaux trophiques aquatiques » (IRTA).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Octobre 2011 – août 2012 : Attaché temporaire d’enseignement et de recherche (temps plein) –Université Blaise Pascal (UBP), UFR Sciences et Technologies, département de Biologie, LMGE, équipe CMES.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Octobre 2008 – juin 2011 : enseignant vacataire, UBP et Université d’Auvergne. (205,5h eq. TD).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation Universitaire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Novembre 2019 : Habilitation à diriger des recherches - UTLN. Titre : Ecologie de populations et communautés microbiennes dans l’eau et les sédiments d’environnements aquatiques sous forte pression anthropique.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Octobre 2008 – Octobre 2011 : Thèse de doctorat d’écologie - UBP (soutenue le 19 octobre 2011) - Sujet : « Potentiel toxique et structure génétique de populations de Microcystis en relation avec les différentes phases de son cycle de vie » - Directeurs de thèse : Christian Amblard (DR, UMR CNRS 6023, LMGE) et Delphine Latour (MCF, UBP, LMGE) - Financement : Allocation de recherche du Ministère de l’Enseignement Supérieur et de la Recherche, obtenue par voie de concours, classé 2/26 par l’école doctorale.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2008 : Master 2 recherche spécialité « Biologie et Fonctionnement des Ecosystèmes », UBP. Mention Bien, classé 1er/11. Obtention d’une bourse de mérite, sur la base des résultats universitaires. Stage de recherche (6 mois) réalisé au LMGE sur le sujet : « Impact des microcystines sur le recrutement benthique de la cyanobactérie Microcystis ».</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006-2007 : Master 1 « Biologie des Peuplements et des Ecosystèmes », UBP. Mention Bien, classé 1er/26 - Stage de recherche (3 mois) réalisé au LMGE sur le sujet : « Influence de la compétition alimentaire interspécifique entre espèces piscicoles du Haut-Allier sur la croissance des juvéniles du Saumon Atlantique Salmo salar ».</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005-2006 : Licence Biologie parcours Environnement, UBP. Mention Assez-Bien, classé 16ème/234</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003-2005 : DEUG Biologie, parcours Sciences de la Vie, UBP. Mention Assez-Bien.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering copper and zinc leaching from antifouling paints with different operating modes: flux determination and toxicity evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Layglon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. d'Onofrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 225, pp.119265. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2026.119265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-effective DNA extraction method optimized for high yield and long fragments from coastal sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopold Matthys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonord Mayissah Moungues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Genève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 21 (2), pp.e0343743. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0343743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05526498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sediment on the chemical properties of water in coastal environment and their potential effect on heterotrophic prokaryotic growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Dignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Oursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 85, pp.104145. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2025.104145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algal‐ and soil‐derived dissolved organic matter shapes bacteria‐phytoplankton interactions in a high‐altitude lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Dory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France van Wambeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 69 (4), pp.509-526. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.14225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypervariable DOM properties in coastal NW Mediterranean sea -evidences of strong human influences and potential consequences for the heterotrophic base of planktonic food webs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Dignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Oursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Marija Cindrić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 308, pp.108925. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2024.108925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What happens to biomass burning-emitted particles in the ocean? A laboratory experimental approach based on their tracers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Miguel González-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Panagiotopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Antich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Papillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 907, pp.167770. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.167770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planktonic shift with dissolved organic matter properties: a functional perspective for sentinel lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Dory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Höhener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 111 (1), pp.45-61. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.14013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Effect-Based Method to Evaluate Spatio-Temporal Variations of Coastal Marine DOM Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Dignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pringault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (10), pp.1841. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse11101841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the diversity of plankton-associated prokaryotes along a size-fraction gradient: A methodological evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Delleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Szylit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Quemeneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 197, pp.115688. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.115688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prokaryotic Responses to Estuarine Coalescence Contribute to Planktonic Community Assembly in a Mediterranean Nutrient-Rich Estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Santinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Retelletti Brogi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (5), pp.933. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse11050933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Characteristics Together With Environmental Conditions Shape Marine Biofilm Dynamics in Coastal NW Mediterranean Locations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Lejars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2021.746383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summer dynamics drive the microbial response to carbon and nutrient additions in a high‐altitude lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Dory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Claeys-Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (5), pp.1142-1156. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.12062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cd transfers during marine sediment resuspension over short and long-term period: Associated risk for coastal water quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Layglon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longo Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien d'Onofrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 180, pp.113771. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.113771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elutriate preparation affects embryo development test with Paracentrotus lividus: An in-depth study on the differences between two protocols and three different sediment/water mixing times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Macchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Layglon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien d'Onofrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2021.112010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effects of temperature and light affect the relationship between Taonia atomaria and its epibacterial community: a controlled conditions study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Paix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Schires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (11), pp.6777-6797. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.15758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace Metal Contamination Impacts Predicted Functions More Than Structure of Marine Prokaryotic Biofilm Communities in an Anthropized Coastal Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Coclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien d'Onofrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pasero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.589948. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2021.589948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited influence of marine sediment lyophilization on prokaryotic community structure assessed via amplicon sequencing: an example from environmentally contrasted sediment layers in Toulon harbor (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J Poulain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.e11075. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.11075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of spatio-temporal variations of surface metabolomes and epibacterial communities highlights the importance of copper stress as a major factor shaping host-microbiota interactions within a Mediterranean seaweed holobiont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Paix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Layglon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien D’onofrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (1), </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-021-01124-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal resistance genes enrichment in marine biofilm communities selected by biocide-containing surfaces in temperate and tropical coastal environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa C.P. Catao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Fay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 268, pp.115835. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2020.115835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOM Biological Lability in an Estuarine System in Two Contrasting Periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Retelletti Brogi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Casotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Gonnelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse9020172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negligible microbial heterotrophic quantitative contribution onto trace metals remobilization during marine sediment resuspension - insights from a Mediterranean urbanized bay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Layglon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien d'Onofrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2021.103981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial consortia in an ice‐covered high‐altitude lake impacted by additions of dissolved organic carbon and nutrients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Dory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tatoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (8), pp.1648-1662. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.13781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of copper and lead exposure on prokaryotic communities from contaminated contrasted coastal seawaters: the influence of previous metal exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Coclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien d'Onofrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Layglon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 96 (6), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiaa048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Omics Analysis Suggests Links Between the Differentiated Surface Metabolome and Epiphytic Microbiota Along the Thallus of a Mediterranean Seaweed Holobiont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Paix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barry-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.494. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.00494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolved organic matter controls of arsenic bioavailability to bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Rentmeister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 716, pp.137118. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term monitoring emphasizes impacts of the dredging on dissolved Cu and Pb contamination along with ultraplankton distribution and structure in Toulon Bay (NW Mediterranean Sea, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Layglon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Coclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien d'Onofrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 156, pp.111196. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2020.111196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Have decades of abiotic studies in sediments been misinterpreted?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Layglon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Omanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 707, pp.135949. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.135949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of catchment area and nutrient deposition regime on phytoplankton functionality in alpine lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 674, pp.114-127. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.04.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear Stress as a Major Driver of Marine Biofilm Communities in the NW Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa C P Catão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ghiglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.e01768. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.01768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in Bacterioplankton Communities Resulting From Direct and Indirect Interactions With Trace Metal Gradients in an Urbanized Marine Coastal Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Coclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Omanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien d'Onofrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.00257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic and proteomic changes induced by growth inhibitory concentrations of copper in the biofilm-forming marine bacterium Pseudoalteromonas lipolytica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Kerloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Pichereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (11), pp.1887-1899. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9MT00184K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace metal contamination as a toxic and structuring factor impacting ultraphytoplankton communities in a multicontaminated Mediterranean coastal area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Coclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Delpy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 163, pp.196 - 213. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2017.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prokaryotic community successions and interactions in marine biofilms: the key role of Flavobacteriia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyria Berdjeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 94 (6), </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiy083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibitory effects of sodium azide on microbial growth in experimental resuspension of marine sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Quemeneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 133, pp.62 - 65. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mimet.2016.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01647866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizontal distribution of the cell abundance and toxicity of Microcystis in a hypereutrophic Moroccan reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Samoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sabart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Problems of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (5), pp.554 - 562. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1995425516050139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical multi-contamination drives benthic prokaryotic diversity in the anthropized Toulon Bay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Lauga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Huy Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ghiglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 556, pp.319 - 329. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.02.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity along the life cycle of the cyanobacterium M icrocystis : highlight on the complexity of benthic and planktonic interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Sabart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène M. Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Donnadieu-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (3), pp.901 - 911. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil surface colonization by phototrophic indigenous organisms, in two contrasted soils treated by formulated maize herbicide mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Perrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bonnemoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (9), pp.1648 - 1658. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10646-014-1304-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of small colonies in sustaining Microcystis population exposed to mixing conditions: an exploration through colony size, genotypic composition and toxic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Sabart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Descroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Combourieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.n/a - n/a. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-2229.12077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical Heterogeneity of Genotypic Structure and Toxic Potential within Populations of the Harmful Cyanobacterium Microcystis aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Latour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short- and long-term dynamics of the toxic potential and genotypic structure in benthic populations of Microcystis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Donnadieu-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Godon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Latour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (5), pp.1438-46. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2011.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of light, sediment mixing, temperature and duration of the benthic life phase on the benthic recruitment of Microcystis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Latour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (2), pp.113 - 119. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fbr093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic survival of Microcystis: Long-term viability and ability to transcribe microcystin genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Sabart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Latour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmful Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13, pp.20 - 25. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hal.2011.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of microcystins and colony size in the benthic recruitment of the cyanobacterium Microcystis (Cyanophyceae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Sabart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Latour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (1), pp.42-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INVOLVEMENT OF MICROCYSTINS AND COLONY SIZE IN THE BENTHIC RECRUITMENT OF THE CYANOBACTERIUM MICROCYSTIS (CYANOPHYCEAE)1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Sabart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Latour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (1), pp.42 - 51. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1529-8817.2010.00943.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatty acids as biomarkers to indicate main carbon sources of four major invertebrate families in a large River (the Allier, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Descroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Sargos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Sauvanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamental and Applied Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 177 (1), pp.39 - 55. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/1863-9135/2010/0177-0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rising algal- and soil-derived dissolved organic matter modifies interactions between bacteria and phytoplankton in a high-altitude lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Dory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France van Wambeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIL2022: International Society of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Limnology, Aug 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planktonic communities shift with dissolved organic matter properties: a functional perspective for sentinel lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Dory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Höhener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JASM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Grand Rapids, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of microorganisms in marine mercury cycling: current knowledge and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Garcia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Gilmour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MISTRALS Contamination &amp; Pollution workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplankton assemblage shifts with dissolved organic matter properties: a functional perspective for sentinel lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Dory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Höhener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème JILO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil photosynthetic microbial communities as bioindicators for pesticide stress assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Global Soil Biodiversity Initiative Conference (GSBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France. 702 p., 2014, The First Global Soil Biodiversity Conference, december 2-5, 2014, Dijon, France : book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel toxique et structure génétique de populations de Microcystis en lien avec les différentes phases de son cycle de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. Université Blaise Pascal - Clermont-Ferrand II, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2011CLF22168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00678587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId220"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A1AB355"/>
+    <w:nsid w:val="46AF7ED7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="48FF0811"/>
+    <w:nsid w:val="8EF21D0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="30364A69"/>
+    <w:nsid w:val="B10930C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8EC4667E"/>
+    <w:nsid w:val="70A6AB47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="DD8FD38E"/>
+    <w:nsid w:val="9ECB2770"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -846,51 +846,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="46C63E3C"/>
+    <w:nsid w:val="6738689B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -994,51 +994,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="C4AD985C"/>
+    <w:nsid w:val="5AEAAC1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1142,51 +1142,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="A72FC284"/>
+    <w:nsid w:val="0450FDCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1290,51 +1290,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="2B66BFF6"/>
+    <w:nsid w:val="4B9921B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1438,51 +1438,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="283FD98E"/>
+    <w:nsid w:val="BB5706C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1586,51 +1586,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="4A8F8E91"/>
+    <w:nsid w:val="8252EAFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1734,51 +1734,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="5097917D"/>
+    <w:nsid w:val="FB1903DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1882,51 +1882,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="CB8550F8"/>
+    <w:nsid w:val="E0AD01DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2149,51 +2149,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471264v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lenoble" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Layglon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pages" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. d'Onofrio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Misson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2026.119265" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526498v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Matthys" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onord Mayissah Moungues" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Gen&#232;ve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sanial" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0343743" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-05018426v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dignan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoble" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Garcia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Oursel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2025.104145" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453583v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Dory" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cavalli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Franquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14225" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678315v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Marija Cindri&#263;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108925" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268856v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Miguel Gonz&#225;lez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Panagiotopoulos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Antich" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Papillon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167770" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254404v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pringault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11101841" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816119v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mounier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick H&#246;hener" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14013" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383437v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cabrol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Delleuze" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Szylit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schwob" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Quemeneur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.115688" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254398v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Navarro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Santinelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Retelletti Brogi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durrieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11050933" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608643v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pollet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Lejars" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.746383" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818173v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Claeys-Bruno" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12062" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678347v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Layglon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longo Louis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien d'Onofrio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.113771" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191488v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J Poulain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.11075" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-03426129v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Paix" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Poupon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#8217;onofrio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01124-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03400714v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Paix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Potin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Schires" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Misson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15758" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148203v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coclet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pasero" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.589948" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148212v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Sartori" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Macchia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.112010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027551v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa C.P. Catao" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.115835" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148207v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Casotti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Balestra" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Gonnelli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9020172" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229764v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lenoble" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2021.103981" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03375780v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tatoni" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13781" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027565v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pothier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rentmeister" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137118" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027561v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa048" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02519482v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Carriot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barry-Martinet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00494" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571468v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durieu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111196" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409414v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Omanovi&#263;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135949" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02435001v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Favre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Ortalo-Magn&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Kerloch" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pichereaux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9MT00184K" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049263v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00257" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176058v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Jacquemin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bertrand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.04.117" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02269986v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa C P Cat&#227;o" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01768" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791337v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Delpy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jamet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.06.006" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024255v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyria Berdjeb" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiy083" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01647866v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2016.12.021" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01826036v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samoudi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Latour" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sabart" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1995425516050139" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01826037v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauga" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Huy Dang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.02.038" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01826039v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sabart" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne M. Jobard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bronner" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Donnadieu-Bernard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12555" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZBKTV3DC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01826038v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perri&#232;re" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnemoy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Joly" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-014-1304-9" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01826042v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Descroix" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Duffaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Combourieu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12077" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4D0FA64927E94F8FFC9ED69F8391DADA06F2AD2B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01826041v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Latour" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820329v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Amblard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.11.011" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M69G7TPR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01826046v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbr093" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01826048v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2011.09.010" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04CTLF29-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820324v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01826049v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2010.00943.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PHV4PR8V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01826050v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bec" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bourdier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sargos" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Sauvanet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/1863-9135/2010/0177-0039" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555685v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555731v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173548v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Garcia Bravo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cosio" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Gilmour" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555636v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738907v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marrauld" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00678587v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CLF22168" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471264v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lenoble" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Layglon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pages" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. d'Onofrio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Misson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2026.119265" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526498v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Matthys" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onord Mayissah Moungues" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Gen&#232;ve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sanial" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0343743" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-05018426v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dignan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoble" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Garcia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Oursel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2025.104145" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453583v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Dory" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cavalli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Franquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14225" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678315v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Marija Cindri&#263;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108925" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268856v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Miguel Gonz&#225;lez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Panagiotopoulos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Antich" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Papillon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167770" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816119v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mounier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick H&#246;hener" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14013" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254404v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pringault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11101841" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383437v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cabrol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Delleuze" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Szylit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schwob" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Quemeneur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.115688" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254398v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Navarro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Santinelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Retelletti Brogi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durrieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11050933" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608643v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pollet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Lejars" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.746383" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818173v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Claeys-Bruno" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12062" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678347v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Layglon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longo Louis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien d'Onofrio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.113771" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148212v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Sartori" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Macchia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.112010" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03400714v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Paix" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Potin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Schires" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Poupon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Misson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15758" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148203v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coclet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pasero" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.589948" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191488v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J Poulain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.11075" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-03426129v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Paix" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#8217;onofrio" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01124-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027551v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa C.P. Catao" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.115835" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148207v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Casotti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Balestra" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Gonnelli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9020172" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229764v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lenoble" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2021.103981" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03375780v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tatoni" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13781" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027561v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa048" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02519482v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Carriot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barry-Martinet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00494" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027565v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pothier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rentmeister" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137118" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571468v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durieu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111196" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409414v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Omanovi&#263;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135949" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176058v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Jacquemin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bertrand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.04.117" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02269986v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa C P Cat&#227;o" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01768" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049263v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00257" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02435001v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Favre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Ortalo-Magn&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Kerloch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pichereaux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9MT00184K" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791337v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Delpy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jamet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.06.006" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024255v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyria Berdjeb" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiy083" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01647866v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2016.12.021" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01826036v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samoudi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Latour" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sabart" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1995425516050139" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01826037v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauga" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Huy Dang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.02.038" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01826039v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sabart" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne M. Jobard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bronner" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Donnadieu-Bernard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12555" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZBKTV3DC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01826038v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perri&#232;re" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnemoy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Joly" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-014-1304-9" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01826042v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Descroix" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Duffaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Combourieu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12077" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4D0FA64927E94F8FFC9ED69F8391DADA06F2AD2B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01826041v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Latour" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820329v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Amblard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.11.011" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M69G7TPR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01826046v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbr093" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01826048v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2011.09.010" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04CTLF29-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820324v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01826049v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2010.00943.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PHV4PR8V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01826050v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bec" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bourdier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sargos" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Sauvanet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/1863-9135/2010/0177-0039" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555685v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555731v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173548v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Garcia Bravo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cosio" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Gilmour" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555636v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738907v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marrauld" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00678587v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CLF22168" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>