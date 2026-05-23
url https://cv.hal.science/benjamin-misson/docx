--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benjamin Misson </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur des universités - 67ème section CNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thématiques de recherche actuelles principales :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contribution des pressions anthropiques (contaminations chimiques, perturbations physiques) à l'écologie des communautés microbiennes à l'interface continent-océan</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contributions microbiennes à la biogéochimie des éléments majeurs en zone côtière (matière organique dissoute, macronutriments) et traces (métaux)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Dynamique, structure et diversité des assemblages microbiens (planctoniques, benthiques, souterrains)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mots clés :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ecologie microbienne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Biodiversité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Biogéochimie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Environnement côtier</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ecologie moléculaire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cytométrie en flux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modèles biologiques d’intérêt : procaryotes hétérotrophes, microeucaryotes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Production scientifique :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">43 articles parus dont 18 en tant qu'auteur principal (1er ou dernier), et 4 en tant que co-auteur de doctorants co-encadrés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4 communcations invitées en congrés et workshops internationaux, &amp;gt; 80 communications orales ou affichées en congrés internationaux et nationaux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordination de projets de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MICROSURV (2024-2027, Développement de l’observation du MICRObiote marin planctonique pour détecter et SURVeiller l’impact écologique des activités humaines en zone méditerranéenne côtière, AERMC : 394 k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MICROBEACH (2024-2025, MICRObial life under BEACHes: exploration of microbial diversity and ability to degrade anthropogenic organic contaminants, Institut des Sciences de l'Océan d'AMU : 60 k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CYTPIX OCEAN (2023, Achat d’un cytomètre en flux imageur innovant pour l’étude des assemblages microbiens marins, FIA : 95.6 k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">COMICS (2020-2021, Couplage d'approches méta-OMICS pour l'étude approfondie de réponses microbiennes aux perturbations d'origine anthropique en milieu marin côtier, UTLN/TPM : 30.7 k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">SE.D.RI.PORT. (2017-2020, SEdimenti, Dragaggi, RIschi PORTuali, Interreg Marittimo, 1854.6k€, part UTLN : 220k€, PI : Région Autonome de Sardaigne, coordination UTLN : B. Misson depuis début 2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IMPRECI-M² (2016-2017, IMPacts RECIproques entre Microorganismes et Métaux traces en milieu marin côtier : qui contrôle qui ? EC2CO ECODYN+MICROBIEN : 37.8k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">METOPHYTO (2015-2016, Influence de pollutions MEtalliques multiples représentatives de l’environnement marin côtier TOulonnais sur le picoPHYTOplancton, FR ECCOREV : 7k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">COMMET (2014, Caractérisation des COMmunautés Microbiennes participant à la biogéochimie du MErcure dans les sédiments de la rade de Toulon : diversité, distribution et réponse aux contaminations métalliques multiples, UTLN/TPM: 15.5k€)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Partenaire de projets de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">BRONZETTE 2.0 (2024-2025, Microbial contributions to biogeochemical cycling in subterranean mixing and reaction zones at the continent-ocean interface, EC2CO Hybige : 35 k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">OMNIS (2023-2025, Organic matter and non-indigenous species success in ports, Ministère italien de la recherche)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">BISQUE (2022-2023, Influence de la colonne sédimentaire sur la qualité des eaux côtières, FR ECCOREV/ITEM & Actions transverse MIO)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ECODREDGE MED II (2021-2024, Dragage de sédiments portuaires : impacts et perspectives de valorisation, Région Occitanie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FIRETRACK (2021-2024, Sources and fate of biomass combustion tracers in the ocean, ANR)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">BLACK MATTERS (2021, Black Carbon dissous en milieu marin : biodisponibilité potentielle pour les procaryotes hétérotrophes et pouvoir de complexation avec les contaminants chimiques, MIO, 12.2k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CARAMBOLE (2020-2021, Caractérisation des apports de COD et de leurs effets sur les communautés biologiques en lacs de haute altitude, EC2CO HYBIGE, 45 k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">GEREMIA (2018-2021, GEstione dei REflui per il MIglioramento delle Acque portuali, Interreg Marittimo, 1783k€, part UTLN : 383.8k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">COMMET (2018, MIO, 5k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EPIBIOINDIC (2017-2018, Epibiontes des herbiers marins : indicateur de qualité des écosystèmes côtiers? FR ECCOREV, 7k€, part MIO : 2k€ )</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MERITE-Hippocampe (2017-2020, MISTRALS, AT pollutions et contaminants, 200k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FOS SEA (2017-2020, Environmental risk assessment of biological fouling control along the Mediterranean coast, ANR, 635k€, part MIO : 134.5k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Development of a Quantitative Lab and Field-Based Microbial Tool to Determine Arsenic (2016, MITACS/Campus France, 10k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PREVENT (2015-2017, PRotection du littoral méditerranéen: EValuation, surveillancE, conséqueNces, impacT économique et sociétal – Application à la Rade de Toulon, UTLN/TPM/CD83/Région PACA, 188,6k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MERMEX (2013-2016, MISTRALS, WP3, action C3A)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DYNAMICS (2012-2015, « Dynamique des communautés microbiennes actuelles et passées dans les sédiments ligériens », Agence de l’eau Loire-Bretagne. (Postdoctorat)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Actions Intégrées Volubilis France-Maroc de 2010 à 2014 sur l’impact des fluctuations climatiques sur le potentiel toxique des proliférations cyanobactériennes dans des écosystèmes aquatiques marocains et français (Doctorat)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Financement de ressources humaines :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contrat postdoctoral MICROBEACH 2024-2025 (12 mois)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CDD AI alternance MICROSURV 2024-2025 (12 mois)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contrat postdoctoral MICROSURV 2024-2027 (36 mois)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contrat doctoral d'établissement (UTLN) 2023-2026 (50%)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contrat doctoral d'établissement (UTLN) 2020-2023 (50%)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contrat Postdoctoral ANR FOSSEA 2018-2019 (12 mois)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contrat Doctoral région PACA 2015-2018 (33%)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contrat Doctoral région PACA 2016-2017 (33%)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contrat Doctoral région PACA 2017-2020 (33%)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CDD IgE UTLN 2018-2019 (10 mois)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CDD IgE UTLN + projet 2019 (9 mois)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encadrement :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">3 chercheurs post-doctorants (Julie Foulon, Nicolas Gallois, Clara Dignan)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2 ATER (Lyria Berdjeb 2017-2018; Elyne Dugény 2021-2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">5 doctorants (Clément Coclet, co-encadrant, soutenue en 2019 ; Marie Mayer, co-encadrant, démission en 2017 ; Nicolas Layglon, co-encadrant, soutenue en 2020; Clara Dignan, co-directeur, soutenue en 2023 ; Léopold Matthys, co-directeur, 10/2023 - 09/2026)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">8 stagiaires de M2 (Benjamin Legrand, UBP, 2013 ; Clément Coclet, AMU, 2015 ; Aurélie Portas, AMU, 2018 ; Alexis Canino, AMU, 2019 ; Roxane Dhommée, UTLN, 2019 ; Emma Lavaut, UPVD, 2019 ; Clara Dignan, UPPA, 2020 ; Léopold Matthys, UTLN, 2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">8 stagiaires de M1 (Delphine Boulouis, UTLN, 2010, Perrine Delompré, UTLN, 2015 ; Thibaut Cossart, UTLN, 2016 ; Carolane Giraud, UPMC, 2017 ; Simon Gordillo, UTLN, 2022 ; Mélusine Mendes, Romane Malnati et Nathan Picard, 2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2 stagiaires ingénieure (Jade Céfaï, Polytech Marseille, 2021 ; Margaux Ayasse, UniLaSalle, 2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1 alternante de BUT 3 (Anaëlle Genève, 2024-2025)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">9 stagiaires de DUT/BUT2 (Claire Dumortier, UTLN, 2015 ; Mathilde Goidin, UTLN, 2017, Léa Rodrigues, UTLN, 2018 ; Marvin Hilger, UTLN, 2018 ; Canelle Sauvaître, 2021 ; Cassendre Ouvrard, 2022 ; Laura Miquel, 2023 ; Eliott Uguen et Anaëlle Genève, 2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4 stagiaires de Licence (Léa Germain, L Physique-Chimie renforcée, UTLN, 2016-2017 ; Philip Poupin, L Biologie, AMU, 2018 ; Laza Hadjadj, L Biologie, U. Toulouse, 2024 ; Kiara Esteves Ramos, L. Biologie et Humanités, UCL, 2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités administratives</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de l’équipe MEB (~ 65 personnels dont 38 permanents) au sein du MIO (depuis janvier 2024) : animation scientifique, gestion financière des crédits récurrents, responsable d’entretien de personnels techniques, stratégie scientifique de l’équipe, participation au comité de direction du MIO pour mise en oeuvre de la stratégie scientifique et organiser les interactions avec les 4 tutelles du laboratoire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de l’Axe Transverse CONTAM (Dynamique des contaminants dans le milieu marin) du laboratoire MIO depuis (2018-2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de l'action Contaminants de l'équipe MEB du MIO (2018-2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élu représentant des enseignants chercheurs au bureau du pôle MEDD de l’UTLN depuis juillet 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Correspondant UTLN auprès du Réseau des Universités Marines depuis 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Animation scientifique à l’EA PROTEE : responsable du cycle de séminaires bi-mensuels « Anim’mardi » entre septembre 2014 et décembre 2017 (49 séminaires organisés).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Représentant suppléant de l’EA PROTEE au conseil de l’axe stratégique (devenu pôle) MEDD de l’UTLN de 2016 à 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élu du conseil de laboratoire de l’EA PROTEE de janvier 2014 à décembre 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d’enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignements dispensés actuellement :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">biologie et physiologie végétale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">fonctionnement de l'environnement marin</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">inventaires de diversité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">conservation des espaces naturels</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">écologie microbienne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">outils moléculaires pour l'étude des communautés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">écotoxicologie microbienne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formations universitaires concernées :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">BUT Génie Biologique (tronc commun 1ère année, parcours SEE les 3 années)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master Sciences De la Mer 1ère année et 2ème année</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités pédagogiques :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">aide à la réussite en BUT 1</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">responsabilité d'UE en BUT : UE 3 (SEE) Gérer les milieux naturels anthropisés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">responsabilité de SAé en BUT : SAé 1.2 (Observer différents niveaux d'organisation du vivant), 1.3SEE (Identifier et caractériser des êtres vivants dans leur environnement) et 2.3SEE (Décrire un milieu et sa biodiversité, partenariat avec le Parc National de Port-Cros)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">M1 SDM IPA : Diversité des microorganismes marins</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience professionnele en Recherche et Enseignement</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis Septembre 2024 : professeur des universités, UTLN, IUT département de génie biologique, MIO (UM110, CNRS, IRD, AMU, UTLN) équipe Microbiologie Environnementale et Biotechnologies (MEB).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Janvier 2018 - août 2024 : maître de conférences, UTLN, IUT département de génie biologique, MIO (UM110, CNRS, IRD, AMU, UTLN) équipe Microbiologie Environnementale et Biotechnologies (MEB).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Septembre 2013 – décembre 2017 : maître de conférences, UTLN, IUT département génie biologique, PROTEE (EA 3819), équipe Ecologie et Biologie MArines.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Octobre 2012 – août 2013 : post-doctorant, LMGE (UMR CNRS 6023, UBP, Clermont-Ferrand), équipes « Communautés microbiennes : écotoxicologie, santé » (CMES) et « Interactions dans les réseaux trophiques aquatiques » (IRTA).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Octobre 2011 – août 2012 : Attaché temporaire d’enseignement et de recherche (temps plein) –Université Blaise Pascal (UBP), UFR Sciences et Technologies, département de Biologie, LMGE, équipe CMES.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Octobre 2008 – juin 2011 : enseignant vacataire, UBP et Université d’Auvergne. (205,5h eq. TD).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation Universitaire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Novembre 2019 : Habilitation à diriger des recherches - UTLN. Titre : Ecologie de populations et communautés microbiennes dans l’eau et les sédiments d’environnements aquatiques sous forte pression anthropique.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Octobre 2008 – Octobre 2011 : Thèse de doctorat d’écologie - UBP (soutenue le 19 octobre 2011) - Sujet : « Potentiel toxique et structure génétique de populations de Microcystis en relation avec les différentes phases de son cycle de vie » - Directeurs de thèse : Christian Amblard (DR, UMR CNRS 6023, LMGE) et Delphine Latour (MCF, UBP, LMGE) - Financement : Allocation de recherche du Ministère de l’Enseignement Supérieur et de la Recherche, obtenue par voie de concours, classé 2/26 par l’école doctorale.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2008 : Master 2 recherche spécialité « Biologie et Fonctionnement des Ecosystèmes », UBP. Mention Bien, classé 1er/11. Obtention d’une bourse de mérite, sur la base des résultats universitaires. Stage de recherche (6 mois) réalisé au LMGE sur le sujet : « Impact des microcystines sur le recrutement benthique de la cyanobactérie Microcystis ».</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006-2007 : Master 1 « Biologie des Peuplements et des Ecosystèmes », UBP. Mention Bien, classé 1er/26 - Stage de recherche (3 mois) réalisé au LMGE sur le sujet : « Influence de la compétition alimentaire interspécifique entre espèces piscicoles du Haut-Allier sur la croissance des juvéniles du Saumon Atlantique Salmo salar ».</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005-2006 : Licence Biologie parcours Environnement, UBP. Mention Assez-Bien, classé 16ème/234</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003-2005 : DEUG Biologie, parcours Sciences de la Vie, UBP. Mention Assez-Bien.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering copper and zinc leaching from antifouling paints with different operating modes: flux determination and toxicity evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Layglon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. d'Onofrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 225, pp.119265. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2026.119265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-effective DNA extraction method optimized for high yield and long fragments from coastal sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopold Matthys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonord Mayissah Moungues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Genève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 21 (2), pp.e0343743. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0343743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05526498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sediment on the chemical properties of water in coastal environment and their potential effect on heterotrophic prokaryotic growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Dignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Oursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 85, pp.104145. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2025.104145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algal‐ and soil‐derived dissolved organic matter shapes bacteria‐phytoplankton interactions in a high‐altitude lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Dory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France van Wambeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 69 (4), pp.509-526. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.14225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypervariable DOM properties in coastal NW Mediterranean sea -evidences of strong human influences and potential consequences for the heterotrophic base of planktonic food webs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Dignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Oursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Marija Cindrić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 308, pp.108925. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2024.108925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What happens to biomass burning-emitted particles in the ocean? A laboratory experimental approach based on their tracers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Miguel González-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Panagiotopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Antich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Papillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 907, pp.167770. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.167770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planktonic shift with dissolved organic matter properties: a functional perspective for sentinel lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Dory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Höhener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 111 (1), pp.45-61. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.14013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Effect-Based Method to Evaluate Spatio-Temporal Variations of Coastal Marine DOM Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Dignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pringault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (10), pp.1841. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse11101841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the diversity of plankton-associated prokaryotes along a size-fraction gradient: A methodological evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Delleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Szylit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Quemeneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 197, pp.115688. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.115688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prokaryotic Responses to Estuarine Coalescence Contribute to Planktonic Community Assembly in a Mediterranean Nutrient-Rich Estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Santinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Retelletti Brogi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (5), pp.933. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse11050933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Characteristics Together With Environmental Conditions Shape Marine Biofilm Dynamics in Coastal NW Mediterranean Locations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Lejars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2021.746383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summer dynamics drive the microbial response to carbon and nutrient additions in a high‐altitude lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Dory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Claeys-Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (5), pp.1142-1156. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.12062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cd transfers during marine sediment resuspension over short and long-term period: Associated risk for coastal water quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Layglon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longo Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien d'Onofrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 180, pp.113771. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.113771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elutriate preparation affects embryo development test with Paracentrotus lividus: An in-depth study on the differences between two protocols and three different sediment/water mixing times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Macchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Layglon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien d'Onofrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2021.112010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effects of temperature and light affect the relationship between Taonia atomaria and its epibacterial community: a controlled conditions study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Paix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Schires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (11), pp.6777-6797. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.15758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace Metal Contamination Impacts Predicted Functions More Than Structure of Marine Prokaryotic Biofilm Communities in an Anthropized Coastal Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Coclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien d'Onofrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pasero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.589948. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2021.589948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited influence of marine sediment lyophilization on prokaryotic community structure assessed via amplicon sequencing: an example from environmentally contrasted sediment layers in Toulon harbor (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J Poulain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.e11075. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.11075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of spatio-temporal variations of surface metabolomes and epibacterial communities highlights the importance of copper stress as a major factor shaping host-microbiota interactions within a Mediterranean seaweed holobiont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Paix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Layglon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien D’onofrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (1), </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-021-01124-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal resistance genes enrichment in marine biofilm communities selected by biocide-containing surfaces in temperate and tropical coastal environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa C.P. Catao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Fay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 268, pp.115835. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2020.115835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOM Biological Lability in an Estuarine System in Two Contrasting Periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Retelletti Brogi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Casotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Gonnelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse9020172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negligible microbial heterotrophic quantitative contribution onto trace metals remobilization during marine sediment resuspension - insights from a Mediterranean urbanized bay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Layglon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien d'Onofrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2021.103981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial consortia in an ice‐covered high‐altitude lake impacted by additions of dissolved organic carbon and nutrients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Dory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tatoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (8), pp.1648-1662. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.13781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of copper and lead exposure on prokaryotic communities from contaminated contrasted coastal seawaters: the influence of previous metal exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Coclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien d'Onofrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Layglon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 96 (6), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiaa048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Omics Analysis Suggests Links Between the Differentiated Surface Metabolome and Epiphytic Microbiota Along the Thallus of a Mediterranean Seaweed Holobiont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Paix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barry-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.494. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.00494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolved organic matter controls of arsenic bioavailability to bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Rentmeister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 716, pp.137118. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term monitoring emphasizes impacts of the dredging on dissolved Cu and Pb contamination along with ultraplankton distribution and structure in Toulon Bay (NW Mediterranean Sea, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Layglon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Coclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien d'Onofrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 156, pp.111196. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2020.111196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Have decades of abiotic studies in sediments been misinterpreted?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Layglon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Omanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 707, pp.135949. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.135949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of catchment area and nutrient deposition regime on phytoplankton functionality in alpine lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 674, pp.114-127. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.04.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear Stress as a Major Driver of Marine Biofilm Communities in the NW Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa C P Catão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ghiglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.e01768. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.01768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in Bacterioplankton Communities Resulting From Direct and Indirect Interactions With Trace Metal Gradients in an Urbanized Marine Coastal Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Coclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Omanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien d'Onofrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.00257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic and proteomic changes induced by growth inhibitory concentrations of copper in the biofilm-forming marine bacterium Pseudoalteromonas lipolytica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Kerloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Pichereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (11), pp.1887-1899. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9MT00184K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace metal contamination as a toxic and structuring factor impacting ultraphytoplankton communities in a multicontaminated Mediterranean coastal area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Coclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Delpy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 163, pp.196 - 213. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2017.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prokaryotic community successions and interactions in marine biofilms: the key role of Flavobacteriia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyria Berdjeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 94 (6), </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiy083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibitory effects of sodium azide on microbial growth in experimental resuspension of marine sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Quemeneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 133, pp.62 - 65. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mimet.2016.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01647866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizontal distribution of the cell abundance and toxicity of Microcystis in a hypereutrophic Moroccan reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Samoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sabart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Problems of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (5), pp.554 - 562. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1995425516050139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical multi-contamination drives benthic prokaryotic diversity in the anthropized Toulon Bay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Lauga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Huy Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ghiglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 556, pp.319 - 329. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.02.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity along the life cycle of the cyanobacterium M icrocystis : highlight on the complexity of benthic and planktonic interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Sabart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène M. Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Donnadieu-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (3), pp.901 - 911. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil surface colonization by phototrophic indigenous organisms, in two contrasted soils treated by formulated maize herbicide mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Perrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bonnemoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (9), pp.1648 - 1658. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10646-014-1304-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of small colonies in sustaining Microcystis population exposed to mixing conditions: an exploration through colony size, genotypic composition and toxic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Sabart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Descroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Combourieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.n/a - n/a. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-2229.12077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical Heterogeneity of Genotypic Structure and Toxic Potential within Populations of the Harmful Cyanobacterium Microcystis aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Latour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short- and long-term dynamics of the toxic potential and genotypic structure in benthic populations of Microcystis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Donnadieu-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Godon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Latour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (5), pp.1438-46. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2011.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of light, sediment mixing, temperature and duration of the benthic life phase on the benthic recruitment of Microcystis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Latour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (2), pp.113 - 119. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fbr093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic survival of Microcystis: Long-term viability and ability to transcribe microcystin genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Sabart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Latour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmful Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13, pp.20 - 25. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hal.2011.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of microcystins and colony size in the benthic recruitment of the cyanobacterium Microcystis (Cyanophyceae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Sabart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Latour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (1), pp.42-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INVOLVEMENT OF MICROCYSTINS AND COLONY SIZE IN THE BENTHIC RECRUITMENT OF THE CYANOBACTERIUM MICROCYSTIS (CYANOPHYCEAE)1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Sabart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Latour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (1), pp.42 - 51. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1529-8817.2010.00943.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatty acids as biomarkers to indicate main carbon sources of four major invertebrate families in a large River (the Allier, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Descroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Sargos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Sauvanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamental and Applied Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 177 (1), pp.39 - 55. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/1863-9135/2010/0177-0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rising algal- and soil-derived dissolved organic matter modifies interactions between bacteria and phytoplankton in a high-altitude lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Dory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France van Wambeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIL2022: International Society of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Limnology, Aug 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planktonic communities shift with dissolved organic matter properties: a functional perspective for sentinel lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Dory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Höhener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JASM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Grand Rapids, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of microorganisms in marine mercury cycling: current knowledge and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Garcia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Gilmour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MISTRALS Contamination &amp; Pollution workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplankton assemblage shifts with dissolved organic matter properties: a functional perspective for sentinel lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Dory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Höhener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème JILO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil photosynthetic microbial communities as bioindicators for pesticide stress assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Global Soil Biodiversity Initiative Conference (GSBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France. 702 p., 2014, The First Global Soil Biodiversity Conference, december 2-5, 2014, Dijon, France : book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel toxique et structure génétique de populations de Microcystis en lien avec les différentes phases de son cycle de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. Université Blaise Pascal - Clermont-Ferrand II, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2011CLF22168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00678587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId220"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benjamin Misson </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur des universités - 67ème section CNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thématiques de recherche actuelles principales :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contribution des pressions anthropiques (contaminations chimiques, perturbations physiques) à l'écologie des communautés microbiennes à l'interface continent-océan</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contributions microbiennes à la biogéochimie des éléments majeurs en zone côtière (matière organique dissoute, macronutriments) et traces (métaux)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Dynamique, structure et diversité des assemblages microbiens (planctoniques, benthiques, souterrains)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mots clés :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ecologie microbienne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Biodiversité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Biogéochimie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Environnement côtier</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ecologie moléculaire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cytométrie en flux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modèles biologiques d’intérêt : procaryotes hétérotrophes, microeucaryotes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Production scientifique :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">43 articles parus dont 18 en tant qu'auteur principal (1er ou dernier), et 4 en tant que co-auteur de doctorants co-encadrés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4 communcations invitées en congrés et workshops internationaux, &amp;gt; 80 communications orales ou affichées en congrés internationaux et nationaux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordination de projets de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MICROSURV (2024-2027, Développement de l’observation du MICRObiote marin planctonique pour détecter et SURVeiller l’impact écologique des activités humaines en zone méditerranéenne côtière, AERMC : 394 k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MICROBEACH (2024-2025, MICRObial life under BEACHes: exploration of microbial diversity and ability to degrade anthropogenic organic contaminants, Institut des Sciences de l'Océan d'AMU : 60 k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CYTPIX OCEAN (2023, Achat d’un cytomètre en flux imageur innovant pour l’étude des assemblages microbiens marins, FIA : 95.6 k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">COMICS (2020-2021, Couplage d'approches méta-OMICS pour l'étude approfondie de réponses microbiennes aux perturbations d'origine anthropique en milieu marin côtier, UTLN/TPM : 30.7 k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">SE.D.RI.PORT. (2017-2020, SEdimenti, Dragaggi, RIschi PORTuali, Interreg Marittimo, 1854.6k€, part UTLN : 220k€, PI : Région Autonome de Sardaigne, coordination UTLN : B. Misson depuis début 2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IMPRECI-M² (2016-2017, IMPacts RECIproques entre Microorganismes et Métaux traces en milieu marin côtier : qui contrôle qui ? EC2CO ECODYN+MICROBIEN : 37.8k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">METOPHYTO (2015-2016, Influence de pollutions MEtalliques multiples représentatives de l’environnement marin côtier TOulonnais sur le picoPHYTOplancton, FR ECCOREV : 7k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">COMMET (2014, Caractérisation des COMmunautés Microbiennes participant à la biogéochimie du MErcure dans les sédiments de la rade de Toulon : diversité, distribution et réponse aux contaminations métalliques multiples, UTLN/TPM: 15.5k€)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Partenaire de projets de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">BRONZETTE 2.0 (2024-2025, Microbial contributions to biogeochemical cycling in subterranean mixing and reaction zones at the continent-ocean interface, EC2CO Hybige : 35 k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">OMNIS (2023-2025, Organic matter and non-indigenous species success in ports, Ministère italien de la recherche)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">BISQUE (2022-2023, Influence de la colonne sédimentaire sur la qualité des eaux côtières, FR ECCOREV/ITEM & Actions transverse MIO)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ECODREDGE MED II (2021-2024, Dragage de sédiments portuaires : impacts et perspectives de valorisation, Région Occitanie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FIRETRACK (2021-2024, Sources and fate of biomass combustion tracers in the ocean, ANR)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">BLACK MATTERS (2021, Black Carbon dissous en milieu marin : biodisponibilité potentielle pour les procaryotes hétérotrophes et pouvoir de complexation avec les contaminants chimiques, MIO, 12.2k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CARAMBOLE (2020-2021, Caractérisation des apports de COD et de leurs effets sur les communautés biologiques en lacs de haute altitude, EC2CO HYBIGE, 45 k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">GEREMIA (2018-2021, GEstione dei REflui per il MIglioramento delle Acque portuali, Interreg Marittimo, 1783k€, part UTLN : 383.8k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">COMMET (2018, MIO, 5k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EPIBIOINDIC (2017-2018, Epibiontes des herbiers marins : indicateur de qualité des écosystèmes côtiers? FR ECCOREV, 7k€, part MIO : 2k€ )</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MERITE-Hippocampe (2017-2020, MISTRALS, AT pollutions et contaminants, 200k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FOS SEA (2017-2020, Environmental risk assessment of biological fouling control along the Mediterranean coast, ANR, 635k€, part MIO : 134.5k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Development of a Quantitative Lab and Field-Based Microbial Tool to Determine Arsenic (2016, MITACS/Campus France, 10k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PREVENT (2015-2017, PRotection du littoral méditerranéen: EValuation, surveillancE, conséqueNces, impacT économique et sociétal – Application à la Rade de Toulon, UTLN/TPM/CD83/Région PACA, 188,6k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MERMEX (2013-2016, MISTRALS, WP3, action C3A)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DYNAMICS (2012-2015, « Dynamique des communautés microbiennes actuelles et passées dans les sédiments ligériens », Agence de l’eau Loire-Bretagne. (Postdoctorat)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Actions Intégrées Volubilis France-Maroc de 2010 à 2014 sur l’impact des fluctuations climatiques sur le potentiel toxique des proliférations cyanobactériennes dans des écosystèmes aquatiques marocains et français (Doctorat)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Financement de ressources humaines :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contrat postdoctoral MICROBEACH 2024-2025 (12 mois)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CDD AI alternance MICROSURV 2024-2025 (12 mois)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contrat postdoctoral MICROSURV 2024-2027 (36 mois)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contrat doctoral d'établissement (UTLN) 2023-2026 (50%)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contrat doctoral d'établissement (UTLN) 2020-2023 (50%)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contrat Postdoctoral ANR FOSSEA 2018-2019 (12 mois)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contrat Doctoral région PACA 2015-2018 (33%)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contrat Doctoral région PACA 2016-2017 (33%)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contrat Doctoral région PACA 2017-2020 (33%)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CDD IgE UTLN 2018-2019 (10 mois)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CDD IgE UTLN + projet 2019 (9 mois)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encadrement :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">3 chercheurs post-doctorants (Julie Foulon, Nicolas Gallois, Clara Dignan)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2 ATER (Lyria Berdjeb 2017-2018; Elyne Dugény 2021-2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">5 doctorants (Clément Coclet, co-encadrant, soutenue en 2019 ; Marie Mayer, co-encadrant, démission en 2017 ; Nicolas Layglon, co-encadrant, soutenue en 2020; Clara Dignan, co-directeur, soutenue en 2023 ; Léopold Matthys, co-directeur, 10/2023 - 09/2026)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">8 stagiaires de M2 (Benjamin Legrand, UBP, 2013 ; Clément Coclet, AMU, 2015 ; Aurélie Portas, AMU, 2018 ; Alexis Canino, AMU, 2019 ; Roxane Dhommée, UTLN, 2019 ; Emma Lavaut, UPVD, 2019 ; Clara Dignan, UPPA, 2020 ; Léopold Matthys, UTLN, 2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">8 stagiaires de M1 (Delphine Boulouis, UTLN, 2010, Perrine Delompré, UTLN, 2015 ; Thibaut Cossart, UTLN, 2016 ; Carolane Giraud, UPMC, 2017 ; Simon Gordillo, UTLN, 2022 ; Mélusine Mendes, Romane Malnati et Nathan Picard, 2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2 stagiaires ingénieure (Jade Céfaï, Polytech Marseille, 2021 ; Margaux Ayasse, UniLaSalle, 2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1 alternante de BUT 3 (Anaëlle Genève, 2024-2025)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">9 stagiaires de DUT/BUT2 (Claire Dumortier, UTLN, 2015 ; Mathilde Goidin, UTLN, 2017, Léa Rodrigues, UTLN, 2018 ; Marvin Hilger, UTLN, 2018 ; Canelle Sauvaître, 2021 ; Cassendre Ouvrard, 2022 ; Laura Miquel, 2023 ; Eliott Uguen et Anaëlle Genève, 2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4 stagiaires de Licence (Léa Germain, L Physique-Chimie renforcée, UTLN, 2016-2017 ; Philip Poupin, L Biologie, AMU, 2018 ; Laza Hadjadj, L Biologie, U. Toulouse, 2024 ; Kiara Esteves Ramos, L. Biologie et Humanités, UCL, 2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités administratives</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de l’équipe MEB (~ 65 personnels dont 38 permanents) au sein du MIO (depuis janvier 2024) : animation scientifique, gestion financière des crédits récurrents, responsable d’entretien de personnels techniques, stratégie scientifique de l’équipe, participation au comité de direction du MIO pour mise en oeuvre de la stratégie scientifique et organiser les interactions avec les 4 tutelles du laboratoire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de l’Axe Transverse CONTAM (Dynamique des contaminants dans le milieu marin) du laboratoire MIO depuis (2018-2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de l'action Contaminants de l'équipe MEB du MIO (2018-2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élu représentant des enseignants chercheurs au bureau du pôle MEDD de l’UTLN depuis juillet 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Correspondant UTLN auprès du Réseau des Universités Marines depuis 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Animation scientifique à l’EA PROTEE : responsable du cycle de séminaires bi-mensuels « Anim’mardi » entre septembre 2014 et décembre 2017 (49 séminaires organisés).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Représentant suppléant de l’EA PROTEE au conseil de l’axe stratégique (devenu pôle) MEDD de l’UTLN de 2016 à 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élu du conseil de laboratoire de l’EA PROTEE de janvier 2014 à décembre 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d’enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignements dispensés actuellement :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">biologie et physiologie végétale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">fonctionnement de l'environnement marin</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">inventaires de diversité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">conservation des espaces naturels</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">écologie microbienne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">outils moléculaires pour l'étude des communautés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">écotoxicologie microbienne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formations universitaires concernées :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">BUT Génie Biologique (tronc commun 1ère année, parcours SEE les 3 années)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master Sciences De la Mer 1ère année et 2ème année</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités pédagogiques :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">aide à la réussite en BUT 1</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">responsabilité d'UE en BUT : UE 3 (SEE) Gérer les milieux naturels anthropisés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">responsabilité de SAé en BUT : SAé 1.2 (Observer différents niveaux d'organisation du vivant), 1.3SEE (Identifier et caractériser des êtres vivants dans leur environnement) et 2.3SEE (Décrire un milieu et sa biodiversité, partenariat avec le Parc National de Port-Cros)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">M1 SDM IPA : Diversité des microorganismes marins</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience professionnele en Recherche et Enseignement</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis Septembre 2024 : professeur des universités, UTLN, IUT département de génie biologique, MIO (UM110, CNRS, IRD, AMU, UTLN) équipe Microbiologie Environnementale et Biotechnologies (MEB).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Janvier 2018 - août 2024 : maître de conférences, UTLN, IUT département de génie biologique, MIO (UM110, CNRS, IRD, AMU, UTLN) équipe Microbiologie Environnementale et Biotechnologies (MEB).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Septembre 2013 – décembre 2017 : maître de conférences, UTLN, IUT département génie biologique, PROTEE (EA 3819), équipe Ecologie et Biologie MArines.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Octobre 2012 – août 2013 : post-doctorant, LMGE (UMR CNRS 6023, UBP, Clermont-Ferrand), équipes « Communautés microbiennes : écotoxicologie, santé » (CMES) et « Interactions dans les réseaux trophiques aquatiques » (IRTA).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Octobre 2011 – août 2012 : Attaché temporaire d’enseignement et de recherche (temps plein) –Université Blaise Pascal (UBP), UFR Sciences et Technologies, département de Biologie, LMGE, équipe CMES.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Octobre 2008 – juin 2011 : enseignant vacataire, UBP et Université d’Auvergne. (205,5h eq. TD).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation Universitaire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Novembre 2019 : Habilitation à diriger des recherches - UTLN. Titre : Ecologie de populations et communautés microbiennes dans l’eau et les sédiments d’environnements aquatiques sous forte pression anthropique.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Octobre 2008 – Octobre 2011 : Thèse de doctorat d’écologie - UBP (soutenue le 19 octobre 2011) - Sujet : « Potentiel toxique et structure génétique de populations de Microcystis en relation avec les différentes phases de son cycle de vie » - Directeurs de thèse : Christian Amblard (DR, UMR CNRS 6023, LMGE) et Delphine Latour (MCF, UBP, LMGE) - Financement : Allocation de recherche du Ministère de l’Enseignement Supérieur et de la Recherche, obtenue par voie de concours, classé 2/26 par l’école doctorale.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2008 : Master 2 recherche spécialité « Biologie et Fonctionnement des Ecosystèmes », UBP. Mention Bien, classé 1er/11. Obtention d’une bourse de mérite, sur la base des résultats universitaires. Stage de recherche (6 mois) réalisé au LMGE sur le sujet : « Impact des microcystines sur le recrutement benthique de la cyanobactérie Microcystis ».</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006-2007 : Master 1 « Biologie des Peuplements et des Ecosystèmes », UBP. Mention Bien, classé 1er/26 - Stage de recherche (3 mois) réalisé au LMGE sur le sujet : « Influence de la compétition alimentaire interspécifique entre espèces piscicoles du Haut-Allier sur la croissance des juvéniles du Saumon Atlantique Salmo salar ».</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005-2006 : Licence Biologie parcours Environnement, UBP. Mention Assez-Bien, classé 16ème/234</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003-2005 : DEUG Biologie, parcours Sciences de la Vie, UBP. Mention Assez-Bien.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering copper and zinc leaching from antifouling paints with different operating modes: flux determination and toxicity evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Layglon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. d'Onofrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 225, pp.119265. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2026.119265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-effective DNA extraction method optimized for high yield and long fragments from coastal sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopold Matthys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonord Mayissah Moungues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Genève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 21 (2), pp.e0343743. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0343743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05526498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sediment on the chemical properties of water in coastal environment and their potential effect on heterotrophic prokaryotic growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Dignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Oursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 85, pp.104145. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2025.104145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algal‐ and soil‐derived dissolved organic matter shapes bacteria‐phytoplankton interactions in a high‐altitude lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Dory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France van Wambeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 69 (4), pp.509-526. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.14225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypervariable DOM properties in coastal NW Mediterranean sea -evidences of strong human influences and potential consequences for the heterotrophic base of planktonic food webs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Dignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Oursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Marija Cindrić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 308, pp.108925. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2024.108925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What happens to biomass burning-emitted particles in the ocean? A laboratory experimental approach based on their tracers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Miguel González-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Panagiotopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Antich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Papillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 907, pp.167770. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.167770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Effect-Based Method to Evaluate Spatio-Temporal Variations of Coastal Marine DOM Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Dignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pringault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (10), pp.1841. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse11101841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planktonic shift with dissolved organic matter properties: a functional perspective for sentinel lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Dory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Höhener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 111 (1), pp.45-61. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.14013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the diversity of plankton-associated prokaryotes along a size-fraction gradient: A methodological evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Delleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Szylit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Quemeneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 197, pp.115688. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.115688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prokaryotic Responses to Estuarine Coalescence Contribute to Planktonic Community Assembly in a Mediterranean Nutrient-Rich Estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Santinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Retelletti Brogi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (5), pp.933. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse11050933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Characteristics Together With Environmental Conditions Shape Marine Biofilm Dynamics in Coastal NW Mediterranean Locations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Lejars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2021.746383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summer dynamics drive the microbial response to carbon and nutrient additions in a high‐altitude lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Dory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Claeys-Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (5), pp.1142-1156. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.12062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cd transfers during marine sediment resuspension over short and long-term period: Associated risk for coastal water quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Layglon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longo Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien d'Onofrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 180, pp.113771. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.113771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of spatio-temporal variations of surface metabolomes and epibacterial communities highlights the importance of copper stress as a major factor shaping host-microbiota interactions within a Mediterranean seaweed holobiont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Paix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Layglon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien D’onofrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (1), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-021-01124-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited influence of marine sediment lyophilization on prokaryotic community structure assessed via amplicon sequencing: an example from environmentally contrasted sediment layers in Toulon harbor (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J Poulain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.e11075. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.11075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effects of temperature and light affect the relationship between Taonia atomaria and its epibacterial community: a controlled conditions study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Paix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Schires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (11), pp.6777-6797. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.15758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace Metal Contamination Impacts Predicted Functions More Than Structure of Marine Prokaryotic Biofilm Communities in an Anthropized Coastal Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Coclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien d'Onofrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pasero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.589948. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2021.589948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elutriate preparation affects embryo development test with Paracentrotus lividus: An in-depth study on the differences between two protocols and three different sediment/water mixing times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Macchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Layglon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien d'Onofrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2021.112010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal resistance genes enrichment in marine biofilm communities selected by biocide-containing surfaces in temperate and tropical coastal environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa C.P. Catao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Fay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 268, pp.115835. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2020.115835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOM Biological Lability in an Estuarine System in Two Contrasting Periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Retelletti Brogi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Casotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Gonnelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse9020172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negligible microbial heterotrophic quantitative contribution onto trace metals remobilization during marine sediment resuspension - insights from a Mediterranean urbanized bay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Layglon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien d'Onofrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2021.103981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial consortia in an ice‐covered high‐altitude lake impacted by additions of dissolved organic carbon and nutrients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Dory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tatoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (8), pp.1648-1662. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.13781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolved organic matter controls of arsenic bioavailability to bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Rentmeister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 716, pp.137118. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of copper and lead exposure on prokaryotic communities from contaminated contrasted coastal seawaters: the influence of previous metal exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Coclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien d'Onofrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Layglon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 96 (6), </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiaa048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Omics Analysis Suggests Links Between the Differentiated Surface Metabolome and Epiphytic Microbiota Along the Thallus of a Mediterranean Seaweed Holobiont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Paix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barry-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.494. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.00494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term monitoring emphasizes impacts of the dredging on dissolved Cu and Pb contamination along with ultraplankton distribution and structure in Toulon Bay (NW Mediterranean Sea, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Layglon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Coclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien d'Onofrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 156, pp.111196. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2020.111196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Have decades of abiotic studies in sediments been misinterpreted?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Layglon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Omanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 707, pp.135949. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.135949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic and proteomic changes induced by growth inhibitory concentrations of copper in the biofilm-forming marine bacterium Pseudoalteromonas lipolytica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Kerloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Pichereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (11), pp.1887-1899. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9MT00184K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in Bacterioplankton Communities Resulting From Direct and Indirect Interactions With Trace Metal Gradients in an Urbanized Marine Coastal Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Coclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Omanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien d'Onofrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.00257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear Stress as a Major Driver of Marine Biofilm Communities in the NW Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa C P Catão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ghiglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.e01768. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.01768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of catchment area and nutrient deposition regime on phytoplankton functionality in alpine lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 674, pp.114-127. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.04.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace metal contamination as a toxic and structuring factor impacting ultraphytoplankton communities in a multicontaminated Mediterranean coastal area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Coclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Delpy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 163, pp.196 - 213. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2017.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prokaryotic community successions and interactions in marine biofilms: the key role of Flavobacteriia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyria Berdjeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 94 (6), </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiy083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibitory effects of sodium azide on microbial growth in experimental resuspension of marine sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Quemeneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 133, pp.62 - 65. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mimet.2016.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01647866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizontal distribution of the cell abundance and toxicity of Microcystis in a hypereutrophic Moroccan reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Samoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sabart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Problems of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (5), pp.554 - 562. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1995425516050139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical multi-contamination drives benthic prokaryotic diversity in the anthropized Toulon Bay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Lauga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Huy Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ghiglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 556, pp.319 - 329. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.02.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity along the life cycle of the cyanobacterium M icrocystis : highlight on the complexity of benthic and planktonic interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Sabart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène M. Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Donnadieu-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (3), pp.901 - 911. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil surface colonization by phototrophic indigenous organisms, in two contrasted soils treated by formulated maize herbicide mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Perrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bonnemoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (9), pp.1648 - 1658. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10646-014-1304-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of small colonies in sustaining Microcystis population exposed to mixing conditions: an exploration through colony size, genotypic composition and toxic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Sabart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Descroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Combourieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.n/a - n/a. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-2229.12077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical Heterogeneity of Genotypic Structure and Toxic Potential within Populations of the Harmful Cyanobacterium Microcystis aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Latour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short- and long-term dynamics of the toxic potential and genotypic structure in benthic populations of Microcystis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Donnadieu-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Godon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Latour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (5), pp.1438-46. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2011.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of light, sediment mixing, temperature and duration of the benthic life phase on the benthic recruitment of Microcystis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Latour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (2), pp.113 - 119. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fbr093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic survival of Microcystis: Long-term viability and ability to transcribe microcystin genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Sabart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Latour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmful Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13, pp.20 - 25. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hal.2011.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of microcystins and colony size in the benthic recruitment of the cyanobacterium Microcystis (Cyanophyceae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Sabart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Latour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (1), pp.42-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INVOLVEMENT OF MICROCYSTINS AND COLONY SIZE IN THE BENTHIC RECRUITMENT OF THE CYANOBACTERIUM MICROCYSTIS (CYANOPHYCEAE)1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Sabart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Latour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (1), pp.42 - 51. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1529-8817.2010.00943.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatty acids as biomarkers to indicate main carbon sources of four major invertebrate families in a large River (the Allier, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Descroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Sargos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Sauvanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamental and Applied Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 177 (1), pp.39 - 55. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/1863-9135/2010/0177-0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rising algal- and soil-derived dissolved organic matter modifies interactions between bacteria and phytoplankton in a high-altitude lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Dory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France van Wambeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIL2022: International Society of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Limnology, Aug 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planktonic communities shift with dissolved organic matter properties: a functional perspective for sentinel lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Dory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Höhener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JASM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Grand Rapids, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of microorganisms in marine mercury cycling: current knowledge and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Garcia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Gilmour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MISTRALS Contamination &amp; Pollution workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplankton assemblage shifts with dissolved organic matter properties: a functional perspective for sentinel lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Dory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Höhener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème JILO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil photosynthetic microbial communities as bioindicators for pesticide stress assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Global Soil Biodiversity Initiative Conference (GSBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France. 702 p., 2014, The First Global Soil Biodiversity Conference, december 2-5, 2014, Dijon, France : book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel toxique et structure génétique de populations de Microcystis en lien avec les différentes phases de son cycle de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. Université Blaise Pascal - Clermont-Ferrand II, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2011CLF22168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00678587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId220"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="46AF7ED7"/>
+    <w:nsid w:val="48814651"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8EF21D0B"/>
+    <w:nsid w:val="D7AAB983"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B10930C0"/>
+    <w:nsid w:val="B170A4EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="70A6AB47"/>
+    <w:nsid w:val="EF8C8F9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="9ECB2770"/>
+    <w:nsid w:val="1217C468"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -846,51 +846,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="6738689B"/>
+    <w:nsid w:val="41A82BF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -994,51 +994,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="5AEAAC1B"/>
+    <w:nsid w:val="0890B42E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1142,51 +1142,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="0450FDCC"/>
+    <w:nsid w:val="642C7FAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1290,51 +1290,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="4B9921B1"/>
+    <w:nsid w:val="059B4BF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1438,51 +1438,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="BB5706C7"/>
+    <w:nsid w:val="A716FB23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1586,51 +1586,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="8252EAFD"/>
+    <w:nsid w:val="946C6CA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1734,51 +1734,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="FB1903DF"/>
+    <w:nsid w:val="158B1AA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1882,51 +1882,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="E0AD01DA"/>
+    <w:nsid w:val="341DBC0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2149,51 +2149,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471264v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lenoble" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Layglon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pages" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. d'Onofrio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Misson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2026.119265" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526498v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Matthys" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onord Mayissah Moungues" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Gen&#232;ve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sanial" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0343743" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-05018426v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dignan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoble" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Garcia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Oursel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2025.104145" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453583v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Dory" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cavalli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Franquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14225" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678315v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Marija Cindri&#263;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108925" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268856v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Miguel Gonz&#225;lez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Panagiotopoulos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Antich" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Papillon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167770" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816119v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mounier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick H&#246;hener" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14013" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254404v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pringault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11101841" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383437v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cabrol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Delleuze" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Szylit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schwob" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Quemeneur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.115688" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254398v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Navarro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Santinelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Retelletti Brogi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durrieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11050933" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608643v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pollet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Lejars" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.746383" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818173v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Claeys-Bruno" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12062" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678347v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Layglon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longo Louis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien d'Onofrio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.113771" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148212v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Sartori" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Macchia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.112010" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03400714v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Paix" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Potin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Schires" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Poupon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Misson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15758" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148203v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coclet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pasero" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.589948" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191488v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J Poulain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.11075" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-03426129v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Paix" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#8217;onofrio" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01124-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027551v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa C.P. Catao" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.115835" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148207v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Casotti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Balestra" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Gonnelli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9020172" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229764v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lenoble" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2021.103981" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03375780v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tatoni" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13781" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027561v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa048" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02519482v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Carriot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barry-Martinet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00494" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027565v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pothier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rentmeister" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137118" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571468v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durieu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111196" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409414v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Omanovi&#263;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135949" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176058v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Jacquemin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bertrand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.04.117" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02269986v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa C P Cat&#227;o" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01768" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049263v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00257" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02435001v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Favre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Ortalo-Magn&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Kerloch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pichereaux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9MT00184K" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791337v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Delpy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jamet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.06.006" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024255v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyria Berdjeb" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiy083" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01647866v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2016.12.021" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01826036v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samoudi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Latour" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sabart" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1995425516050139" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01826037v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauga" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Huy Dang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.02.038" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01826039v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sabart" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne M. Jobard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bronner" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Donnadieu-Bernard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12555" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZBKTV3DC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01826038v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perri&#232;re" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnemoy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Joly" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-014-1304-9" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01826042v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Descroix" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Duffaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Combourieu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12077" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4D0FA64927E94F8FFC9ED69F8391DADA06F2AD2B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01826041v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Latour" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820329v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Amblard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.11.011" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M69G7TPR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01826046v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbr093" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01826048v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2011.09.010" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04CTLF29-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820324v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01826049v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2010.00943.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PHV4PR8V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01826050v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bec" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bourdier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sargos" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Sauvanet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/1863-9135/2010/0177-0039" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555685v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555731v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173548v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Garcia Bravo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cosio" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Gilmour" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555636v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738907v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marrauld" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00678587v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CLF22168" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471264v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lenoble" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Layglon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pages" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. d'Onofrio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Misson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2026.119265" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526498v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Matthys" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onord Mayissah Moungues" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Gen&#232;ve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sanial" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0343743" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-05018426v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dignan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoble" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Garcia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Oursel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2025.104145" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453583v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Dory" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cavalli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Franquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14225" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678315v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Marija Cindri&#263;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108925" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268856v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Miguel Gonz&#225;lez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Panagiotopoulos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Antich" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Papillon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167770" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254404v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pringault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11101841" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816119v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mounier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick H&#246;hener" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14013" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383437v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cabrol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Delleuze" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Szylit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schwob" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Quemeneur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.115688" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254398v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Navarro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Santinelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Retelletti Brogi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durrieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11050933" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608643v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pollet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Lejars" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.746383" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818173v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Claeys-Bruno" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12062" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678347v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Layglon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longo Louis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien d'Onofrio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.113771" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-03426129v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Paix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Poupon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#8217;onofrio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01124-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191488v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J Poulain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.11075" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03400714v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Paix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Potin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Schires" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Misson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15758" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148203v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coclet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pasero" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.589948" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148212v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Sartori" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Macchia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.112010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027551v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa C.P. Catao" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.115835" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148207v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Casotti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Balestra" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Gonnelli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9020172" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229764v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lenoble" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2021.103981" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03375780v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tatoni" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13781" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027565v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pothier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rentmeister" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137118" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027561v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa048" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02519482v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Carriot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barry-Martinet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00494" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571468v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durieu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111196" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409414v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Omanovi&#263;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135949" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02435001v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Favre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Ortalo-Magn&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Kerloch" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pichereaux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9MT00184K" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049263v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00257" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02269986v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa C P Cat&#227;o" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01768" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176058v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Jacquemin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bertrand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.04.117" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791337v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Delpy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jamet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.06.006" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024255v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyria Berdjeb" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiy083" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01647866v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2016.12.021" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01826036v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samoudi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Latour" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sabart" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1995425516050139" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01826037v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauga" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Huy Dang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.02.038" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01826039v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sabart" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne M. Jobard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bronner" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Donnadieu-Bernard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12555" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZBKTV3DC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01826038v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perri&#232;re" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnemoy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Joly" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-014-1304-9" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01826042v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Descroix" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Duffaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Combourieu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12077" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4D0FA64927E94F8FFC9ED69F8391DADA06F2AD2B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01826041v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Latour" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820329v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Amblard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.11.011" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M69G7TPR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01826046v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbr093" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01826048v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2011.09.010" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04CTLF29-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820324v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01826049v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2010.00943.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PHV4PR8V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01826050v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bec" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bourdier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sargos" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Sauvanet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/1863-9135/2010/0177-0039" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555685v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555731v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173548v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Garcia Bravo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cosio" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Gilmour" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555636v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738907v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marrauld" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00678587v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CLF22168" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>