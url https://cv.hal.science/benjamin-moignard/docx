--- v0 (2026-03-07)
+++ v1 (2026-04-16)
@@ -536,191 +536,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’école, la laïcité et le virage sécuritaire post‑attentats : un tableau contrasté</w:t>
+                <w:t xml:space="preserve">L'école, la laïcité et le virage sécuritaire post-attentats : un tableau contrasté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lorcerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Moignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 8 (4), https://journals.openedition.org/sociologie/3391?lang=fr</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01723431v1</w:t>
+                <w:t xml:space="preserve">halshs-03146762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'école, la laïcité et le virage sécuritaire post-attentats : un tableau contrasté</w:t>
+                <w:t xml:space="preserve">L’école, la laïcité et le virage sécuritaire post‑attentats : un tableau contrasté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lorcerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Moignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2017, 8 (4), https://journals.openedition.org/sociologie/3391?lang=fr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03146762v1</w:t>
+                <w:t xml:space="preserve">hal-01723431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces scolaires et éducatifs : les liaisons nouvelles entre l’école et le champ éducatif</w:t>
               </w:r>
@@ -3910,51 +3910,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cyu.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ema.cyu.fr/presentation" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703018v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moignard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rubi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.11104" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136638v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Rubi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.9536" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113329v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.041.0043" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113318v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.7486" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723431v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lorcerie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146762v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615556v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauvadet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.166.0007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224697v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Garnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615566v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228730v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Burgos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ries.3105" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228721v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.162.0009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228707v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224700v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.036.0047" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615585v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615593v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.045.0109" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228680v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.374" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500828v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Richard-Bossez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine F&#233;lix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giband" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500811v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Benyahia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421885v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087487v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pouy-Bidard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barr&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne Couchot-Schiex" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-transidentites_en_education_physique_et_sportive_eps_bastien_pouy_bidard_anne_barrere_dominique_bret_sigolene_couchot_schiex_benjamin_moignard-9782140300875-76807.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131827v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615627v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838829v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Genet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Menestret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267785v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rp.alber.2022.02.0343" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321262v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131813v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131772v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615543v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ouafki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229869v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/produit/les-violences-en-milieu-scolaire-definir-prevenir-et-reagir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229875v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puv-editions.fr/recherche-simple/aux-frontieres-de-l-ecole-9782842924508-2-620.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657210v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Frandji" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choukri Ben Ayed" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Emin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneloes Vandenbroucke" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263230v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Bortolotti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355139v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Testi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Becquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436281v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boulin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieyn&#233;bou Fofana-Ballester" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920999v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debarbieux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225776v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283082v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Denecheau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140247v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Richard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cyu.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ema.cyu.fr/presentation" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703018v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moignard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rubi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.11104" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136638v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Rubi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.9536" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113329v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.041.0043" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113318v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.7486" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146762v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lorcerie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723431v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615556v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauvadet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.166.0007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224697v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Garnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615566v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228730v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Burgos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ries.3105" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228721v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.162.0009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228707v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224700v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.036.0047" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615585v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615593v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.045.0109" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228680v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.374" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500828v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Richard-Bossez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine F&#233;lix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giband" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500811v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Benyahia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421885v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087487v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pouy-Bidard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barr&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne Couchot-Schiex" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-transidentites_en_education_physique_et_sportive_eps_bastien_pouy_bidard_anne_barrere_dominique_bret_sigolene_couchot_schiex_benjamin_moignard-9782140300875-76807.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131827v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615627v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838829v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Genet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Menestret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267785v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rp.alber.2022.02.0343" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321262v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131813v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131772v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615543v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ouafki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229869v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/produit/les-violences-en-milieu-scolaire-definir-prevenir-et-reagir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229875v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puv-editions.fr/recherche-simple/aux-frontieres-de-l-ecole-9782842924508-2-620.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657210v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Frandji" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choukri Ben Ayed" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Emin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneloes Vandenbroucke" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263230v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Bortolotti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355139v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Testi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Becquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436281v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boulin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieyn&#233;bou Fofana-Ballester" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920999v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debarbieux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225776v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283082v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Denecheau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140247v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Richard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>