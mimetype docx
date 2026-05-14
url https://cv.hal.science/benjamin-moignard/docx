--- v1 (2026-04-16)
+++ v2 (2026-05-14)
@@ -791,269 +791,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dispositif local recomposé. Moins d’école ou mieux d’école ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Au-delà de la bienveillance paternaliste. Les familles populaires face à l’école au Brésil.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Moignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Garnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Moignard</w:t>
+                <w:t xml:space="preserve">Marcelo Burgos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Internationale d'Education de Sèvres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Les attentes éducatives des familles, 62, https://ries.revues.org/3105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ries.3105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01224697v1</w:t>
+                <w:t xml:space="preserve">hal-01228730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le collège fantôme. Mesurer l’exclusion temporaire des collégiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Moignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 175, pp.63-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-delà de la bienveillance paternaliste. Les familles populaires face à l’école au Brésil.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un dispositif local recomposé. Moins d’école ou mieux d’école ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Moignard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcelo Burgos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale d'Education de Sèvres</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, L'école, entre national et local, 181, pp.145-151</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228730v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial. Espaces d'enfermement.</w:t>
               </w:r>
@@ -2311,204 +2311,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04838829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 5. Publics adolescents et questions sensibles : cyberviolence et cybersexisme chez les jeunes</w:t>
+                <w:t xml:space="preserve">Publics adolescents et questionnements délicats: cyberviolence et cybersexisme chez les jeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Moignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Raison et Passion. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enquêter dans les métiers de l’humain</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Enquêter dans les métiers de l'humain. Traité de méthodologie de la recherche en sciences de l'éducation et de la formation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 555-2-917645-94-2 </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04267785v1</w:t>
+                <w:t xml:space="preserve">hal-04321262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publics adolescents et questionnements délicats: cyberviolence et cybersexisme chez les jeunes</w:t>
+                <w:t xml:space="preserve">Chapitre 5. Publics adolescents et questions sensibles : cyberviolence et cybersexisme chez les jeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Moignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enquêter dans les métiers de l'humain. Traité de méthodologie de la recherche en sciences de l'éducation et de la formation.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Enquêter dans les métiers de l’humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Raison et Passions, pp.343-362, 2022, 9782917645987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rp.alber.2022.02.0343⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04321262v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exclure pour punir : de l’enjeu disciplinaire à la question éducative</w:t>
               </w:r>
@@ -3910,51 +3910,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cyu.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ema.cyu.fr/presentation" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703018v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moignard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rubi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.11104" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136638v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Rubi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.9536" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113329v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.041.0043" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113318v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.7486" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146762v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lorcerie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723431v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615556v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauvadet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.166.0007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224697v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Garnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615566v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228730v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Burgos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ries.3105" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228721v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.162.0009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228707v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224700v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.036.0047" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615585v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615593v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.045.0109" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228680v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.374" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500828v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Richard-Bossez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine F&#233;lix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giband" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500811v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Benyahia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421885v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087487v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pouy-Bidard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barr&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne Couchot-Schiex" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-transidentites_en_education_physique_et_sportive_eps_bastien_pouy_bidard_anne_barrere_dominique_bret_sigolene_couchot_schiex_benjamin_moignard-9782140300875-76807.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131827v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615627v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838829v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Genet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Menestret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267785v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rp.alber.2022.02.0343" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321262v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131813v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131772v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615543v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ouafki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229869v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/produit/les-violences-en-milieu-scolaire-definir-prevenir-et-reagir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229875v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puv-editions.fr/recherche-simple/aux-frontieres-de-l-ecole-9782842924508-2-620.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657210v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Frandji" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choukri Ben Ayed" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Emin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneloes Vandenbroucke" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263230v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Bortolotti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355139v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Testi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Becquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436281v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boulin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieyn&#233;bou Fofana-Ballester" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920999v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debarbieux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225776v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283082v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Denecheau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140247v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Richard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cyu.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ema.cyu.fr/presentation" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703018v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moignard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rubi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.11104" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136638v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Rubi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.9536" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113329v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.041.0043" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113318v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.7486" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146762v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lorcerie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723431v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615556v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauvadet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.166.0007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228730v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Burgos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ries.3105" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615566v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224697v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Garnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228721v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.162.0009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228707v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224700v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.036.0047" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615585v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615593v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.045.0109" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228680v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.374" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500828v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Richard-Bossez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine F&#233;lix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giband" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500811v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Benyahia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421885v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087487v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pouy-Bidard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barr&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne Couchot-Schiex" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-transidentites_en_education_physique_et_sportive_eps_bastien_pouy_bidard_anne_barrere_dominique_bret_sigolene_couchot_schiex_benjamin_moignard-9782140300875-76807.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131827v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615627v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838829v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Genet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Menestret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321262v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267785v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rp.alber.2022.02.0343" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131813v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131772v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615543v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ouafki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229869v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/produit/les-violences-en-milieu-scolaire-definir-prevenir-et-reagir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229875v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puv-editions.fr/recherche-simple/aux-frontieres-de-l-ecole-9782842924508-2-620.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657210v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Frandji" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choukri Ben Ayed" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Emin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneloes Vandenbroucke" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263230v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Bortolotti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355139v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Testi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Becquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436281v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boulin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieyn&#233;bou Fofana-Ballester" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920999v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debarbieux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225776v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283082v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Denecheau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140247v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Richard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>