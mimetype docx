--- v0 (2026-03-18)
+++ v1 (2026-04-13)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benjamin Monmege </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decidability of One-Clock Weighted Timed Games with Arbitrary Weights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Parreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logical Methods in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (1), </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/lmcs-21(1:8)2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Playing Stochastically in Weighted Timed Games to Emulate Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Parreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logical Methods in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (1), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/lmcs-21(1:19)2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regular ${D}$-length: A tool for improved prefix-stable forward Ramsey factorisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 187, pp.106497. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipl.2024.106497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeux à la rescousse de la vérification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Clock Priced Timed Games with Arbitrary Weights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brihaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Geeraerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engel Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logical Methods in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (3), pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424743v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval Iteration Algorithm for MDPs and IMDPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 735, pp.111 - 131. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2016.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unifying Survey on Weighted Logics and Weighted Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (4), pp.1047-1065. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00500-015-1952-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130216v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudopolynomial iterative algorithm to solve total-payoff games and min-cost reachability games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brihaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Geeraerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Informatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Special Issue: Selected papers from the 26th International Conference on Concurrency Theory (CONCUR 2015), 54 (1), pp.85--125. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00236-016-0276-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Class of Data Languages and an Application to Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Bollig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Habermehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Leucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logical Methods in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (4:19), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2168/LMCS-10(4:19)2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920945v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pebble Weighted Automata and Weighted Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Bollig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Zeitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (2), pp.15. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2579819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964994v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Pebbles to Weighted Automata: Easy Specification & Efficient Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 534, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2014.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091105v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounded underapproximations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ganty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupak Majumdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Methods in System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (2), pp.206-231. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10703-011-0136-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning About Quality in Hyperproperties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Graepler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th EACSL Annual Conference on Computer Science Logic (CSL 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Paris, France. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CSL.2026.45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permissive Equilibria in Multiplayer Reachability Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Goeminne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd EACSL Annual conference on Computer Science Logic (CSL 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Amsterdam, France. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CSL.2025.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bargaining-Game Framework for Multi-Party Access Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gelareh Hasel Mehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bertolissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Zannone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th ACM Symposium on Access Control Models and Technologies (SACMAT 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, San Antonio, United States. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3649158.3657033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Robust Optimal Real-Time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Parreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th international symposium on mathematical foundations of computer science (MFCS'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Bratislava, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPICS.MFCS.2024.74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Automata Theoretic Characterization of Weighted First-Order Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhruv Nevatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Automated Technology for Verification and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Singapore, Singapore. pp.115-133, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-45329-8_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Automata and Expressions over Pre-Rational Monoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baudru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Dando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Lhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EACSL Annual Conference on Computer Science Logic (CSL 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Göttingen, France. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CSL.2022.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Playing Stochastically in Weighted Timed Games to Emulate Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Parreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th International Colloquium on Automata, Languages, and Programming (ICALP 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Glasgow (virtual), United Kingdom. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2021.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaching Your Goal Optimally by Playing at Random with No Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Parreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on Concurrency Theory (CONCUR 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CONCUR.2020.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinisation of Finitely-Ambiguous Copyless Cost Register Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th International Symposium on Mathematical Foundations of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Aachen, Germany. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.MFCS.2019.75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics on Games: Simulation-Based Techniques and Applications to Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brihaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Geeraerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Hallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Quoitin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th IARCS Annual Conference on Foundations of Software Technology and Theoretical Computer Science (FSTTCS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Bombay, India. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.FSTTCS.2019.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Controller Synthesis in Timed Büchi Automata: A Symbolic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Busatto-Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ocan Sankur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAV 2019 - 31st International Conference on Computer Aided Verification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, New-York, United States. pp.572-590, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-25540-4_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient algorithms and tools for MITL model-checking and synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brihaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Milchior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Geeraerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsi-Ming Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Engineering of Complex Computer Systems (ICECCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic Approximation of Weighted Timed Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Busatto-Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th IARCS Annual Conference on Foundations of Software Technology and Theoretical Computer Science (FSTTCS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Ahmedabad, India. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.FSTTCS.2018.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Reachability in Divergent Weighted Timed Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Busatto-Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Foundations of Software Science and Computation Structures (FoSSaCS'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Uppsala, Sweden. pp.162-178, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-54458-7_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timed-Automata-Based Verification of MITL over Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brihaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Geeraerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsi-Ming Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Symposium on Temporal Representation and Reasoning (TIME 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Mons, France. pp.7:1--7:19, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.TIME.2017.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MightyL: A Compositional Translation from MITL to Timed Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brihaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Geeraerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsi-Ming Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference on Computer Aided Verification (CAV'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Heidelberg, Germany. pp.421-440, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-63387-9_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Energy Distribution in a Smart Grid using Multi-Player Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas T Brihaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit K Kumar Dhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Geeraerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cassting Workshop on Games for the Synthesis of Complex Systems (Cassting'16) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Eindhoven, Netherlands. pp.1 - 12, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.220.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Synthesis is Hard!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brihaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Estiévenart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Geeraerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsi-Ming Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Formal Modeling and Analysis of Timed Systems (FORMATS'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Québec City, Canada. pp.105-120, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44878-7_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Games under Failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brihaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Geeraerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo A. Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th IARCS Annual Conference on Foundations of Software Technology and Theoretical Computer Science (FSTTCS'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Bangalore, India. pp.293-306, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.FSTTCS.2015.293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Priced Timed Games Are Not That Simple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brihaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Geeraerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engel Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 35th IARCS Annual Conference on Foundations of Software Technology and Theoretical Computer Science (FSTTCS'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Bangalore, India. pp.278-292, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.FSTTCS.2015.p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To Reach or not to Reach? Efficient Algorithms for Total-Payoff Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brihaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Geeraerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 26th International Conference on Concurrency Theory (CONCUR'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Madrid, Spain. pp.297-310, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CONCUR.2015.297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical Characterization of Weighted Pebble Walking Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Bollig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Zeitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSL-LICS '14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2603088.2603118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Negative Prices to Priced Timed Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brihaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Geeraerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shankara Narayanan Krishna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakshmi Manasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Concurrency Theory (CONCUR'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Rome, Italy. pp.560-575, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44584-6_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reachability in MDPs: Refining Convergence of Value Iteration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Reachability Problems (RP'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Oxford, United Kingdom. pp.125-137, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11439-2_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091122v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Specifications over Nested Words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Bollig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Software Science and Computation Structures (FoSSaCS'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Rome, Italy. pp.385-400, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-37075-5_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fresh Approach to Learning Register Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Bollig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Habermehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Leucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developments in Language Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, France. pp.118-130, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38771-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Pebbles to Weighted Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 17th International Conference on Implementation and Application of Automata (CIAA'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Porto, Portugal. pp.28-51, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31606-7_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Probabilistic Kleene Theorem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Bollig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Zeitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automated Technology for Verification and Analysis (ATVA'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Thiruvananthapuram, India. pp.400-415, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33386-6_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounded Underapproximations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ganty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupak Majumdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 22nd International Conference on Computer Aided Verification (CAV'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom. pp.600-614, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14295-6_52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pebble weighted automata and transitive closure logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Bollig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Zeitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 37th International Colloquium on Automata, Languages and Programming (ICALP'10) - Part II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Bordeaux, France. pp.587-598, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14162-1_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Games on Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Fijalkow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Brenguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.1-491, In press, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2305.10546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">38th International Symposium on Theoretical Aspects of Computer Science (STACS 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Bläser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fresh Approach to Learning Register Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Bollig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Habermehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Leucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743240v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Expressions and DFS Tree Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Bollig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Zeitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LSV-11-08, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game Theory for Real-Time Synthesis: Decision, Approximation, and Randomness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Science and Game Theory [cs.GT]. Aix-Marseille Université, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03663275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification and verification of quantitative properties : expressions, logics, and automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Other [cs.OH]. École normale supérieure de Cachan - ENS Cachan, 2013. English. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013DENS0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00957763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId140"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benjamin Monmege </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Playing Stochastically in Weighted Timed Games to Emulate Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Parreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logical Methods in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (1), </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/lmcs-21(1:19)2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decidability of One-Clock Weighted Timed Games with Arbitrary Weights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Parreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logical Methods in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (1), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/lmcs-21(1:8)2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regular ${D}$-length: A tool for improved prefix-stable forward Ramsey factorisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 187, pp.106497. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipl.2024.106497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeux à la rescousse de la vérification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Clock Priced Timed Games with Arbitrary Weights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brihaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Geeraerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engel Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logical Methods in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (3), pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424743v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval Iteration Algorithm for MDPs and IMDPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 735, pp.111 - 131. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2016.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unifying Survey on Weighted Logics and Weighted Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (4), pp.1047-1065. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00500-015-1952-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130216v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudopolynomial iterative algorithm to solve total-payoff games and min-cost reachability games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brihaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Geeraerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Informatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Special Issue: Selected papers from the 26th International Conference on Concurrency Theory (CONCUR 2015), 54 (1), pp.85--125. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00236-016-0276-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Class of Data Languages and an Application to Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Bollig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Habermehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Leucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logical Methods in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (4:19), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2168/LMCS-10(4:19)2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920945v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pebble Weighted Automata and Weighted Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Bollig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Zeitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (2), pp.15. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2579819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964994v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Pebbles to Weighted Automata: Easy Specification & Efficient Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 534, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2014.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091105v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounded underapproximations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ganty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupak Majumdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Methods in System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (2), pp.206-231. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10703-011-0136-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning About Quality in Hyperproperties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Graepler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th EACSL Annual Conference on Computer Science Logic (CSL 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Paris, France. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CSL.2026.45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permissive Equilibria in Multiplayer Reachability Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Goeminne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd EACSL Annual conference on Computer Science Logic (CSL 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Amsterdam, France. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CSL.2025.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bargaining-Game Framework for Multi-Party Access Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gelareh Hasel Mehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bertolissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Zannone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th ACM Symposium on Access Control Models and Technologies (SACMAT 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, San Antonio, United States. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3649158.3657033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Robust Optimal Real-Time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Parreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th international symposium on mathematical foundations of computer science (MFCS'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Bratislava, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPICS.MFCS.2024.74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Automata Theoretic Characterization of Weighted First-Order Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhruv Nevatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Automated Technology for Verification and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Singapore, Singapore. pp.115-133, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-45329-8_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Automata and Expressions over Pre-Rational Monoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baudru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Dando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Lhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EACSL Annual Conference on Computer Science Logic (CSL 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Göttingen, France. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CSL.2022.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Playing Stochastically in Weighted Timed Games to Emulate Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Parreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th International Colloquium on Automata, Languages, and Programming (ICALP 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Glasgow (virtual), United Kingdom. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2021.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaching Your Goal Optimally by Playing at Random with No Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Parreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on Concurrency Theory (CONCUR 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CONCUR.2020.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinisation of Finitely-Ambiguous Copyless Cost Register Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th International Symposium on Mathematical Foundations of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Aachen, Germany. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.MFCS.2019.75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics on Games: Simulation-Based Techniques and Applications to Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brihaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Geeraerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Hallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Quoitin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th IARCS Annual Conference on Foundations of Software Technology and Theoretical Computer Science (FSTTCS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Bombay, India. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.FSTTCS.2019.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Controller Synthesis in Timed Büchi Automata: A Symbolic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Busatto-Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ocan Sankur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAV 2019 - 31st International Conference on Computer Aided Verification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, New-York, United States. pp.572-590, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-25540-4_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic Approximation of Weighted Timed Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Busatto-Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th IARCS Annual Conference on Foundations of Software Technology and Theoretical Computer Science (FSTTCS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Ahmedabad, India. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.FSTTCS.2018.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient algorithms and tools for MITL model-checking and synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brihaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Milchior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Geeraerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsi-Ming Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Engineering of Complex Computer Systems (ICECCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timed-Automata-Based Verification of MITL over Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brihaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Geeraerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsi-Ming Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Symposium on Temporal Representation and Reasoning (TIME 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Mons, France. pp.7:1--7:19, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.TIME.2017.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Reachability in Divergent Weighted Timed Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Busatto-Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Foundations of Software Science and Computation Structures (FoSSaCS'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Uppsala, Sweden. pp.162-178, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-54458-7_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MightyL: A Compositional Translation from MITL to Timed Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brihaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Geeraerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsi-Ming Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference on Computer Aided Verification (CAV'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Heidelberg, Germany. pp.421-440, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-63387-9_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Energy Distribution in a Smart Grid using Multi-Player Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas T Brihaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit K Kumar Dhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Geeraerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cassting Workshop on Games for the Synthesis of Complex Systems (Cassting'16) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Eindhoven, Netherlands. pp.1 - 12, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.220.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Synthesis is Hard!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brihaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Estiévenart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Geeraerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsi-Ming Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Formal Modeling and Analysis of Timed Systems (FORMATS'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Québec City, Canada. pp.105-120, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44878-7_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Games under Failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brihaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Geeraerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo A. Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th IARCS Annual Conference on Foundations of Software Technology and Theoretical Computer Science (FSTTCS'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Bangalore, India. pp.293-306, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.FSTTCS.2015.293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Priced Timed Games Are Not That Simple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brihaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Geeraerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engel Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 35th IARCS Annual Conference on Foundations of Software Technology and Theoretical Computer Science (FSTTCS'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Bangalore, India. pp.278-292, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.FSTTCS.2015.p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To Reach or not to Reach? Efficient Algorithms for Total-Payoff Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brihaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Geeraerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 26th International Conference on Concurrency Theory (CONCUR'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Madrid, Spain. pp.297-310, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CONCUR.2015.297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reachability in MDPs: Refining Convergence of Value Iteration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Reachability Problems (RP'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Oxford, United Kingdom. pp.125-137, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11439-2_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091122v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Negative Prices to Priced Timed Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brihaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Geeraerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shankara Narayanan Krishna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakshmi Manasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Concurrency Theory (CONCUR'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Rome, Italy. pp.560-575, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44584-6_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical Characterization of Weighted Pebble Walking Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Bollig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Zeitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSL-LICS '14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2603088.2603118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Specifications over Nested Words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Bollig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Software Science and Computation Structures (FoSSaCS'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Rome, Italy. pp.385-400, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-37075-5_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fresh Approach to Learning Register Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Bollig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Habermehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Leucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developments in Language Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, France. pp.118-130, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38771-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Pebbles to Weighted Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 17th International Conference on Implementation and Application of Automata (CIAA'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Porto, Portugal. pp.28-51, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31606-7_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Probabilistic Kleene Theorem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Bollig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Zeitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automated Technology for Verification and Analysis (ATVA'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Thiruvananthapuram, India. pp.400-415, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33386-6_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pebble weighted automata and transitive closure logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Bollig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Zeitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 37th International Colloquium on Automata, Languages and Programming (ICALP'10) - Part II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Bordeaux, France. pp.587-598, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14162-1_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounded Underapproximations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ganty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupak Majumdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 22nd International Conference on Computer Aided Verification (CAV'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom. pp.600-614, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14295-6_52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Games on Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Fijalkow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Brenguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.1-491, In press, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2305.10546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">38th International Symposium on Theoretical Aspects of Computer Science (STACS 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Bläser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fresh Approach to Learning Register Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Bollig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Habermehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Leucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743240v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Expressions and DFS Tree Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Bollig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Zeitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LSV-11-08, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game Theory for Real-Time Synthesis: Decision, Approximation, and Randomness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Science and Game Theory [cs.GT]. Aix-Marseille Université, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03663275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification and verification of quantitative properties : expressions, logics, and automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Other [cs.OH]. École normale supérieure de Cachan - ENS Cachan, 2013. English. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013DENS0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00957763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId140"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920306v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Monmege" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Parreaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Reynier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-21(1:8)2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973633v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-21(1:19)2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562306v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Lopez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Talbot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2024.106497" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230642v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424743v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brihaye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Geeraerts" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Haddad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engel Lefaucheux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809094v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Haddad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.12.003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130216v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gastin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-015-1952-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414114v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00236-016-0276-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920945v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Bollig" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Habermehl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leucker" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-10(4:19)2014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964994v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zeitoun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2579819" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091105v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.02.034" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776791v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganty" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupak Majumdar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-011-0136-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05531778v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Graepler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2026.45" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04939923v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Goeminne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2025.23" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740615v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelareh Hasel Mehri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bertolissi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Zannone" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649158.3657033" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740611v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.MFCS.2024.74" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04281052v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruv Nevatia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45329-8_6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545602v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baudru" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Dando" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lhote" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2022.6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282049v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2021.137" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925540v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CONCUR.2020.26" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268107v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2019.75" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414987v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hallet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Quoitin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2019.35" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264083v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Busatto-Gaston" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ocan Sankur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-25540-4_33" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014073v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Milchior" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsi-Ming Ho" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014051v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2018.28" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522546v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54458-7_10" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526986v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TIME.2017.7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525524v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63387-9_21" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01452611v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T Brihaye" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit K Kumar Dhar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.220.1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01344684v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Esti&#233;venart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44878-7_7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273251v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo A. P&#233;rez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2015.293" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01452621v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2015.p" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273475v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CONCUR.2015.297" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006125v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2603088.2603118" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273480v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankara Narayanan Krishna" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmi Manasa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44584-6_38" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091122v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11439-2_10" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909035v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37075-5_25" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908998v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38771-5_12" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776603v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31606-7_4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909042v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33386-6_31" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608175v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14295-6_52" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608179v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14162-1_49" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273394v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Fijalkow" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bouyer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brenguier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carayol" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2305.10546" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518289v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bl&#228;ser" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743240v3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779951v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03663275v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00957763v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013DENS0039" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973633v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Monmege" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Parreaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Reynier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-21(1:19)2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920306v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-21(1:8)2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562306v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Lopez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Talbot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2024.106497" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230642v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424743v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brihaye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Geeraerts" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Haddad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engel Lefaucheux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809094v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Haddad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.12.003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130216v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gastin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-015-1952-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414114v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00236-016-0276-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920945v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Bollig" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Habermehl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leucker" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-10(4:19)2014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964994v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zeitoun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2579819" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091105v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.02.034" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776791v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganty" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupak Majumdar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-011-0136-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05531778v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Graepler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2026.45" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04939923v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Goeminne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2025.23" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740615v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelareh Hasel Mehri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bertolissi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Zannone" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649158.3657033" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740611v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.MFCS.2024.74" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04281052v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruv Nevatia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45329-8_6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545602v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baudru" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Dando" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lhote" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2022.6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282049v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2021.137" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925540v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CONCUR.2020.26" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268107v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2019.75" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414987v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hallet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Quoitin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2019.35" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264083v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Busatto-Gaston" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ocan Sankur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-25540-4_33" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014051v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2018.28" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014073v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Milchior" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsi-Ming Ho" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526986v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TIME.2017.7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522546v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54458-7_10" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525524v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63387-9_21" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01452611v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T Brihaye" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit K Kumar Dhar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.220.1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01344684v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Esti&#233;venart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44878-7_7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273251v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo A. P&#233;rez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2015.293" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01452621v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2015.p" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273475v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CONCUR.2015.297" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091122v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11439-2_10" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273480v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankara Narayanan Krishna" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmi Manasa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44584-6_38" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006125v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2603088.2603118" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909035v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37075-5_25" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908998v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38771-5_12" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776603v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31606-7_4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909042v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33386-6_31" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608179v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14162-1_49" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608175v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14295-6_52" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273394v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Fijalkow" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bouyer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brenguier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carayol" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2305.10546" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518289v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bl&#228;ser" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743240v3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779951v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03663275v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00957763v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013DENS0039" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>