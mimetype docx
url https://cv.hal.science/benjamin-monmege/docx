--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benjamin Monmege </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Playing Stochastically in Weighted Timed Games to Emulate Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Parreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logical Methods in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (1), </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/lmcs-21(1:19)2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decidability of One-Clock Weighted Timed Games with Arbitrary Weights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Parreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logical Methods in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (1), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/lmcs-21(1:8)2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regular ${D}$-length: A tool for improved prefix-stable forward Ramsey factorisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 187, pp.106497. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipl.2024.106497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeux à la rescousse de la vérification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Clock Priced Timed Games with Arbitrary Weights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brihaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Geeraerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engel Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logical Methods in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (3), pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424743v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval Iteration Algorithm for MDPs and IMDPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 735, pp.111 - 131. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2016.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unifying Survey on Weighted Logics and Weighted Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (4), pp.1047-1065. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00500-015-1952-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130216v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudopolynomial iterative algorithm to solve total-payoff games and min-cost reachability games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brihaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Geeraerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Informatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Special Issue: Selected papers from the 26th International Conference on Concurrency Theory (CONCUR 2015), 54 (1), pp.85--125. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00236-016-0276-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Class of Data Languages and an Application to Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Bollig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Habermehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Leucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logical Methods in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (4:19), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2168/LMCS-10(4:19)2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920945v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pebble Weighted Automata and Weighted Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Bollig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Zeitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (2), pp.15. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2579819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964994v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Pebbles to Weighted Automata: Easy Specification & Efficient Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 534, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2014.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091105v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounded underapproximations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ganty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupak Majumdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Methods in System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (2), pp.206-231. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10703-011-0136-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning About Quality in Hyperproperties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Graepler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th EACSL Annual Conference on Computer Science Logic (CSL 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Paris, France. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CSL.2026.45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permissive Equilibria in Multiplayer Reachability Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Goeminne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd EACSL Annual conference on Computer Science Logic (CSL 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Amsterdam, France. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CSL.2025.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bargaining-Game Framework for Multi-Party Access Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gelareh Hasel Mehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bertolissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Zannone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th ACM Symposium on Access Control Models and Technologies (SACMAT 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, San Antonio, United States. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3649158.3657033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Robust Optimal Real-Time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Parreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th international symposium on mathematical foundations of computer science (MFCS'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Bratislava, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPICS.MFCS.2024.74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Automata Theoretic Characterization of Weighted First-Order Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhruv Nevatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Automated Technology for Verification and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Singapore, Singapore. pp.115-133, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-45329-8_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Automata and Expressions over Pre-Rational Monoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baudru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Dando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Lhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EACSL Annual Conference on Computer Science Logic (CSL 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Göttingen, France. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CSL.2022.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Playing Stochastically in Weighted Timed Games to Emulate Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Parreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th International Colloquium on Automata, Languages, and Programming (ICALP 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Glasgow (virtual), United Kingdom. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2021.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaching Your Goal Optimally by Playing at Random with No Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Parreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on Concurrency Theory (CONCUR 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CONCUR.2020.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinisation of Finitely-Ambiguous Copyless Cost Register Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th International Symposium on Mathematical Foundations of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Aachen, Germany. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.MFCS.2019.75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics on Games: Simulation-Based Techniques and Applications to Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brihaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Geeraerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Hallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Quoitin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th IARCS Annual Conference on Foundations of Software Technology and Theoretical Computer Science (FSTTCS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Bombay, India. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.FSTTCS.2019.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Controller Synthesis in Timed Büchi Automata: A Symbolic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Busatto-Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ocan Sankur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAV 2019 - 31st International Conference on Computer Aided Verification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, New-York, United States. pp.572-590, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-25540-4_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic Approximation of Weighted Timed Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Busatto-Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th IARCS Annual Conference on Foundations of Software Technology and Theoretical Computer Science (FSTTCS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Ahmedabad, India. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.FSTTCS.2018.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient algorithms and tools for MITL model-checking and synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brihaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Milchior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Geeraerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsi-Ming Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Engineering of Complex Computer Systems (ICECCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timed-Automata-Based Verification of MITL over Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brihaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Geeraerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsi-Ming Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Symposium on Temporal Representation and Reasoning (TIME 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Mons, France. pp.7:1--7:19, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.TIME.2017.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Reachability in Divergent Weighted Timed Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Busatto-Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Foundations of Software Science and Computation Structures (FoSSaCS'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Uppsala, Sweden. pp.162-178, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-54458-7_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MightyL: A Compositional Translation from MITL to Timed Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brihaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Geeraerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsi-Ming Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference on Computer Aided Verification (CAV'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Heidelberg, Germany. pp.421-440, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-63387-9_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Energy Distribution in a Smart Grid using Multi-Player Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas T Brihaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit K Kumar Dhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Geeraerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cassting Workshop on Games for the Synthesis of Complex Systems (Cassting'16) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Eindhoven, Netherlands. pp.1 - 12, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.220.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Synthesis is Hard!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brihaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Estiévenart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Geeraerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsi-Ming Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Formal Modeling and Analysis of Timed Systems (FORMATS'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Québec City, Canada. pp.105-120, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44878-7_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Games under Failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brihaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Geeraerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo A. Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th IARCS Annual Conference on Foundations of Software Technology and Theoretical Computer Science (FSTTCS'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Bangalore, India. pp.293-306, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.FSTTCS.2015.293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Priced Timed Games Are Not That Simple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brihaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Geeraerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engel Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 35th IARCS Annual Conference on Foundations of Software Technology and Theoretical Computer Science (FSTTCS'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Bangalore, India. pp.278-292, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.FSTTCS.2015.p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To Reach or not to Reach? Efficient Algorithms for Total-Payoff Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brihaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Geeraerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 26th International Conference on Concurrency Theory (CONCUR'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Madrid, Spain. pp.297-310, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CONCUR.2015.297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reachability in MDPs: Refining Convergence of Value Iteration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Reachability Problems (RP'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Oxford, United Kingdom. pp.125-137, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11439-2_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091122v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Negative Prices to Priced Timed Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brihaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Geeraerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shankara Narayanan Krishna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakshmi Manasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Concurrency Theory (CONCUR'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Rome, Italy. pp.560-575, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44584-6_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical Characterization of Weighted Pebble Walking Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Bollig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Zeitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSL-LICS '14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2603088.2603118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Specifications over Nested Words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Bollig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Software Science and Computation Structures (FoSSaCS'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Rome, Italy. pp.385-400, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-37075-5_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fresh Approach to Learning Register Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Bollig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Habermehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Leucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developments in Language Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, France. pp.118-130, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38771-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Pebbles to Weighted Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 17th International Conference on Implementation and Application of Automata (CIAA'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Porto, Portugal. pp.28-51, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31606-7_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Probabilistic Kleene Theorem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Bollig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Zeitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automated Technology for Verification and Analysis (ATVA'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Thiruvananthapuram, India. pp.400-415, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33386-6_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pebble weighted automata and transitive closure logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Bollig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Zeitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 37th International Colloquium on Automata, Languages and Programming (ICALP'10) - Part II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Bordeaux, France. pp.587-598, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14162-1_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounded Underapproximations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ganty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupak Majumdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 22nd International Conference on Computer Aided Verification (CAV'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom. pp.600-614, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14295-6_52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Games on Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Fijalkow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Brenguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.1-491, In press, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2305.10546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">38th International Symposium on Theoretical Aspects of Computer Science (STACS 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Bläser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fresh Approach to Learning Register Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Bollig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Habermehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Leucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743240v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Expressions and DFS Tree Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Bollig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Zeitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LSV-11-08, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game Theory for Real-Time Synthesis: Decision, Approximation, and Randomness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Science and Game Theory [cs.GT]. Aix-Marseille Université, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03663275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification and verification of quantitative properties : expressions, logics, and automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Other [cs.OH]. École normale supérieure de Cachan - ENS Cachan, 2013. English. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013DENS0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00957763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId140"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benjamin Monmege </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decidability of One-Clock Weighted Timed Games with Arbitrary Weights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Parreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logical Methods in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (1), </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/lmcs-21(1:8)2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Playing Stochastically in Weighted Timed Games to Emulate Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Parreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logical Methods in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (1), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/lmcs-21(1:19)2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regular ${D}$-length: A tool for improved prefix-stable forward Ramsey factorisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 187, pp.106497. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipl.2024.106497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeux à la rescousse de la vérification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Clock Priced Timed Games with Arbitrary Weights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brihaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Geeraerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engel Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logical Methods in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (3), pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424743v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval Iteration Algorithm for MDPs and IMDPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 735, pp.111 - 131. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2016.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unifying Survey on Weighted Logics and Weighted Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (4), pp.1047-1065. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00500-015-1952-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130216v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudopolynomial iterative algorithm to solve total-payoff games and min-cost reachability games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brihaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Geeraerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Informatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Special Issue: Selected papers from the 26th International Conference on Concurrency Theory (CONCUR 2015), 54 (1), pp.85--125. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00236-016-0276-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Class of Data Languages and an Application to Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Bollig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Habermehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Leucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logical Methods in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (4:19), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2168/LMCS-10(4:19)2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920945v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Pebbles to Weighted Automata: Easy Specification & Efficient Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 534, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2014.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091105v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pebble Weighted Automata and Weighted Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Bollig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Zeitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (2), pp.15. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2579819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964994v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounded underapproximations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ganty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupak Majumdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Methods in System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (2), pp.206-231. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10703-011-0136-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesising Asynchronous Automata from Fair Specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Srivathsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Sur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of software science and computation structures (FoSSaCS'26)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Turin (IT), Italy. pp.133-152, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-22730-0_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05605937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning About Quality in Hyperproperties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Graepler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th EACSL Annual Conference on Computer Science Logic (CSL 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Paris, France. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CSL.2026.45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permissive Equilibria in Multiplayer Reachability Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Goeminne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd EACSL Annual conference on Computer Science Logic (CSL 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Amsterdam, France. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CSL.2025.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bargaining-Game Framework for Multi-Party Access Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gelareh Hasel Mehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bertolissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Zannone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th ACM Symposium on Access Control Models and Technologies (SACMAT 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, San Antonio, United States. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3649158.3657033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Robust Optimal Real-Time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Parreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th international symposium on mathematical foundations of computer science (MFCS'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Bratislava, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPICS.MFCS.2024.74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Automata Theoretic Characterization of Weighted First-Order Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhruv Nevatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Automated Technology for Verification and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Singapore, Singapore. pp.115-133, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-45329-8_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Automata and Expressions over Pre-Rational Monoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baudru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Dando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Lhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EACSL Annual Conference on Computer Science Logic (CSL 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Göttingen, France. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CSL.2022.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Playing Stochastically in Weighted Timed Games to Emulate Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Parreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th International Colloquium on Automata, Languages, and Programming (ICALP 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Glasgow (virtual), United Kingdom. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2021.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaching Your Goal Optimally by Playing at Random with No Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Parreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on Concurrency Theory (CONCUR 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CONCUR.2020.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinisation of Finitely-Ambiguous Copyless Cost Register Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th International Symposium on Mathematical Foundations of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Aachen, Germany. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.MFCS.2019.75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics on Games: Simulation-Based Techniques and Applications to Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brihaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Geeraerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Hallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Quoitin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th IARCS Annual Conference on Foundations of Software Technology and Theoretical Computer Science (FSTTCS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Bombay, India. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.FSTTCS.2019.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Controller Synthesis in Timed Büchi Automata: A Symbolic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Busatto-Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ocan Sankur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAV 2019 - 31st International Conference on Computer Aided Verification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, New-York, United States. pp.572-590, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-25540-4_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient algorithms and tools for MITL model-checking and synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brihaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Milchior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Geeraerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsi-Ming Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Engineering of Complex Computer Systems (ICECCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic Approximation of Weighted Timed Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Busatto-Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th IARCS Annual Conference on Foundations of Software Technology and Theoretical Computer Science (FSTTCS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Ahmedabad, India. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.FSTTCS.2018.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timed-Automata-Based Verification of MITL over Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brihaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Geeraerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsi-Ming Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Symposium on Temporal Representation and Reasoning (TIME 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Mons, France. pp.7:1--7:19, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.TIME.2017.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Reachability in Divergent Weighted Timed Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Busatto-Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Foundations of Software Science and Computation Structures (FoSSaCS'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Uppsala, Sweden. pp.162-178, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-54458-7_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MightyL: A Compositional Translation from MITL to Timed Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brihaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Geeraerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsi-Ming Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference on Computer Aided Verification (CAV'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Heidelberg, Germany. pp.421-440, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-63387-9_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Energy Distribution in a Smart Grid using Multi-Player Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas T Brihaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit K Kumar Dhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Geeraerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cassting Workshop on Games for the Synthesis of Complex Systems (Cassting'16) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Eindhoven, Netherlands. pp.1 - 12, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.220.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Synthesis is Hard!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brihaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Estiévenart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Geeraerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsi-Ming Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Formal Modeling and Analysis of Timed Systems (FORMATS'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Québec City, Canada. pp.105-120, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44878-7_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Games under Failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brihaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Geeraerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo A. Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th IARCS Annual Conference on Foundations of Software Technology and Theoretical Computer Science (FSTTCS'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Bangalore, India. pp.293-306, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.FSTTCS.2015.293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Priced Timed Games Are Not That Simple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brihaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Geeraerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engel Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 35th IARCS Annual Conference on Foundations of Software Technology and Theoretical Computer Science (FSTTCS'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Bangalore, India. pp.278-292, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.FSTTCS.2015.p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To Reach or not to Reach? Efficient Algorithms for Total-Payoff Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brihaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Geeraerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 26th International Conference on Concurrency Theory (CONCUR'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Madrid, Spain. pp.297-310, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CONCUR.2015.297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reachability in MDPs: Refining Convergence of Value Iteration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Reachability Problems (RP'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Oxford, United Kingdom. pp.125-137, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11439-2_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091122v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical Characterization of Weighted Pebble Walking Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Bollig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Zeitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSL-LICS '14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2603088.2603118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Negative Prices to Priced Timed Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brihaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Geeraerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shankara Narayanan Krishna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakshmi Manasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Concurrency Theory (CONCUR'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Rome, Italy. pp.560-575, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44584-6_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Specifications over Nested Words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Bollig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Software Science and Computation Structures (FoSSaCS'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Rome, Italy. pp.385-400, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-37075-5_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fresh Approach to Learning Register Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Bollig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Habermehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Leucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developments in Language Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, France. pp.118-130, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38771-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Pebbles to Weighted Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 17th International Conference on Implementation and Application of Automata (CIAA'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Porto, Portugal. pp.28-51, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31606-7_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Probabilistic Kleene Theorem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Bollig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Zeitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automated Technology for Verification and Analysis (ATVA'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Thiruvananthapuram, India. pp.400-415, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33386-6_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounded Underapproximations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ganty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupak Majumdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 22nd International Conference on Computer Aided Verification (CAV'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom. pp.600-614, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14295-6_52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pebble weighted automata and transitive closure logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Bollig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Zeitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 37th International Colloquium on Automata, Languages and Programming (ICALP'10) - Part II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Bordeaux, France. pp.587-598, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14162-1_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Games on Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Fijalkow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Brenguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.1-491, In press, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2305.10546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">38th International Symposium on Theoretical Aspects of Computer Science (STACS 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Bläser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fresh Approach to Learning Register Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Bollig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Habermehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Leucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743240v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Expressions and DFS Tree Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Bollig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Zeitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LSV-11-08, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game Theory for Real-Time Synthesis: Decision, Approximation, and Randomness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Science and Game Theory [cs.GT]. Aix-Marseille Université, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03663275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification and verification of quantitative properties : expressions, logics, and automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Other [cs.OH]. École normale supérieure de Cachan - ENS Cachan, 2013. English. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013DENS0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00957763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId145"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973633v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Monmege" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Parreaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Reynier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-21(1:19)2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920306v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-21(1:8)2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562306v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Lopez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Talbot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2024.106497" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230642v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424743v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brihaye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Geeraerts" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Haddad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engel Lefaucheux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809094v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Haddad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.12.003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130216v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gastin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-015-1952-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414114v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00236-016-0276-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920945v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Bollig" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Habermehl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leucker" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-10(4:19)2014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964994v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zeitoun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2579819" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091105v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.02.034" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776791v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganty" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupak Majumdar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-011-0136-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05531778v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Graepler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2026.45" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04939923v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Goeminne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2025.23" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740615v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelareh Hasel Mehri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bertolissi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Zannone" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649158.3657033" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740611v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.MFCS.2024.74" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04281052v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruv Nevatia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45329-8_6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545602v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baudru" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Dando" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lhote" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2022.6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282049v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2021.137" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925540v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CONCUR.2020.26" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268107v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2019.75" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414987v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hallet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Quoitin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2019.35" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264083v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Busatto-Gaston" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ocan Sankur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-25540-4_33" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014051v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2018.28" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014073v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Milchior" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsi-Ming Ho" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526986v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TIME.2017.7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522546v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54458-7_10" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525524v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63387-9_21" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01452611v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T Brihaye" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit K Kumar Dhar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.220.1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01344684v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Esti&#233;venart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44878-7_7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273251v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo A. P&#233;rez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2015.293" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01452621v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2015.p" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273475v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CONCUR.2015.297" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091122v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11439-2_10" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273480v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankara Narayanan Krishna" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmi Manasa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44584-6_38" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006125v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2603088.2603118" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909035v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37075-5_25" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908998v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38771-5_12" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776603v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31606-7_4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909042v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33386-6_31" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608179v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14162-1_49" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608175v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14295-6_52" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273394v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Fijalkow" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bouyer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brenguier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carayol" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2305.10546" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518289v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bl&#228;ser" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743240v3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779951v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03663275v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00957763v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013DENS0039" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920306v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Monmege" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Parreaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Reynier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-21(1:8)2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973633v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-21(1:19)2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562306v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Lopez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Talbot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2024.106497" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230642v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424743v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brihaye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Geeraerts" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Haddad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engel Lefaucheux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809094v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Haddad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.12.003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130216v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gastin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-015-1952-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414114v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00236-016-0276-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920945v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Bollig" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Habermehl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leucker" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-10(4:19)2014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091105v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.02.034" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964994v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zeitoun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2579819" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776791v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganty" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupak Majumdar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-011-0136-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605937v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;rard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Srivathsan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Sur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-22730-0_7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05531778v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Graepler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2026.45" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04939923v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Goeminne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2025.23" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740615v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelareh Hasel Mehri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bertolissi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Zannone" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649158.3657033" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740611v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.MFCS.2024.74" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04281052v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruv Nevatia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45329-8_6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545602v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baudru" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Dando" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lhote" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2022.6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282049v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2021.137" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925540v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CONCUR.2020.26" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268107v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2019.75" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414987v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hallet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Quoitin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2019.35" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264083v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Busatto-Gaston" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ocan Sankur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-25540-4_33" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014073v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Milchior" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsi-Ming Ho" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014051v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2018.28" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526986v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TIME.2017.7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522546v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54458-7_10" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525524v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63387-9_21" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01452611v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T Brihaye" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit K Kumar Dhar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.220.1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01344684v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Esti&#233;venart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44878-7_7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273251v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo A. P&#233;rez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2015.293" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01452621v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2015.p" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273475v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CONCUR.2015.297" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091122v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11439-2_10" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006125v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2603088.2603118" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273480v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankara Narayanan Krishna" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmi Manasa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44584-6_38" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909035v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37075-5_25" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908998v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38771-5_12" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776603v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31606-7_4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909042v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33386-6_31" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608175v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14295-6_52" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608179v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14162-1_49" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273394v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Fijalkow" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bouyer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brenguier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carayol" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2305.10546" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518289v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bl&#228;ser" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743240v3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779951v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03663275v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00957763v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013DENS0039" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>