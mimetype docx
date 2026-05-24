--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benjamin Monmege </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decidability of One-Clock Weighted Timed Games with Arbitrary Weights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Parreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logical Methods in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (1), </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/lmcs-21(1:8)2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Playing Stochastically in Weighted Timed Games to Emulate Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Parreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logical Methods in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (1), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/lmcs-21(1:19)2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regular ${D}$-length: A tool for improved prefix-stable forward Ramsey factorisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 187, pp.106497. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipl.2024.106497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeux à la rescousse de la vérification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Clock Priced Timed Games with Arbitrary Weights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brihaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Geeraerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engel Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logical Methods in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (3), pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424743v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval Iteration Algorithm for MDPs and IMDPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 735, pp.111 - 131. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2016.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unifying Survey on Weighted Logics and Weighted Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (4), pp.1047-1065. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00500-015-1952-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130216v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudopolynomial iterative algorithm to solve total-payoff games and min-cost reachability games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brihaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Geeraerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Informatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Special Issue: Selected papers from the 26th International Conference on Concurrency Theory (CONCUR 2015), 54 (1), pp.85--125. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00236-016-0276-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Class of Data Languages and an Application to Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Bollig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Habermehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Leucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logical Methods in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (4:19), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2168/LMCS-10(4:19)2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920945v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Pebbles to Weighted Automata: Easy Specification & Efficient Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 534, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2014.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091105v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pebble Weighted Automata and Weighted Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Bollig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Zeitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (2), pp.15. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2579819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964994v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounded underapproximations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ganty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupak Majumdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Methods in System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (2), pp.206-231. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10703-011-0136-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesising Asynchronous Automata from Fair Specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Srivathsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Sur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of software science and computation structures (FoSSaCS'26)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Turin (IT), Italy. pp.133-152, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-22730-0_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05605937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning About Quality in Hyperproperties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Graepler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th EACSL Annual Conference on Computer Science Logic (CSL 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Paris, France. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CSL.2026.45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permissive Equilibria in Multiplayer Reachability Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Goeminne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd EACSL Annual conference on Computer Science Logic (CSL 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Amsterdam, France. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CSL.2025.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bargaining-Game Framework for Multi-Party Access Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gelareh Hasel Mehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bertolissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Zannone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th ACM Symposium on Access Control Models and Technologies (SACMAT 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, San Antonio, United States. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3649158.3657033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Robust Optimal Real-Time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Parreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th international symposium on mathematical foundations of computer science (MFCS'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Bratislava, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPICS.MFCS.2024.74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Automata Theoretic Characterization of Weighted First-Order Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhruv Nevatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Automated Technology for Verification and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Singapore, Singapore. pp.115-133, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-45329-8_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Automata and Expressions over Pre-Rational Monoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baudru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Dando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Lhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EACSL Annual Conference on Computer Science Logic (CSL 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Göttingen, France. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CSL.2022.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Playing Stochastically in Weighted Timed Games to Emulate Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Parreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th International Colloquium on Automata, Languages, and Programming (ICALP 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Glasgow (virtual), United Kingdom. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2021.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaching Your Goal Optimally by Playing at Random with No Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Parreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on Concurrency Theory (CONCUR 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CONCUR.2020.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinisation of Finitely-Ambiguous Copyless Cost Register Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th International Symposium on Mathematical Foundations of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Aachen, Germany. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.MFCS.2019.75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics on Games: Simulation-Based Techniques and Applications to Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brihaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Geeraerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Hallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Quoitin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th IARCS Annual Conference on Foundations of Software Technology and Theoretical Computer Science (FSTTCS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Bombay, India. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.FSTTCS.2019.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Controller Synthesis in Timed Büchi Automata: A Symbolic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Busatto-Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ocan Sankur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAV 2019 - 31st International Conference on Computer Aided Verification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, New-York, United States. pp.572-590, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-25540-4_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient algorithms and tools for MITL model-checking and synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brihaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Milchior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Geeraerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsi-Ming Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Engineering of Complex Computer Systems (ICECCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic Approximation of Weighted Timed Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Busatto-Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th IARCS Annual Conference on Foundations of Software Technology and Theoretical Computer Science (FSTTCS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Ahmedabad, India. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.FSTTCS.2018.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timed-Automata-Based Verification of MITL over Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brihaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Geeraerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsi-Ming Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Symposium on Temporal Representation and Reasoning (TIME 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Mons, France. pp.7:1--7:19, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.TIME.2017.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Reachability in Divergent Weighted Timed Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Busatto-Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Foundations of Software Science and Computation Structures (FoSSaCS'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Uppsala, Sweden. pp.162-178, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-54458-7_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MightyL: A Compositional Translation from MITL to Timed Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brihaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Geeraerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsi-Ming Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference on Computer Aided Verification (CAV'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Heidelberg, Germany. pp.421-440, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-63387-9_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Energy Distribution in a Smart Grid using Multi-Player Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas T Brihaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit K Kumar Dhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Geeraerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cassting Workshop on Games for the Synthesis of Complex Systems (Cassting'16) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Eindhoven, Netherlands. pp.1 - 12, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.220.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Synthesis is Hard!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brihaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Estiévenart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Geeraerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsi-Ming Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Formal Modeling and Analysis of Timed Systems (FORMATS'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Québec City, Canada. pp.105-120, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44878-7_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Games under Failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brihaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Geeraerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo A. Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th IARCS Annual Conference on Foundations of Software Technology and Theoretical Computer Science (FSTTCS'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Bangalore, India. pp.293-306, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.FSTTCS.2015.293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Priced Timed Games Are Not That Simple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brihaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Geeraerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engel Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 35th IARCS Annual Conference on Foundations of Software Technology and Theoretical Computer Science (FSTTCS'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Bangalore, India. pp.278-292, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.FSTTCS.2015.p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To Reach or not to Reach? Efficient Algorithms for Total-Payoff Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brihaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Geeraerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 26th International Conference on Concurrency Theory (CONCUR'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Madrid, Spain. pp.297-310, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CONCUR.2015.297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reachability in MDPs: Refining Convergence of Value Iteration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Reachability Problems (RP'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Oxford, United Kingdom. pp.125-137, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11439-2_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091122v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical Characterization of Weighted Pebble Walking Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Bollig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Zeitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSL-LICS '14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2603088.2603118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Negative Prices to Priced Timed Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brihaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Geeraerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shankara Narayanan Krishna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakshmi Manasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Concurrency Theory (CONCUR'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Rome, Italy. pp.560-575, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44584-6_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Specifications over Nested Words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Bollig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Software Science and Computation Structures (FoSSaCS'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Rome, Italy. pp.385-400, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-37075-5_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fresh Approach to Learning Register Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Bollig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Habermehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Leucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developments in Language Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, France. pp.118-130, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38771-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Pebbles to Weighted Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 17th International Conference on Implementation and Application of Automata (CIAA'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Porto, Portugal. pp.28-51, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31606-7_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Probabilistic Kleene Theorem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Bollig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Zeitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automated Technology for Verification and Analysis (ATVA'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Thiruvananthapuram, India. pp.400-415, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33386-6_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounded Underapproximations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ganty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupak Majumdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 22nd International Conference on Computer Aided Verification (CAV'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom. pp.600-614, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14295-6_52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pebble weighted automata and transitive closure logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Bollig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Zeitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 37th International Colloquium on Automata, Languages and Programming (ICALP'10) - Part II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Bordeaux, France. pp.587-598, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14162-1_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Games on Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Fijalkow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Brenguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.1-491, In press, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2305.10546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">38th International Symposium on Theoretical Aspects of Computer Science (STACS 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Bläser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fresh Approach to Learning Register Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Bollig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Habermehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Leucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743240v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Expressions and DFS Tree Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Bollig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Zeitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LSV-11-08, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game Theory for Real-Time Synthesis: Decision, Approximation, and Randomness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Science and Game Theory [cs.GT]. Aix-Marseille Université, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03663275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification and verification of quantitative properties : expressions, logics, and automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Other [cs.OH]. École normale supérieure de Cachan - ENS Cachan, 2013. English. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013DENS0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00957763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId145"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benjamin Monmege </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decidability of One-Clock Weighted Timed Games with Arbitrary Weights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Parreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logical Methods in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (1), </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/lmcs-21(1:8)2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Playing Stochastically in Weighted Timed Games to Emulate Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Parreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logical Methods in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (1), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/lmcs-21(1:19)2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regular ${D}$-length: A tool for improved prefix-stable forward Ramsey factorisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 187, pp.106497. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipl.2024.106497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeux à la rescousse de la vérification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Clock Priced Timed Games with Arbitrary Weights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brihaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Geeraerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engel Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logical Methods in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (3), pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424743v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval Iteration Algorithm for MDPs and IMDPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 735, pp.111 - 131. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2016.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unifying Survey on Weighted Logics and Weighted Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (4), pp.1047-1065. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00500-015-1952-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130216v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudopolynomial iterative algorithm to solve total-payoff games and min-cost reachability games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brihaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Geeraerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Informatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Special Issue: Selected papers from the 26th International Conference on Concurrency Theory (CONCUR 2015), 54 (1), pp.85--125. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00236-016-0276-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Class of Data Languages and an Application to Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Bollig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Habermehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Leucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logical Methods in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (4:19), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2168/LMCS-10(4:19)2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920945v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Pebbles to Weighted Automata: Easy Specification & Efficient Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 534, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2014.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091105v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pebble Weighted Automata and Weighted Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Bollig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Zeitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (2), pp.15. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2579819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964994v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounded underapproximations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ganty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupak Majumdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Methods in System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (2), pp.206-231. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10703-011-0136-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesising Asynchronous Automata from Fair Specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Srivathsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Sur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of software science and computation structures (FoSSaCS'26)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Turin (IT), Italy. pp.133-152, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-22730-0_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05605937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning About Quality in Hyperproperties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Graepler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th EACSL Annual Conference on Computer Science Logic (CSL 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Paris, France. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CSL.2026.45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permissive Equilibria in Multiplayer Reachability Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Goeminne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd EACSL Annual conference on Computer Science Logic (CSL 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Amsterdam, France. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CSL.2025.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bargaining-Game Framework for Multi-Party Access Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gelareh Hasel Mehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bertolissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Zannone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th ACM Symposium on Access Control Models and Technologies (SACMAT 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, San Antonio, United States. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3649158.3657033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Robust Optimal Real-Time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Parreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th international symposium on mathematical foundations of computer science (MFCS'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Bratislava, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPICS.MFCS.2024.74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Automata Theoretic Characterization of Weighted First-Order Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhruv Nevatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Automated Technology for Verification and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Singapore, Singapore. pp.115-133, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-45329-8_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Automata and Expressions over Pre-Rational Monoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baudru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Dando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Lhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EACSL Annual Conference on Computer Science Logic (CSL 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Göttingen, France. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CSL.2022.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Playing Stochastically in Weighted Timed Games to Emulate Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Parreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th International Colloquium on Automata, Languages, and Programming (ICALP 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Glasgow (virtual), United Kingdom. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2021.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaching Your Goal Optimally by Playing at Random with No Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Parreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on Concurrency Theory (CONCUR 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CONCUR.2020.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinisation of Finitely-Ambiguous Copyless Cost Register Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th International Symposium on Mathematical Foundations of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Aachen, Germany. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.MFCS.2019.75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics on Games: Simulation-Based Techniques and Applications to Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brihaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Geeraerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Hallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Quoitin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th IARCS Annual Conference on Foundations of Software Technology and Theoretical Computer Science (FSTTCS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Bombay, India. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.FSTTCS.2019.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Controller Synthesis in Timed Büchi Automata: A Symbolic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Busatto-Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ocan Sankur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAV 2019 - 31st International Conference on Computer Aided Verification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, New-York, United States. pp.572-590, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-25540-4_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic Approximation of Weighted Timed Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Busatto-Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th IARCS Annual Conference on Foundations of Software Technology and Theoretical Computer Science (FSTTCS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Ahmedabad, India. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.FSTTCS.2018.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient algorithms and tools for MITL model-checking and synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brihaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Milchior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Geeraerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsi-Ming Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Engineering of Complex Computer Systems (ICECCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timed-Automata-Based Verification of MITL over Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brihaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Geeraerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsi-Ming Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Symposium on Temporal Representation and Reasoning (TIME 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Mons, France. pp.7:1--7:19, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.TIME.2017.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Reachability in Divergent Weighted Timed Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Busatto-Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Foundations of Software Science and Computation Structures (FoSSaCS'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Uppsala, Sweden. pp.162-178, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-54458-7_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MightyL: A Compositional Translation from MITL to Timed Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brihaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Geeraerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsi-Ming Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference on Computer Aided Verification (CAV'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Heidelberg, Germany. pp.421-440, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-63387-9_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Energy Distribution in a Smart Grid using Multi-Player Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas T Brihaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit K Kumar Dhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Geeraerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cassting Workshop on Games for the Synthesis of Complex Systems (Cassting'16) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Eindhoven, Netherlands. pp.1 - 12, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.220.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Synthesis is Hard!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brihaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Estiévenart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Geeraerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsi-Ming Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Formal Modeling and Analysis of Timed Systems (FORMATS'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Québec City, Canada. pp.105-120, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44878-7_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Games under Failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brihaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Geeraerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo A. Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th IARCS Annual Conference on Foundations of Software Technology and Theoretical Computer Science (FSTTCS'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Bangalore, India. pp.293-306, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.FSTTCS.2015.293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Priced Timed Games Are Not That Simple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brihaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Geeraerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engel Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 35th IARCS Annual Conference on Foundations of Software Technology and Theoretical Computer Science (FSTTCS'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Bangalore, India. pp.278-292, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.FSTTCS.2015.p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To Reach or not to Reach? Efficient Algorithms for Total-Payoff Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brihaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Geeraerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 26th International Conference on Concurrency Theory (CONCUR'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Madrid, Spain. pp.297-310, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CONCUR.2015.297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical Characterization of Weighted Pebble Walking Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Bollig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Zeitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSL-LICS '14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2603088.2603118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Negative Prices to Priced Timed Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brihaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Geeraerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shankara Narayanan Krishna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakshmi Manasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Concurrency Theory (CONCUR'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Rome, Italy. pp.560-575, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44584-6_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reachability in MDPs: Refining Convergence of Value Iteration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Reachability Problems (RP'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Oxford, United Kingdom. pp.125-137, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11439-2_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091122v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Specifications over Nested Words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Bollig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Software Science and Computation Structures (FoSSaCS'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Rome, Italy. pp.385-400, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-37075-5_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fresh Approach to Learning Register Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Bollig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Habermehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Leucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developments in Language Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, France. pp.118-130, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38771-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Pebbles to Weighted Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 17th International Conference on Implementation and Application of Automata (CIAA'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Porto, Portugal. pp.28-51, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31606-7_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Probabilistic Kleene Theorem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Bollig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Zeitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automated Technology for Verification and Analysis (ATVA'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Thiruvananthapuram, India. pp.400-415, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33386-6_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pebble weighted automata and transitive closure logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Bollig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Zeitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 37th International Colloquium on Automata, Languages and Programming (ICALP'10) - Part II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Bordeaux, France. pp.587-598, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14162-1_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounded Underapproximations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ganty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupak Majumdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 22nd International Conference on Computer Aided Verification (CAV'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom. pp.600-614, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14295-6_52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Games on Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Fijalkow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Brenguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.1-491, In press, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2305.10546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">38th International Symposium on Theoretical Aspects of Computer Science (STACS 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Bläser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fresh Approach to Learning Register Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Bollig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Habermehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Leucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743240v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Expressions and DFS Tree Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Bollig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Zeitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LSV-11-08, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game Theory for Real-Time Synthesis: Decision, Approximation, and Randomness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Science and Game Theory [cs.GT]. Aix-Marseille Université, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03663275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification and verification of quantitative properties : expressions, logics, and automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Monmege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Other [cs.OH]. École normale supérieure de Cachan - ENS Cachan, 2013. English. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013DENS0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00957763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId145"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920306v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Monmege" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Parreaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Reynier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-21(1:8)2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973633v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-21(1:19)2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562306v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Lopez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Talbot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2024.106497" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230642v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424743v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brihaye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Geeraerts" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Haddad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engel Lefaucheux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809094v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Haddad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.12.003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130216v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gastin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-015-1952-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414114v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00236-016-0276-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920945v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Bollig" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Habermehl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leucker" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-10(4:19)2014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091105v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.02.034" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964994v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zeitoun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2579819" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776791v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganty" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupak Majumdar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-011-0136-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605937v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;rard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Srivathsan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Sur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-22730-0_7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05531778v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Graepler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2026.45" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04939923v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Goeminne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2025.23" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740615v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelareh Hasel Mehri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bertolissi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Zannone" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649158.3657033" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740611v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.MFCS.2024.74" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04281052v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruv Nevatia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45329-8_6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545602v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baudru" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Dando" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lhote" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2022.6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282049v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2021.137" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925540v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CONCUR.2020.26" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268107v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2019.75" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414987v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hallet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Quoitin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2019.35" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264083v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Busatto-Gaston" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ocan Sankur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-25540-4_33" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014073v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Milchior" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsi-Ming Ho" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014051v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2018.28" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526986v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TIME.2017.7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522546v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54458-7_10" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525524v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63387-9_21" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01452611v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T Brihaye" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit K Kumar Dhar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.220.1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01344684v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Esti&#233;venart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44878-7_7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273251v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo A. P&#233;rez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2015.293" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01452621v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2015.p" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273475v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CONCUR.2015.297" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091122v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11439-2_10" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006125v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2603088.2603118" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273480v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankara Narayanan Krishna" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmi Manasa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44584-6_38" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909035v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37075-5_25" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908998v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38771-5_12" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776603v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31606-7_4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909042v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33386-6_31" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608175v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14295-6_52" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608179v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14162-1_49" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273394v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Fijalkow" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bouyer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brenguier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carayol" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2305.10546" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518289v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bl&#228;ser" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743240v3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779951v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03663275v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00957763v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013DENS0039" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920306v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Monmege" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Parreaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Reynier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-21(1:8)2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973633v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-21(1:19)2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562306v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Lopez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Talbot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2024.106497" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230642v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424743v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brihaye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Geeraerts" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Haddad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engel Lefaucheux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809094v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Haddad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.12.003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130216v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gastin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-015-1952-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414114v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00236-016-0276-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920945v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Bollig" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Habermehl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leucker" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-10(4:19)2014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091105v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.02.034" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964994v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zeitoun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2579819" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776791v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganty" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupak Majumdar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-011-0136-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605937v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;rard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Srivathsan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Sur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-22730-0_7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05531778v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Graepler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2026.45" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04939923v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Goeminne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2025.23" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740615v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelareh Hasel Mehri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bertolissi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Zannone" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649158.3657033" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740611v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.MFCS.2024.74" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04281052v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruv Nevatia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45329-8_6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545602v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baudru" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Dando" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lhote" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2022.6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282049v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2021.137" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925540v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CONCUR.2020.26" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268107v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2019.75" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414987v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hallet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Quoitin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2019.35" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264083v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Busatto-Gaston" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ocan Sankur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-25540-4_33" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014051v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2018.28" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014073v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Milchior" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsi-Ming Ho" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526986v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TIME.2017.7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522546v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54458-7_10" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525524v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63387-9_21" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01452611v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T Brihaye" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit K Kumar Dhar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.220.1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01344684v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Esti&#233;venart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44878-7_7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273251v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo A. P&#233;rez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2015.293" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01452621v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2015.p" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273475v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CONCUR.2015.297" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006125v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2603088.2603118" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273480v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankara Narayanan Krishna" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmi Manasa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44584-6_38" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091122v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11439-2_10" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909035v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37075-5_25" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908998v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38771-5_12" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776603v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31606-7_4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909042v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33386-6_31" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608179v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14162-1_49" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608175v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14295-6_52" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273394v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Fijalkow" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bouyer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brenguier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carayol" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2305.10546" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518289v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bl&#228;ser" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743240v3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779951v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03663275v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00957763v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013DENS0039" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>