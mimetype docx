--- v0 (2026-03-17)
+++ v1 (2026-05-17)
@@ -482,226 +482,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904076v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Quality of RDF Mappings with EvaMap</w:t>
+                <w:t xml:space="preserve">Modéliser la Compatibilité Entre les Licences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Extended Semantic Web Conference (ESWC2020)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">31es Journées francophones d'Ingénierie des Connaissances (IC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sébastien Ferré, Jun 2020, Angers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02612705v2</w:t>
+                <w:t xml:space="preserve">hal-02877913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser la Compatibilité Entre les Licences</w:t>
+                <w:t xml:space="preserve">Assessing the Quality of RDF Mappings with EvaMap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31es Journées francophones d'Ingénierie des Connaissances (IC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th Extended Semantic Web Conference (ESWC2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Heraklion, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-62327-2_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877913v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612705v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SemanticBot: Intégration Semi-Automatique de Données au Web des Données</w:t>
               </w:r>
@@ -808,64 +808,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Extended Semantic Web Conference (ESWC2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Portoroz, Slovenia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1007,51 +1007,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrichissement de Données RDF Integrées à la Volée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1115,64 +1115,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Extended Semantic Web Conference (ESWC2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Portorož, Slovenia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1232,51 +1232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34ème Conférence sur la Gestion de Données – Principes, Technologies et Applications (BDA 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1327,51 +1327,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Thoumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1585,51 +1585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1919,51 +1919,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368328v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Doumeizel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ballerie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moreau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Le Bot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03299854v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khenge Makaya" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter G" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mosnier &#201;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Malmontet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904076v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serrano-Alvarado" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612705v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62327-2_28" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877913v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desmontils" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454592v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terpolilli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097027v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32327-1_26" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194315v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990875v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069076v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21348-0_17" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934596v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583518v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thoumas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02087112v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehwish Alam" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Abderrahmani Ghorfi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esha Agrawal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Alqawasmeh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Annane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816451v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03155006v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368328v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Doumeizel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ballerie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moreau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Le Bot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03299854v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khenge Makaya" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter G" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mosnier &#201;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Malmontet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904076v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serrano-Alvarado" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877913v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perrin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desmontils" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612705v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62327-2_28" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454592v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terpolilli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097027v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32327-1_26" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194315v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990875v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069076v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21348-0_17" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934596v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583518v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thoumas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02087112v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehwish Alam" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Abderrahmani Ghorfi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esha Agrawal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Alqawasmeh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Annane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816451v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03155006v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>