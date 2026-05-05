--- v0 (2026-03-09)
+++ v1 (2026-05-05)
@@ -945,248 +945,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of informality on socio-spatial inequalities in accessibility to job opportunities: Evidence from Fortaleza, Brazil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immobility in a weekly mobility routine: studying the links between mobile and immobile days for employees and retirees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davi Garcia Lopes Pinto</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
+                <w:t xml:space="preserve">Julie Fen-Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2023.103577⟩</w:t>
+              <w:t xml:space="preserve">Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50, p. 1723-1742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11116-022-10292-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04169279v1</w:t>
+                <w:t xml:space="preserve">halshs-03832019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immobility in a weekly mobility routine: studying the links between mobile and immobile days for employees and retirees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effects of informality on socio-spatial inequalities in accessibility to job opportunities: Evidence from Fortaleza, Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davi Garcia Lopes Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Felipe Grangeiro Loureiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francelino Franco Leite de Matos Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 50, p. 1723-1742. </w:t>
+              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108, pp.103577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11116-022-10292-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2023.103577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03832019v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does e-grocery shopping reduce CO 2 emissions for working couples’ travel in England?</w:t>
               </w:r>
@@ -2236,469 +2236,469 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01170112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barriers and (im)mobility in Rio de Janeiro</w:t>
+                <w:t xml:space="preserve">Commuting patterns in the metropolitan region of Rio de Janeiro. What differences between formal and informal jobs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Leslie Belton-Chevallier</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos D. Nassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 53 (14), pp.2956-2972. </w:t>
+              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51, pp.59- 69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0042098015603290⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2015.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01170113v1</w:t>
+                <w:t xml:space="preserve">halshs-01374319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commuting patterns in the metropolitan region of Rio de Janeiro. What differences between formal and informal jobs?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La dimension spatiale de l'achat en ligne : Des pratiques spécifiques aux ménages périurbains ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Belton Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Aguilera</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carlos D. Nassi</w:t>
+                <w:t xml:space="preserve">Frédéric de Coninck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 51, pp.59- 69. </w:t>
+              <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30-1/2, pp 29-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2015.10.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/netcom.2329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01374319v1</w:t>
+                <w:t xml:space="preserve">hal-01400587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dimension spatiale de l'achat en ligne : Des pratiques spécifiques aux ménages périurbains ?</w:t>
+                <w:t xml:space="preserve">La durabilité du périurbain dépendant de l'automobile au regard des pratiques d'achat en ligne des ménages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Belton Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric de Coninck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric de Coninck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/netcom.2329⟩</w:t>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, pp.141-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.18.141-165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01400587v1</w:t>
+                <w:t xml:space="preserve">hal-01301517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La durabilité du périurbain dépendant de l'automobile au regard des pratiques d'achat en ligne des ménages</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Barriers and (im)mobility in Rio de Janeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos D Nassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Belton-Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18, pp.141-165. </w:t>
+              <w:t xml:space="preserve">Urban Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53 (14), pp.2956-2972. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ges.18.141-165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0042098015603290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301517v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire face aux inégalités de mobilité</w:t>
               </w:r>
@@ -3125,51 +3125,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immobility in Rio de Janeiro, beyond poverty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos D Nassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Transport Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24, pp.67-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3197,213 +3197,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00819691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différences de genre et formes de dépendances des conjoints biactifs dans l'accompagnement des enfants</w:t>
+                <w:t xml:space="preserve">Les territoires périurbains à l'épeuve de la diversification des ménages : La forte progression des célibataires et des familles monoparentales dans la Grande Couronne Francilienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Belton-Chevallier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Shearmur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3, pp.577-589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eps.4711⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00904814v1</w:t>
+                <w:t xml:space="preserve">hal-00875910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les territoires périurbains à l'épeuve de la diversification des ménages : La forte progression des célibataires et des familles monoparentales dans la Grande Couronne Francilienne</w:t>
+                <w:t xml:space="preserve">Différences de genre et formes de dépendances des conjoints biactifs dans l'accompagnement des enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Belton-Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Shearmur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (2), pp.189-206</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00875910v1</w:t>
+                <w:t xml:space="preserve">hal-00904814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Escaping car dependence in the outer suburbs of Paris</w:t>
               </w:r>
@@ -3493,51 +3493,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak ties that bind : do commutes bind Montreal's Central and suburban economies ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Shearmur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3968,191 +3968,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Télétravail : une cause d'augmentation des distances domicile‐travail ?</w:t>
+                <w:t xml:space="preserve">Changes in the practices, profiles and working conditions of delivery drivers in Paris. Delivering for a digital platform : a job that brings satisfaction ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Albertelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dablanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Rencontres Francophones Transport Mobilité (RFTM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">35th International Geographical Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04764409v1</w:t>
+                <w:t xml:space="preserve">hal-04993306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in the practices, profiles and working conditions of delivery drivers in Paris. Delivering for a digital platform : a job that brings satisfaction ?</w:t>
+                <w:t xml:space="preserve">Télétravail : une cause d'augmentation des distances domicile‐travail ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Dablanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Geographical Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">6e Rencontres Francophones Transport Mobilité (RFTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04993306v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants de la mobilité de récupération des achats e‐commerce par les ménages</w:t>
               </w:r>
@@ -4793,273 +4793,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04462078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets du travail informel sur les déplacements domicile travail à Sào Paulo entre 1997 et 2017</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bonin</w:t>
+                <w:t xml:space="preserve">Le travail à domicile permet-il de réduire les émissions de CO2 ? Une analyse des habitudes de déplacement en fonction des lieux de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Rencontres Francophones Transport Mobilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Marne la Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03343173v1</w:t>
+                <w:t xml:space="preserve">hal-03343177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail à domicile permet-il de réduire les émissions de CO2 ? Une analyse des habitudes de déplacement en fonction des lieux de travail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Y-a-t-il un effet de substitution entre achats en ligne et achats en magasins ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Belton Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Rencontres Francophones Transport Mobilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Marne la Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03343177v1</w:t>
+                <w:t xml:space="preserve">hal-03343163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y-a-t-il un effet de substitution entre achats en ligne et achats en magasins ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
+                <w:t xml:space="preserve">Les effets du travail informel sur les déplacements domicile travail à Sào Paulo entre 1997 et 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Rencontres Francophones Transport Mobilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Marne la Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03343163v1</w:t>
+                <w:t xml:space="preserve">hal-03343173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L' équipement automobile et les habitudes de déplacement domicile-travail dans l'espace français (hors outre-mer) selon le Recensement entre 2006 et 2015</w:t>
               </w:r>
@@ -5229,433 +5229,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02530859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’emploi informel bouscule-t-il les cadres d’analyse du spatial mismatch à Fortaleza (Brésil) ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carlos Felipe Grangeiro Loureiro</w:t>
+                <w:t xml:space="preserve">Quand les temps du travail bousculent la mobilité du quotidien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugênia Viana Cerqueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Belton Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Francophones Transport Mobilité 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02389496v1</w:t>
+                <w:t xml:space="preserve">hal-02389737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les temps du travail bousculent la mobilité du quotidien</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eugênia Viana Cerqueira</w:t>
+                <w:t xml:space="preserve">Motifs de démotorisation dans les aires urbaines françaises : un premier retour sur l'enquête quantitative mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Leslie Belton Chevallier</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hivert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones Transport Mobilité 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Quatorzièmes Rencontres de Théo Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire TheMA - UMR 6049, Feb 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02389737v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motifs de démotorisation dans les aires urbaines françaises : un premier retour sur l'enquête quantitative mode</w:t>
+                <w:t xml:space="preserve">Motifs de démotorisation dans les aires urbaines françaises, apports d'une enquête par questionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatorzièmes Rencontres de Théo Quant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire TheMA - UMR 6049, Feb 2019, Besançon, France</w:t>
+              <w:t xml:space="preserve">Rencontres Francophones Transport Mobilité 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057676v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motifs de démotorisation dans les aires urbaines françaises, apports d'une enquête par questionnaire</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bonin</w:t>
+                <w:t xml:space="preserve">L’emploi informel bouscule-t-il les cadres d’analyse du spatial mismatch à Fortaleza (Brésil) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Matos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Felipe Grangeiro Loureiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Francophones Transport Mobilité 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02389693v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motifs de démotorisation dans les aires urbaines françaises : un premier retour sur l’enquête quantitative mode</w:t>
               </w:r>
@@ -5812,450 +5812,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les courses alimentaires à l'heure des drives : nouvelles pratiques, nouvelles mobilités ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Aguilera</w:t>
+                <w:t xml:space="preserve">L'immobilité est-elle un marqueur de la variabilité quotidienne des déplacements ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Commerce et Changements Urbains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Paris, France. 15p</w:t>
+              <w:t xml:space="preserve">Treizièmes Rencontres de Théo Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01519773v1</w:t>
+                <w:t xml:space="preserve">hal-01531053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'immobilité est-elle un marqueur de la variabilité quotidienne des déplacements ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Urban mobility and the spatial distribution of economic activities in Rio de Janeiro (Brazil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larissa Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bonin</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thévenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Treizièmes Rencontres de Théo Quant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Besançon, France</w:t>
+              <w:t xml:space="preserve">The European Colloquium on Theoretical and Quantitative Geography (ECTQG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Leeds, Sep 2017, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531053v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban mobility and the spatial distribution of economic activities in Rio de Janeiro (Brazil)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Thévenin</w:t>
+                <w:t xml:space="preserve">Une immobilité quotidienne marginale ? Enjeux, problèmes et piste de recherche. Analyse à partir d'un modèle d'équations structurelles sur des données de mobilité sur sept jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Motte Baumvol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Belton Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Colloquium on Theoretical and Quantitative Geography (ECTQG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Leeds, Sep 2017, York, United Kingdom</w:t>
+              <w:t xml:space="preserve">16ème séminaire francophone de socio-économie des transports : Politiques de transport et aide à la décision, Connaissances et outils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Marne-la-Vallée, France. pp.40-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744913v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une immobilité quotidienne marginale ? Enjeux, problèmes et piste de recherche. Analyse à partir d'un modèle d'équations structurelles sur des données de mobilité sur sept jours</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Les courses alimentaires à l'heure des drives : nouvelles pratiques, nouvelles mobilités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Belton Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bonin</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème séminaire francophone de socio-économie des transports : Politiques de transport et aide à la décision, Connaissances et outils</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Marne-la-Vallée, France. pp.40-47</w:t>
+              <w:t xml:space="preserve">Commerce et Changements Urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France. 15p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01615382v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une immobilité quotidienne marginale ? Analyse critique des concepts et des pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Belton Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6293,64 +6293,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les courses alimentaires à l'heure des drives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Belton-Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6401,64 +6401,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les courses à l'heure des drives : nouvelles pratiques, nouvelles mobilités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6522,51 +6522,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'immobilité quotidienne, marqueur d'inégalités socio-spatiales ? Eléments de réflexions empiriques et théoriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Belton Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte Baumvol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés en mouvement, sociologie en changement, 20e congrès de l'Association Internationale des Sociologues en Langue Française, AISLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Montréal, Canada. 14p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6725,51 +6725,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achats en ligne et proximités périurbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Belton-Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Coninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6870,545 +6870,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01838293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender differences in children escorting practices among dual-earners families in the Paris Region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La durabilité du périurbain dépendant de l'automobile au regard des pratiques d'achat en ligne des ménages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Belton Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric de Coninck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leslie Belton Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WIiT Paris 2014 : Women's Issues in Transportation - 5ème Conférence Internationale sur les Femmes et le Transport - Construire les ponts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, PARIS, France. 15p</w:t>
+              <w:t xml:space="preserve">ASRDLF2014 - 51ème colloque de l'Association de Science Régionale de Langue Française : Métropolisation, cohésion et performances : quels futurs pour nos territoires ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Marne-La-Vallée, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01205473v1</w:t>
+                <w:t xml:space="preserve">hal-01205479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La durabilité du périurbain dépendant de l'automobile au regard des pratiques d'achat en ligne des ménages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gender differences in children escorting practices among dual-earners families in the Paris Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Belton Chevallier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASRDLF2014 - 51ème colloque de l'Association de Science Régionale de Langue Française : Métropolisation, cohésion et performances : quels futurs pour nos territoires ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Marne-La-Vallée, France. 8p</w:t>
+              <w:t xml:space="preserve">WIiT Paris 2014 : Women's Issues in Transportation - 5ème Conférence Internationale sur les Femmes et le Transport - Construire les ponts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, PARIS, France. 15p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01205479v1</w:t>
+                <w:t xml:space="preserve">hal-01205473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaving highly car-dependent areas</w:t>
+                <w:t xml:space="preserve">Evolutions démographiques récentes et demande de logement dans les espaces périurbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th World Conference on Transportation Research (WCTR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Rio de Janeiro, Brazil. pp.21</w:t>
+              <w:t xml:space="preserve">Approches économiques des dynamiques urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUCA, 2013, La défense, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01157820v1</w:t>
+                <w:t xml:space="preserve">hal-01838731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutions démographiques récentes et demande de logement dans les espaces périurbains</w:t>
+                <w:t xml:space="preserve">The effects of home delivery on access to food products: the case of supermarkets and cybermarkets in the metropolitan area of Dijon (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Belton-Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thévenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches économiques des dynamiques urbains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUCA, 2013, La défense, Paris, France</w:t>
+              <w:t xml:space="preserve">13th World Conference on Transportation Research (WCTR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Rio, Brazil. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838731v1</w:t>
+                <w:t xml:space="preserve">hal-01157815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of home delivery on access to food products: the case of supermarkets and cybermarkets in the metropolitan area of Dijon (France)</w:t>
+                <w:t xml:space="preserve">Migration and residential locations of households facing oil vulnerability in the outer suburbs of Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Thévenin</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th World Conference on Transportation Research (WCTR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Rio, Brazil. pp.16</w:t>
+              <w:t xml:space="preserve">13th World Conference on Transport Research - WCTR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Rio, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01157815v1</w:t>
+                <w:t xml:space="preserve">hal-00959945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration and residential locations of households facing oil vulnerability in the outer suburbs of Paris</w:t>
+                <w:t xml:space="preserve">Leaving highly car-dependent areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th World Conference on Transport Research - WCTR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Rio, Brazil</w:t>
+              <w:t xml:space="preserve">13th World Conference on Transportation Research (WCTR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Rio de Janeiro, Brazil. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959945v1</w:t>
+                <w:t xml:space="preserve">hal-01157820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender differences for escorting children among dual earners families in the Paris Region</w:t>
               </w:r>
@@ -7679,51 +7679,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'immobilité à Rio de Janeiro, au-delà de la pauvreté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos D Nassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48ème colloque de l'Association de science Régionale de Langue Française (ASRDLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Schoelcher, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7761,51 +7761,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journées de travail et accompagnement des enfants dans les couples de biactifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Shearmur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48ème Colloque de l'Association de Science Régionale de langue Française (ASRDLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Schoelcher, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8203,51 +8203,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être livreur pour une plateforme numérique à Paris. Un métier qui apporte satisfaction?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Albertelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dablanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8330,77 +8330,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilités et Modes de vie Métropolitains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Belton Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Coninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8549,51 +8549,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outer suburbs, car dependence and residential choice in France, In: Planning After Petroleum: Preparing Cities for the Age Beyond Oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Belton Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10112,51 +10112,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04885411v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Belton Chevallier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Motte-Baumvol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguil&#233;ra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2024.12.118" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059371v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Porcher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2025.106037" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037715v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dablanc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retrec.2025.101545" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328483v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#218;rsula de Azevedo Ruchkys" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marage" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#194;ngelo Andrade" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-025-01173-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163199v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Tarso Amorim Castro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#234;nia Viana Cerqueira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/149h5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320217v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schwanen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tbs.2023.100668" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05301328v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2024.104245" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346942v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;lata" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Armoogum" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11116-024-10560-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169279v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Garcia Lopes Pinto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Felipe Grangeiro Loureiro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francelino Franco Leite de Matos Sousa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2023.103577" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832019v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fen-Chong" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11116-022-10292-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675450v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15568318.2022.2074326" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434197v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tbs.2021.11.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126796v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Emery" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Motte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hivert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2021-01" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569500v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2020.102338" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676361v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11116-017-9763-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557751v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Belton-Chevallier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jouffe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2017.06.006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445286v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos D. Nassi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Coelho de Morais Neto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Lopes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Aquino Lannes Brites" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27916" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518061v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onora Morganti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belin-Munier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11175/eastsats.4.585" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683481v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gallez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170112v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11116-015-9630-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170113v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos D Nassi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098015603290" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374319v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2015.10.019" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400587v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Coninck" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2329" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301517v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.18.141-165" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151306v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Caubel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26697" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151317v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vincent-Geslin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ravalet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261591v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Schoelzel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carrouet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931709v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Schoelzer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819691v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2012.06.012" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904814v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Shearmur" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875910v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.4711" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00651130v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Massot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M. Byrd" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098009349773" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731646v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368188v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838043v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369300v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838104v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0761-8980(02)90005-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920066v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764409v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993306v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albertelli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764614v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gardrat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Toilier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bordes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764422v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garcia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069909v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera-Belanger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Pigalle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146199v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04492260v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462078v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343173v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343177v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343163v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529348v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Hubert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530859v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389496v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Matos" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389737v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057676v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389693v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962226v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552551v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519773v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pernot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Motte Baumvol" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531053v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-01744913v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#233;venin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615382v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521926v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418691v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Belton-Chevallier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681005v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521968v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838359v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Morganti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216333v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838293v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205473v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205479v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157820v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838731v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157815v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00959945v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852990v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838766v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552094v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932298v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932292v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157832v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764655v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764483v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H Massot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764488v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993330v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560424v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guillot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536382v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398508v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983498v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Morel-Brochet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130582v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903508v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00661080v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232847v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baumont" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grivault" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Carpentier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leturque" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232774v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voye" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aligui Tientao" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267175v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ella Desquith" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048135v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108851v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chr&#233;tien" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804942v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696764v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130063v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00108302v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04885411v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Belton Chevallier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Motte-Baumvol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguil&#233;ra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2024.12.118" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059371v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Porcher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2025.106037" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037715v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dablanc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retrec.2025.101545" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328483v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#218;rsula de Azevedo Ruchkys" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marage" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#194;ngelo Andrade" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-025-01173-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163199v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Tarso Amorim Castro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#234;nia Viana Cerqueira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/149h5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320217v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schwanen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tbs.2023.100668" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05301328v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2024.104245" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346942v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;lata" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Armoogum" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11116-024-10560-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832019v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fen-Chong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11116-022-10292-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169279v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Garcia Lopes Pinto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Felipe Grangeiro Loureiro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francelino Franco Leite de Matos Sousa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2023.103577" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675450v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15568318.2022.2074326" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434197v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tbs.2021.11.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126796v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Emery" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Motte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hivert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2021-01" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569500v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2020.102338" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676361v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11116-017-9763-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557751v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Belton-Chevallier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jouffe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2017.06.006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445286v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos D. Nassi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Coelho de Morais Neto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Lopes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Aquino Lannes Brites" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27916" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518061v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onora Morganti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belin-Munier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11175/eastsats.4.585" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683481v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gallez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170112v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11116-015-9630-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374319v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2015.10.019" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400587v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Coninck" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2329" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301517v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.18.141-165" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170113v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos D Nassi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098015603290" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151306v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Caubel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26697" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151317v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vincent-Geslin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ravalet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261591v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Schoelzel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carrouet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931709v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Schoelzer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819691v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2012.06.012" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875910v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.4711" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904814v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Shearmur" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00651130v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Massot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M. Byrd" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098009349773" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731646v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368188v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838043v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369300v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838104v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0761-8980(02)90005-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920066v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993306v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albertelli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764409v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764614v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gardrat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Toilier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bordes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764422v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garcia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069909v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera-Belanger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Pigalle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146199v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04492260v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462078v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343177v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343163v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343173v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529348v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Hubert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530859v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389737v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057676v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389693v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389496v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Matos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962226v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552551v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531053v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-01744913v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#233;venin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615382v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Motte Baumvol" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519773v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pernot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521926v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418691v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Belton-Chevallier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681005v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521968v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838359v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Morganti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216333v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838293v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205479v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205473v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838731v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157815v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00959945v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157820v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852990v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838766v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552094v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932298v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932292v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157832v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764655v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764483v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H Massot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764488v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993330v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560424v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guillot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536382v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398508v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983498v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Morel-Brochet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130582v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903508v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00661080v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232847v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baumont" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grivault" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Carpentier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leturque" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232774v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voye" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aligui Tientao" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267175v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ella Desquith" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048135v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108851v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chr&#233;tien" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804942v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696764v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130063v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00108302v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>