--- v1 (2026-05-05)
+++ v2 (2026-05-25)
@@ -66,3809 +66,3900 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Shopping and Mobility: Exploring the Determinants of Final Delivery Solutions by French Households</w:t>
+                <w:t xml:space="preserve">Work-from-home frequency across metropolitan contexts: A comparison of Paris, New York and London</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Belton Chevallier</w:t>
+                <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Aguiléra</w:t>
+                <w:t xml:space="preserve">Tim Schwanen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trpro.2024.12.118⟩</w:t>
+              <w:t xml:space="preserve">Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 175, pp.107196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cities.2026.107196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04885411v1</w:t>
+                <w:t xml:space="preserve">hal-05624718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the link between COVID-19-induced telework adoption and residential relocation in France, the UK, and the US</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The key role of motorized two-wheelers in boosting the earnings of on-demand delivery workers in Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Porcher</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dablanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cities.2025.106037⟩</w:t>
+              <w:t xml:space="preserve">Research in Transportation Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 110, pp.101545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.retrec.2025.101545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05059371v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05037715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The key role of motorized two-wheelers in boosting the earnings of on-demand delivery workers in Paris</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Assessing the link between COVID-19-induced telework adoption and residential relocation in France, the UK, and the US</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Dablanc</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Transportation Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.retrec.2025.101545⟩</w:t>
+              <w:t xml:space="preserve">Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 163, pp.106037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cities.2025.106037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05037715v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05059371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priority areas for geoparks in the serra Do Espinhaço biosphere reserve, Brazil: lessons from the Luberon geopark and biosphere Reserve, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Online Shopping and Mobility: Exploring the Determinants of Final Delivery Solutions by French Households</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Belton Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Úrsula de Azevedo Ruchkys</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Miguel Ângelo Andrade</w:t>
+                <w:t xml:space="preserve">Anne Aguiléra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoheritage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12371-025-01173-7⟩</w:t>
+              <w:t xml:space="preserve">Transportation Research Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 82, pp.1151-1166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trpro.2024.12.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05328483v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04885411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géodiversité et géoparcs : inspirations françaises pour le Quadrilátero Ferrífero, Brésil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Priority areas for geoparks in the serra Do Espinhaço biosphere reserve, Brazil: lessons from the Luberon geopark and biosphere Reserve, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Úrsula de Azevedo Ruchkys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo de Tarso Amorim Castro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eugênia Viana Cerqueira</w:t>
+                <w:t xml:space="preserve">Miguel Ângelo Andrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/149h5⟩</w:t>
+              <w:t xml:space="preserve">Geoheritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (4), pp.127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12371-025-01173-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163199v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05328483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telework, travel times, and peak hour avoidance in England: An overview using travel times across five weekdays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Géodiversité et géoparcs : inspirations françaises pour le Quadrilátero Ferrífero, Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Úrsula de Azevedo Ruchkys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Marage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo de Tarso Amorim Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim Schwanen</w:t>
+                <w:t xml:space="preserve">Eugênia Viana Cerqueira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travel Behaviour and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 34, pp.100668. </w:t>
+              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 67, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tbs.2023.100668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/149h5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320217v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telework and the day-to-day variability of travel behaviour: The specificities of Fridays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Telework, travel times, and peak hour avoidance in England: An overview using travel times across five weekdays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tim Schwanen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trd.2024.104245⟩</w:t>
+              <w:t xml:space="preserve">Travel Behaviour and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34, pp.100668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tbs.2023.100668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05301328v1</w:t>
+                <w:t xml:space="preserve">hal-04320217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Older adults’ immobility: disentangling choice and constraint</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Telework and the day-to-day variability of travel behaviour: The specificities of Fridays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Tim Schwanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11116-024-10560-y⟩</w:t>
+              <w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 132, pp.104245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trd.2024.104245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346942v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05301328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immobility in a weekly mobility routine: studying the links between mobile and immobile days for employees and retirees</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Older adults’ immobility: disentangling choice and constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pélata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Armoogum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 50, p. 1723-1742. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11116-022-10292-x⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 51 (4), pp.870-888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11116-024-10560-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03832019v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of informality on socio-spatial inequalities in accessibility to job opportunities: Evidence from Fortaleza, Brazil</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Immobility in a weekly mobility routine: studying the links between mobile and immobile days for employees and retirees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Fen-Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2023.103577⟩</w:t>
+              <w:t xml:space="preserve">Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50, p. 1723-1742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11116-022-10292-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169279v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03832019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does e-grocery shopping reduce CO 2 emissions for working couples’ travel in England?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The effects of informality on socio-spatial inequalities in accessibility to job opportunities: Evidence from Fortaleza, Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davi Garcia Lopes Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Felipe Grangeiro Loureiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francelino Franco Leite de Matos Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sustainable Transportation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17 (5), pp.515-526. </w:t>
+              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108, pp.103577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15568318.2022.2074326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2023.103577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675450v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible work arrangements and household-related journeys. Who takes the lead in dual-earner heterosexual couples?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Does e-grocery shopping reduce CO 2 emissions for working couples’ travel in England?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Belton Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travel Behaviour and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 26, pp.240-249. </w:t>
+              <w:t xml:space="preserve">International Journal of Sustainable Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (5), pp.515-526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tbs.2021.11.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15568318.2022.2074326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03434197v1</w:t>
+                <w:t xml:space="preserve">hal-03675450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motifs de démotorisation des actifs et retraités dans les aires urbaines françaises : premiers résultats statistiques de l'enquête MoDe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Hivert</w:t>
+                <w:t xml:space="preserve">Flexible work arrangements and household-related journeys. Who takes the lead in dual-earner heterosexual couples?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugênia Viana Cerqueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25578/RTS_ISSN1951-6614_2021-01⟩</w:t>
+              <w:t xml:space="preserve">Travel Behaviour and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26, pp.240-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tbs.2021.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03126796v1</w:t>
+                <w:t xml:space="preserve">hal-03434197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does working from home reduce CO2 emissions? An analysis of travel patterns as dictated by workplaces</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bonin</w:t>
+                <w:t xml:space="preserve">Motifs de démotorisation des actifs et retraités dans les aires urbaines françaises : premiers résultats statistiques de l'enquête MoDe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hivert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 83, 12p. </w:t>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Les territoires et la voiture : vers un renouvellement de la culture automobile ?, 2021, 18p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trd.2020.102338⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25578/RTS_ISSN1951-6614_2021-01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569500v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spatial dimensions of immobility in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Does working from home reduce CO2 emissions? An analysis of travel patterns as dictated by workplaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugênia Viana Cerqueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Belton Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 45 (5), pp.1231-1247. </w:t>
+              <w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 83, 12p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11116-017-9763-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.trd.2020.102338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01676361v1</w:t>
+                <w:t xml:space="preserve">hal-02569500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coping with the costs of car dependency : A system of expedients used by low-income households on the outskirts of Dijon and Paris</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The spatial dimensions of immobility in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Jouffe</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tranpol.2017.06.006⟩</w:t>
+              <w:t xml:space="preserve">Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45 (5), pp.1231-1247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11116-017-9763-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01557751v2</w:t>
+                <w:t xml:space="preserve">halshs-01676361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motorisation croissante et évolution des déplacements domicile-travail à Rio de Janeiro entre 2002 et 2012</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Coping with the costs of car dependency : A system of expedients used by low-income households on the outskirts of Dijon and Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Belton-Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patricia de Aquino Lannes Brites</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Fol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jouffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.27916⟩</w:t>
+              <w:t xml:space="preserve">Transport Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65, pp.79-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tranpol.2017.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01445286v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01557751v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial dimension of e-shopping in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Belton Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dablanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonora Morganti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Belin-Munier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asian Transport Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 4 (3), pp. 585-600. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.11175/eastsats.4.585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INCLUSIVE MOBILITY OR INCLUSIVE ACCESSIBILITY? A EUROPEAN PERSPECTIVE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Motorisation croissante et évolution des déplacements domicile-travail à Rio de Janeiro entre 2002 et 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos D. Nassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregorio Coelho de Morais Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larissa Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia de Aquino Lannes Brites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cuadernos Europeos de Deusto</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.document 805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.27916⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01683481v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who escort children: mum or dad? Exploring gender differences in escorting mobility among parisian dual-earner couples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">INCLUSIVE MOBILITY OR INCLUSIVE ACCESSIBILITY? A EUROPEAN PERSPECTIVE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leslie Belton-Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cuadernos Europeos de Deusto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Governing Mobility in Europe: Interdisciplinary Perspectives, 56, pp.79-104</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01170112v1</w:t>
+                <w:t xml:space="preserve">halshs-01683481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commuting patterns in the metropolitan region of Rio de Janeiro. What differences between formal and informal jobs?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Who escort children: mum or dad? Exploring gender differences in escorting mobility among parisian dual-earner couples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carlos D. Nassi</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Belton-Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2015.10.019⟩</w:t>
+              <w:t xml:space="preserve">Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (1), pp.139-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11116-015-9630-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01374319v1</w:t>
+                <w:t xml:space="preserve">hal-01170112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dimension spatiale de l'achat en ligne : Des pratiques spécifiques aux ménages périurbains ?</w:t>
+                <w:t xml:space="preserve">Commuting patterns in the metropolitan region of Rio de Janeiro. What differences between formal and informal jobs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Belton Chevallier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric de Coninck</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos D. Nassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/netcom.2329⟩</w:t>
+              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51, pp.59- 69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2015.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01400587v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01374319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La durabilité du périurbain dépendant de l'automobile au regard des pratiques d'achat en ligne des ménages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La dimension spatiale de l'achat en ligne : Des pratiques spécifiques aux ménages périurbains ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Belton Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Belton Chevallier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Coninck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18, pp.141-165. </w:t>
+              <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30-1/2, pp 29-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ges.18.141-165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/netcom.2329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301517v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barriers and (im)mobility in Rio de Janeiro</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La durabilité du périurbain dépendant de l'automobile au regard des pratiques d'achat en ligne des ménages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Belton Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric de Coninck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Leslie Belton-Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0042098015603290⟩</w:t>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, pp.141-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.18.141-165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01170113v1</w:t>
+                <w:t xml:space="preserve">hal-01301517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire face aux inégalités de mobilité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Barriers and (im)mobility in Rio de Janeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos D Nassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Jouffe</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
+                <w:t xml:space="preserve">Leslie Belton-Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.26697⟩</w:t>
+              <w:t xml:space="preserve">Urban Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53 (14), pp.2956-2972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0042098015603290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01151306v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre le périurbain. Des espaces sous influence urbaine</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Faire face aux inégalités de mobilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jouffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Caubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Fol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EspacesTemps.net</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 708, http://cybergeo.revues.org/26697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.26697⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01151317v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets de la livraison à domicile sur l'accès aux produits alimentaires: le cas des grandes surfaces alimentaires et des cybermarchés de l'aire urbaine dijonnaise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Vivre le périurbain. Des espaces sous influence urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vincent-Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ravalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Carrouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2 (88), pp.34-46</w:t>
+              <w:t xml:space="preserve">EspacesTemps.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, http://www.espacestemps.net/articles/vivre-le-periurbain-des-espaces-sous-influence-urbaine/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01261591v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets de la livraison à domicile sur l’accès aux produits alimentaires : le cas des grandes surfaces alimentaires et des cybermarchés de l’aire urbaine dijonnaise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les effets de la livraison à domicile sur l'accès aux produits alimentaires: le cas des grandes surfaces alimentaires et des cybermarchés de l'aire urbaine dijonnaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Belton-Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Schoelzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carrouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 2012 (88), 19p</w:t>
+              <w:t xml:space="preserve">, 2012, 2 (88), pp.34-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931709v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immobility in Rio de Janeiro, beyond poverty</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les effets de la livraison à domicile sur l’accès aux produits alimentaires : le cas des grandes surfaces alimentaires et des cybermarchés de l’aire urbaine dijonnaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carlos D Nassi</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Belton-Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Schoelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carrouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012 (88), 19p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00819691v1</w:t>
+                <w:t xml:space="preserve">hal-00931709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les territoires périurbains à l'épeuve de la diversification des ménages : La forte progression des célibataires et des familles monoparentales dans la Grande Couronne Francilienne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Immobility in Rio de Janeiro, beyond poverty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Leslie Belton-Chevallier</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos D Nassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 3, pp.577-589. </w:t>
+              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24, pp.67-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/eps.4711⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2012.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00875910v1</w:t>
+                <w:t xml:space="preserve">hal-00819691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différences de genre et formes de dépendances des conjoints biactifs dans l'accompagnement des enfants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les territoires périurbains à l'épeuve de la diversification des ménages : La forte progression des célibataires et des familles monoparentales dans la Grande Couronne Francilienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Belton-Chevallier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Shearmur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3, pp.577-589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eps.4711⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00904814v1</w:t>
+                <w:t xml:space="preserve">hal-00875910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Escaping car dependence in the outer suburbs of Paris</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Différences de genre et formes de dépendances des conjoints biactifs dans l'accompagnement des enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Belton-Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Massot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrew M. Byrd</w:t>
+                <w:t xml:space="preserve">Richard Shearmur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (2), pp.189-206</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00651130v1</w:t>
+                <w:t xml:space="preserve">hal-00904814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weak ties that bind : do commutes bind Montreal's Central and suburban economies ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Escaping car dependence in the outer suburbs of Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew M. Byrd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Affairs Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Urban Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 47 (3), pp.604-619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0042098009349773⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00731646v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00651130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'accès des ménages aux services dans l'espace périurbain francilien</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Weak ties that bind : do commutes bind Montreal's Central and suburban economies ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Shearmur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strates : Matériaux pour la recherche en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 14, pp.149-164</w:t>
+              <w:t xml:space="preserve">Urban Affairs Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44 (4), pp.490-524</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00368188v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dépendance automobile pour l’accès des ménages aux services : Le cas de la grande couronne francilienne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L'accès des ménages aux services dans l'espace périurbain francilien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 5, pp.897-919</w:t>
+              <w:t xml:space="preserve">Strates : Matériaux pour la recherche en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14, pp.149-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838043v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00368188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les populations périurbaines face à l'automobile en grande couronne francilienne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La dépendance automobile pour l’accès des ménages aux services : Le cas de la grande couronne francilienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 205, pp.53-66</w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 5, pp.897-919</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00369300v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les populations périurbaines face à l'automobile en grande couronne francilienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 205, pp.53-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de l'espace francilien au travers du prisme de la motorisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 77, pp.297-310. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0761-8980(02)90005-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01838104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3878,4295 +3969,4295 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The key role of motorized two-wheelers in boosting earnings of on-demand delivery workers. Transportation Research Board’s Annual Meeting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dablanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">transportation research board's annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, National Science Foundation, Jan 2025, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in the practices, profiles and working conditions of delivery drivers in Paris. Delivering for a digital platform : a job that brings satisfaction ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Albertelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dablanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Geographical Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04993306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télétravail : une cause d'augmentation des distances domicile‐travail ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e Rencontres Francophones Transport Mobilité (RFTM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants de la mobilité de récupération des achats e‐commerce par les ménages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gardrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Toilier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Belton Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e Rencontres Francophones Transport Mobilité (RFTM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immobilité des retraités : difficultés de déplacement ou simple réorganisation des sorties à l'échelle de la semaine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pélata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Armoogum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e Rencontres Francophones Transport Mobilité (RFTM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring current and desired teleworking frequency in the Paris Metropolitan Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Belton Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aguilera-Belanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugênia Viana Cerqueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Belton Chevallier</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Pigalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th World Conference on Transport Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Montréal Québec, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04069909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels déterminants des effets rebonds du télétravail ? De l’examen de quelques arbitrages mobilitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Belton Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aguilera-Belanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Pigalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Rencontres Francophones Transport Mobilité (RFTM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Shopping and Mobility: Exploring the determinants of final delivery solutions by french households</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Belton Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Belton Chevallier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguiléra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCTR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04492260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does working from home reduce CO2 emissions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugênia Viana Cerqueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Belton Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NECTAR Cluster 4 meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04462078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail à domicile permet-il de réduire les émissions de CO2 ? Une analyse des habitudes de déplacement en fonction des lieux de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Rencontres Francophones Transport Mobilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Marne la Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03343177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y-a-t-il un effet de substitution entre achats en ligne et achats en magasins ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Belton Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Rencontres Francophones Transport Mobilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Marne la Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03343163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets du travail informel sur les déplacements domicile travail à Sào Paulo entre 1997 et 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Rencontres Francophones Transport Mobilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Marne la Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03343173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L' équipement automobile et les habitudes de déplacement domicile-travail dans l'espace français (hors outre-mer) selon le Recensement entre 2006 et 2015</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Equipement automobile et domicile-travail dans l'espace français métropolitain vus par le Recensement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Peut-on se passer de la voiture hors des centres urbains ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2020, Guyancourt, France. pp 37-65</w:t>
+              <w:t xml:space="preserve">, Feb 2020, Guyancourt, France. 18p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02529348v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equipement automobile et domicile-travail dans l'espace français métropolitain vus par le Recensement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">L' équipement automobile et les habitudes de déplacement domicile-travail dans l'espace français (hors outre-mer) selon le Recensement entre 2006 et 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Peut-on se passer de la voiture hors des centres urbains ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2020, Guyancourt, France. 18p</w:t>
+              <w:t xml:space="preserve">, Feb 2020, Guyancourt, France. pp 37-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02530859v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les temps du travail bousculent la mobilité du quotidien</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Motifs de démotorisation dans les aires urbaines françaises : un premier retour sur l'enquête quantitative mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Leslie Belton Chevallier</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hivert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones Transport Mobilité 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Quatorzièmes Rencontres de Théo Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire TheMA - UMR 6049, Feb 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02389737v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motifs de démotorisation dans les aires urbaines françaises : un premier retour sur l'enquête quantitative mode</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Quand les temps du travail bousculent la mobilité du quotidien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugênia Viana Cerqueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Hivert</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Belton Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatorzièmes Rencontres de Théo Quant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire TheMA - UMR 6049, Feb 2019, Besançon, France</w:t>
+              <w:t xml:space="preserve">Rencontres Francophones Transport Mobilité 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057676v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motifs de démotorisation dans les aires urbaines françaises, apports d'une enquête par questionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Francophones Transport Mobilité 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’emploi informel bouscule-t-il les cadres d’analyse du spatial mismatch à Fortaleza (Brésil) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Felipe Grangeiro Loureiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Francophones Transport Mobilité 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motifs de démotorisation dans les aires urbaines françaises : un premier retour sur l’enquête quantitative mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hivert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55ème colloque de l’Association de Science Régionale de Langue Française (ASRDLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, METIS; UMR IDEES; UMR CREM; NIMEC, Jul 2018, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadening the framework of analysis for immobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Travel Behavior Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Santa Barbara, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'immobilité est-elle un marqueur de la variabilité quotidienne des déplacements ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Treizièmes Rencontres de Théo Quant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban mobility and the spatial distribution of economic activities in Rio de Janeiro (Brazil)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larissa Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thévenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Colloquium on Theoretical and Quantitative Geography (ECTQG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Leeds, Sep 2017, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une immobilité quotidienne marginale ? Enjeux, problèmes et piste de recherche. Analyse à partir d'un modèle d'équations structurelles sur des données de mobilité sur sept jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Belton Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème séminaire francophone de socio-économie des transports : Politiques de transport et aide à la décision, Connaissances et outils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Marne-la-Vallée, France. pp.40-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les courses alimentaires à l'heure des drives : nouvelles pratiques, nouvelles mobilités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Belton Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Pernot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commerce et Changements Urbains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Paris, France. 15p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01519773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une immobilité quotidienne marginale ? Analyse critique des concepts et des pratiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leslie Belton Chevallier</w:t>
+                <w:t xml:space="preserve">Les courses alimentaires à l'heure des drives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Belton-Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Motte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Mobilités Marginales, Mobilités dans les marges, Marges Mobiles"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Champs-sur-Marne, France. 16p</w:t>
+              <w:t xml:space="preserve">Colloque annuel de l'ASRDLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Gatineau, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521926v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01418691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les courses alimentaires à l'heure des drives</w:t>
+                <w:t xml:space="preserve">Une immobilité quotidienne marginale ? Analyse critique des concepts et des pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Pernot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Motte</w:t>
+                <w:t xml:space="preserve">Benjamin Motte Baumvol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Belton Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel de l'ASRDLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Gatineau, Canada</w:t>
+              <w:t xml:space="preserve">Colloque "Mobilités Marginales, Mobilités dans les marges, Marges Mobiles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Champs-sur-Marne, France. 16p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01418691v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les courses à l'heure des drives : nouvelles pratiques, nouvelles mobilités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Belton-Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilités et (R)évolutions numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01681005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'immobilité quotidienne, marqueur d'inégalités socio-spatiales ? Eléments de réflexions empiriques et théoriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Belton Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte Baumvol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés en mouvement, sociologie en changement, 20e congrès de l'Association Internationale des Sociologues en Langue Française, AISLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Montréal, Canada. 14p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial dimensions of e-shopping in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Belin-Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Belton Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dablanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Morganti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World conference on transportation research </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Shangai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01838359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achats en ligne et proximités périurbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Belton-Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Coninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construire les proximités dans un monde global, 8e journées de la proximité: enjeux territoriaux, organisationnels et sociétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Escaping car dependence and transport costs in french periurban areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop "Energy-related economic stress"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute for Transport Studies May 2015, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01838293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La durabilité du périurbain dépendant de l'automobile au regard des pratiques d'achat en ligne des ménages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Belton Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric de Coninck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASRDLF2014 - 51ème colloque de l'Association de Science Régionale de Langue Française : Métropolisation, cohésion et performances : quels futurs pour nos territoires ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Marne-La-Vallée, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01205479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender differences in children escorting practices among dual-earners families in the Paris Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Belton Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WIiT Paris 2014 : Women's Issues in Transportation - 5ème Conférence Internationale sur les Femmes et le Transport - Construire les ponts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, PARIS, France. 15p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01205473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutions démographiques récentes et demande de logement dans les espaces périurbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches économiques des dynamiques urbains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUCA, 2013, La défense, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01838731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of home delivery on access to food products: the case of supermarkets and cybermarkets in the metropolitan area of Dijon (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Belton-Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thévenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Conference on Transportation Research (WCTR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Rio, Brazil. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01157815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration and residential locations of households facing oil vulnerability in the outer suburbs of Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Conference on Transport Research - WCTR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Rio, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00959945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaving highly car-dependent areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Conference on Transportation Research (WCTR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Rio de Janeiro, Brazil. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01157820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender differences for escorting children among dual earners families in the Paris Region</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les effets de la livraison à domicile sur l'accès aux produits alimentaires, le cas de l'aire urbaine dijonnaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leslie Belton-Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference of the International Association for Travel Behaviour Research (IATBR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">XLIXe Colloque de l’ASRDLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00852990v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets de la livraison à domicile sur l'accès aux produits alimentaires, le cas de l'aire urbaine dijonnaise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les effets de la livraison à domicile sur l'accès aux produits d'épicerie dans l'aire urbaine dijonnaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Belton-Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Schoelzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carrouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XLIXe Colloque de l’ASRDLF</w:t>
+              <w:t xml:space="preserve">XLIXe Colloque de l'ASRDLFIndustrie, villes et régions dans une économie mondialisée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838766v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets de la livraison à domicile sur l'accès aux produits d'épicerie dans l'aire urbaine dijonnaise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Gender differences for escorting children among dual earners families in the Paris Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Belton-Chevallier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Carrouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XLIXe Colloque de l'ASRDLFIndustrie, villes et régions dans une économie mondialisée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Belfort, France</w:t>
+              <w:t xml:space="preserve">13th International Conference of the International Association for Travel Behaviour Research (IATBR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552094v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'immobilité à Rio de Janeiro, au-delà de la pauvreté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos D Nassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48ème colloque de l'Association de science Régionale de Langue Française (ASRDLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Schoelcher, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journées de travail et accompagnement des enfants dans les couples de biactifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Shearmur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48ème Colloque de l'Association de Science Régionale de langue Française (ASRDLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Schoelcher, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires périurbains à l'épreuve de la diversification des ménages en Ile-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Belton-Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47ème Colloque de l'Association de Science Régionale de Langue Française (ASRDLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Aoste, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01157832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversification des formes de la périurbanisation en grande couronne francilienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46ème colloque international de l'Association de Science Régionale de Langue Française (ASRDLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00764655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déménager pour échapper à la dépendance automobile en grande couronne francilienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M H Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e colloque du groupe "Mobilités Spatiales et Fluidité Sociale"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00764483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echapper à la dépendance automobile et à la relégation dans les espaces périurbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M H Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XLVe colloque de l'ASRDLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Rimouski, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00764488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8176,124 +8267,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être livreur pour une plateforme numérique à Paris. Un métier qui apporte satisfaction?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Albertelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dablanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes Rencontres Francophones Transports et Mobilités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04993330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8303,147 +8394,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilités et Modes de vie Métropolitains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Belton Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Coninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Oeil d'or, pp.332, 2010, Critiques &amp; cités</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00560424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8453,537 +8544,537 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une immobilité quotidienne marginale ? Analyse critique des concepts et des pratiques. In: Mobilités et marginalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Belton Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une immobilité quotidienne marginale ? Analyse critique des concepts et des pratiques. In: Mobilités et marginalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes - PUR, pp 43-58, 2019, Coll. Espace et Territoires, 978-2-7535-7590-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02536382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outer suburbs, car dependence and residential choice in France, In: Planning After Petroleum: Preparing Cities for the Age Beyond Oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Belton Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Outer suburbs, car dependence and residential choice in France, In: Planning After Petroleum: Preparing Cities for the Age Beyond Oil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp 148-156, 2016, 978-1-317-30783-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01398508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires périurbains entre dépendance automobile et ségrégation socio-spatiale : les ménages modestes fragilisés par les coûts de la mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Belton Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Morel-Brochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raoul Emmanuel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre en ville hors des villes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les éditions Recherche du PUCA, pp.63-76, 2014, 1 3-978-2-1 1 -1 381 35-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00983498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ville et automobile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les périurbains franciliens: stratégies résidentielles, tactiques du quotidien et résistance des modes d'habiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Morel-Brochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Laurent Cailly et Martin Vanier. </w:t>
+              <w:t xml:space="preserve">Massot M.H. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La France. Une géographie urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Armand colin, pp.246-249, 2010</w:t>
+              <w:t xml:space="preserve">Mobilités et modes de vie métropolitains : les intelligences du quotidien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions L'Oeil, pp.93-112, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01130582v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00903508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les périurbains franciliens: stratégies résidentielles, tactiques du quotidien et résistance des modes d'habiter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Ville et automobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Massot M.H. (dir.). </w:t>
+              <w:t xml:space="preserve">Laurent Cailly et Martin Vanier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobilités et modes de vie métropolitains : les intelligences du quotidien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions L'Oeil, pp.93-112, 2010</w:t>
+              <w:t xml:space="preserve">La France. Une géographie urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand colin, pp.246-249, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00903508v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les périurbains franciliens : stratégies résidentielles, tactiques du quotidien et résistance des modes d'habiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Morel-Brochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Hélène Massot (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilité et modes de vie métropolitains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'oeil d'or, Paris, pp.93-100, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00661080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8993,265 +9084,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les trajectoires résidentielles des familles périurbaines : quelles perspectives face aux évolutions démographiques et d’emplois ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Grivault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leturque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01232847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles adéquations des marchés fonciers et immobiliers aux transformations socio-économiques des familles dans les territoires périurbains ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Voye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aligui Tientao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01232774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9261,594 +9352,594 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mobilités liées au e-commerce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Belton Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguiléra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Ella Desquith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Bordes</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gardrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Gustave Eiffel. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Configuration des trajets domicile travail des ménages biactifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2020, 84p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03048135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets de la vente en ligne sur les inégalités territoriales d'accès au commerce. Vers un nivellement des disparités urbain-périurbain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Belton-Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Belin-Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carrouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de Bourgogne; IFSTTAR. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires périurbains entre dépendance automobile et ségrégation socio-spatiale, les ménages modestes fragilisés par les coûts de la mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Belton Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Morel-Brochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] PUCA (Plan Urbanisme Construction Architecture). 2012, pp.194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00804942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les natifs du périurbain francilien : des acteurs incontournables des dynamiques métropolitaine. Espaces Temps.net</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Morel-Brochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00696764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires périurbains à l’épreuve de la diversification des ménages en Ile-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Centre d'études sur les réseaux, les transports, l'urbanisme et les constructions publiques. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01130063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9858,114 +9949,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dépendance automobile pour l'accès aux services aux ménages en grande couronne francilienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Panthéon-Sorbonne - Paris I, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00108302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId204"/>
+      <w:footerReference w:type="default" r:id="rId206"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10112,51 +10203,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04885411v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Belton Chevallier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Motte-Baumvol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguil&#233;ra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2024.12.118" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059371v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Porcher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2025.106037" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037715v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dablanc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retrec.2025.101545" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328483v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#218;rsula de Azevedo Ruchkys" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marage" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#194;ngelo Andrade" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-025-01173-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163199v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Tarso Amorim Castro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#234;nia Viana Cerqueira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/149h5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320217v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schwanen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tbs.2023.100668" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05301328v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2024.104245" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346942v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;lata" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Armoogum" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11116-024-10560-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832019v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fen-Chong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11116-022-10292-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169279v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Garcia Lopes Pinto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Felipe Grangeiro Loureiro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francelino Franco Leite de Matos Sousa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2023.103577" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675450v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15568318.2022.2074326" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434197v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tbs.2021.11.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126796v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Emery" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Motte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hivert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2021-01" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569500v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2020.102338" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676361v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11116-017-9763-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557751v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Belton-Chevallier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jouffe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2017.06.006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445286v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos D. Nassi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Coelho de Morais Neto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Lopes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Aquino Lannes Brites" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27916" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518061v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onora Morganti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belin-Munier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11175/eastsats.4.585" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683481v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gallez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170112v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11116-015-9630-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374319v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2015.10.019" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400587v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Coninck" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2329" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301517v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.18.141-165" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170113v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos D Nassi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098015603290" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151306v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Caubel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26697" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151317v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vincent-Geslin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ravalet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261591v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Schoelzel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carrouet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931709v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Schoelzer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819691v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2012.06.012" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875910v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.4711" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904814v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Shearmur" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00651130v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Massot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M. Byrd" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098009349773" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731646v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368188v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838043v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369300v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838104v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0761-8980(02)90005-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920066v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993306v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albertelli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764409v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764614v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gardrat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Toilier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bordes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764422v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garcia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069909v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera-Belanger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Pigalle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146199v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04492260v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462078v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343177v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343163v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343173v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529348v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Hubert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530859v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389737v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057676v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389693v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389496v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Matos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962226v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552551v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531053v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-01744913v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#233;venin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615382v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Motte Baumvol" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519773v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pernot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521926v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418691v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Belton-Chevallier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681005v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521968v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838359v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Morganti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216333v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838293v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205479v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205473v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838731v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157815v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00959945v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157820v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852990v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838766v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552094v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932298v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932292v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157832v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764655v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764483v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H Massot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764488v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993330v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560424v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guillot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536382v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398508v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983498v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Morel-Brochet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130582v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903508v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00661080v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232847v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baumont" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grivault" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Carpentier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leturque" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232774v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voye" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aligui Tientao" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267175v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ella Desquith" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048135v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108851v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chr&#233;tien" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804942v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696764v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130063v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00108302v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624718v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Motte-Baumvol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schwanen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2026.107196" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037715v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dablanc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retrec.2025.101545" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059371v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Porcher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2025.106037" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04885411v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Belton Chevallier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguil&#233;ra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2024.12.118" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328483v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#218;rsula de Azevedo Ruchkys" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marage" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#194;ngelo Andrade" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-025-01173-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163199v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Tarso Amorim Castro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#234;nia Viana Cerqueira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/149h5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320217v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tbs.2023.100668" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05301328v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2024.104245" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346942v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;lata" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Armoogum" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11116-024-10560-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832019v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fen-Chong" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11116-022-10292-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169279v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Garcia Lopes Pinto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Felipe Grangeiro Loureiro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francelino Franco Leite de Matos Sousa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2023.103577" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675450v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15568318.2022.2074326" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434197v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tbs.2021.11.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126796v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Emery" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Motte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hivert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2021-01" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569500v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2020.102338" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676361v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11116-017-9763-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557751v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Belton-Chevallier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jouffe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2017.06.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518061v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onora Morganti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belin-Munier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11175/eastsats.4.585" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445286v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos D. Nassi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Coelho de Morais Neto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Lopes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Aquino Lannes Brites" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27916" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683481v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gallez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170112v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11116-015-9630-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374319v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2015.10.019" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400587v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Coninck" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2329" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301517v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.18.141-165" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170113v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos D Nassi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098015603290" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151306v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Caubel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26697" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151317v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vincent-Geslin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ravalet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261591v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Schoelzel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carrouet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931709v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Schoelzer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819691v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2012.06.012" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875910v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.4711" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904814v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Shearmur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00651130v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Massot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M. Byrd" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098009349773" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731646v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368188v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838043v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369300v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838104v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0761-8980(02)90005-1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920066v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993306v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albertelli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764409v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764614v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gardrat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Toilier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bordes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764422v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garcia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069909v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera-Belanger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Pigalle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146199v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04492260v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462078v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343177v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343163v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343173v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530859v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Hubert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529348v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057676v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389737v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389693v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389496v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Matos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962226v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552551v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531053v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-01744913v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#233;venin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615382v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Motte Baumvol" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519773v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pernot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418691v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Belton-Chevallier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521926v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681005v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521968v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838359v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Morganti" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216333v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838293v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205479v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205473v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838731v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157815v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00959945v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157820v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838766v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552094v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852990v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932298v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932292v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157832v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764655v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764483v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H Massot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764488v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993330v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560424v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guillot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536382v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398508v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983498v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Morel-Brochet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903508v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130582v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00661080v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232847v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baumont" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grivault" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Carpentier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leturque" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232774v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voye" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aligui Tientao" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267175v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ella Desquith" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048135v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108851v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chr&#233;tien" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804942v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696764v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130063v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00108302v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>