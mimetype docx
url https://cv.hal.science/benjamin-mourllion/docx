--- v0 (2026-03-22)
+++ v1 (2026-05-05)
@@ -1436,299 +1436,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency Weighted Balanced Truncation of Hinf-Controller. Application to active suspensions</w:t>
+                <w:t xml:space="preserve">Balanced Truncation Techniques for Active Suspension Reduced-Order Hinf-Controller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Zebiri</w:t>
+                <w:t xml:space="preserve">H Zebiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mourllion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAA, Journées Automatique et Automobile (2013-10-15, 2013-10-16: Bordeaux, France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">IFAC Workshop on Advances in Control and Automation Theory for Transportation Applications (2013-09-16, 2013-09-17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04530123v1</w:t>
+                <w:t xml:space="preserve">hal-04406858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balanced Truncation Techniques for Active Suspension Reduced-Order Hinf-Controller</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Young Duality and Schmidt-pair for Linear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mourllion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Basset</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderazik Birouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Workshop on Advances in Control and Automation Theory for Transportation Applications (2013-09-16, 2013-09-17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">13th European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland. pp.1323-1328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04406858v1</w:t>
+                <w:t xml:space="preserve">hal-01085257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young Duality and Schmidt-pair for Linear Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frequency Weighted Balanced Truncation of Hinf-Controller. Application to active suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zebiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mourllion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abderazik Birouche</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland. pp.1323-1328</w:t>
+              <w:t xml:space="preserve">JAA, Journées Automatique et Automobile (2013-10-15, 2013-10-16: Bordeaux, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01085257v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modified Intelligent Driver Model for driver safety and traffic stability improvement</w:t>
               </w:r>
@@ -2765,51 +2765,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642251v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Derbel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s P&#233;ter" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mourllion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Basset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3846/16484142.2017.1292950" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510688v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossni Zebiri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1233482" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982544v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderazik Birouche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14689367.2013.777397" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965321v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Tam&#225;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/pp.tr.2012-2.02" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851904v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.201.2011.1.201-2245" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851912v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guillet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10006-011-0039-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851919v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2011.554911" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767486v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Matz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bouziani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.905" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769910v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bouazza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenacer Makhlouf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9183331" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162052v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550420" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530127v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330797" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082166v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530123v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zebiri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406858v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zebiri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085257v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549040v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Peter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-4-JP-2042.00132" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522655v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2012.6338774" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767429v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Glaser" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Cour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nouveliere" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lambert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Nashashibi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559938v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120912-3-BG-2031.00025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522649v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517986v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547651v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Collin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kiebre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086042v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Roy&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Th&#233;roude" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642251v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Derbel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s P&#233;ter" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mourllion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Basset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3846/16484142.2017.1292950" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510688v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossni Zebiri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1233482" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982544v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderazik Birouche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14689367.2013.777397" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965321v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Tam&#225;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/pp.tr.2012-2.02" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851904v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.201.2011.1.201-2245" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851912v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guillet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10006-011-0039-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851919v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2011.554911" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767486v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Matz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bouziani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.905" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769910v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bouazza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenacer Makhlouf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9183331" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162052v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550420" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530127v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330797" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082166v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406858v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zebiri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085257v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530123v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zebiri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549040v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Peter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-4-JP-2042.00132" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522655v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2012.6338774" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767429v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Glaser" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Cour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nouveliere" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lambert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Nashashibi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559938v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120912-3-BG-2031.00025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522649v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517986v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547651v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Collin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kiebre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086042v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Roy&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Th&#233;roude" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>