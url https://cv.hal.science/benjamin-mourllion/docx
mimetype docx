--- v1 (2026-05-05)
+++ v2 (2026-05-31)
@@ -1436,299 +1436,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balanced Truncation Techniques for Active Suspension Reduced-Order Hinf-Controller</w:t>
+                <w:t xml:space="preserve">Frequency Weighted Balanced Truncation of Hinf-Controller. Application to active suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Zebiri</w:t>
+                <w:t xml:space="preserve">H. Zebiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mourllion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Workshop on Advances in Control and Automation Theory for Transportation Applications (2013-09-16, 2013-09-17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">JAA, Journées Automatique et Automobile (2013-10-15, 2013-10-16: Bordeaux, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04406858v1</w:t>
+                <w:t xml:space="preserve">hal-04530123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young Duality and Schmidt-pair for Linear Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Balanced Truncation Techniques for Active Suspension Reduced-Order Hinf-Controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Zebiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mourllion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abderazik Birouche</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland. pp.1323-1328</w:t>
+              <w:t xml:space="preserve">IFAC Workshop on Advances in Control and Automation Theory for Transportation Applications (2013-09-16, 2013-09-17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01085257v1</w:t>
+                <w:t xml:space="preserve">hal-04406858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency Weighted Balanced Truncation of Hinf-Controller. Application to active suspensions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Young Duality and Schmidt-pair for Linear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mourllion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Basset</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderazik Birouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAA, Journées Automatique et Automobile (2013-10-15, 2013-10-16: Bordeaux, France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">13th European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland. pp.1323-1328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530123v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01085257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modified Intelligent Driver Model for driver safety and traffic stability improvement</w:t>
               </w:r>
@@ -1838,550 +1838,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04549040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended safety descriptor measurements for relative safety assessment in mixed road traffic</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Low Speed Automation, a French Initiative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Glaser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Nouveliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fawzi Nashashibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International IEEE Conference on Intelligent Transportation Systems, Anchorage (2012-09-16, 2012-09-19: Alaska, USA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TRA 2012 - Transport Research Arena Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Athènes, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04522655v1</w:t>
+                <w:t xml:space="preserve">hal-00767429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Speed Automation, a French Initiative</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Safety assessment of mixed traffic based on accident scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Derbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mourllion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Basset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRA 2012 - Transport Research Arena Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th IFAC Symposium Control in Transportation Systems (2012-09-12, 2012-09-14: Sofia, Bulgaria)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Sofia, Bulgaria. pp.126-131, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20120912-3-BG-2031.00025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00767429v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety assessment of mixed traffic based on accident scenario</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expressions des gramiens du second ordre par les éléments propres quadratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mourllion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IFAC Symposium Control in Transportation Systems (2012-09-12, 2012-09-14: Sofia, Bulgaria)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th Conférence Internationale Francophone d'Automatique (2012-07-04, 2012-07-06: Grenoble, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04559938v1</w:t>
+                <w:t xml:space="preserve">hal-04522649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expressions des gramiens du second ordre par les éléments propres quadratiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de la sécurité d'un trafic mixte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Derbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mourllion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Conférence Internationale Francophone d'Automatique (2012-07-04, 2012-07-06: Grenoble, France)</w:t>
+              <w:t xml:space="preserve">CIFA, Conférence Internationale Francophone d'Automatique (2012-07-04, 2012-07-06: Grenoble, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04522649v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la sécurité d'un trafic mixte</w:t>
+                <w:t xml:space="preserve">Extended safety descriptor measurements for relative safety assessment in mixed road traffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Derbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mourllion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFA, Conférence Internationale Francophone d'Automatique (2012-07-04, 2012-07-06: Grenoble, France)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International IEEE Conference on Intelligent Transportation Systems, Anchorage (2012-09-16, 2012-09-19: Alaska, USA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Anchorage, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC.2012.6338774⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04517986v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04522655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation expérimentale et réduction de modèles. La mesure châssis, les précautions</w:t>
               </w:r>
@@ -2765,51 +2765,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642251v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Derbel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s P&#233;ter" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mourllion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Basset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3846/16484142.2017.1292950" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510688v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossni Zebiri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1233482" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982544v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderazik Birouche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14689367.2013.777397" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965321v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Tam&#225;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/pp.tr.2012-2.02" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851904v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.201.2011.1.201-2245" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851912v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guillet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10006-011-0039-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851919v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2011.554911" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767486v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Matz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bouziani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.905" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769910v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bouazza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenacer Makhlouf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9183331" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162052v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550420" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530127v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330797" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082166v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406858v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zebiri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085257v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530123v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zebiri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549040v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Peter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-4-JP-2042.00132" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522655v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2012.6338774" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767429v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Glaser" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Cour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nouveliere" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lambert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Nashashibi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559938v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120912-3-BG-2031.00025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522649v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517986v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547651v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Collin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kiebre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086042v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Roy&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Th&#233;roude" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642251v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Derbel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s P&#233;ter" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mourllion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Basset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3846/16484142.2017.1292950" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510688v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossni Zebiri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1233482" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982544v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderazik Birouche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14689367.2013.777397" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965321v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Tam&#225;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/pp.tr.2012-2.02" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851904v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.201.2011.1.201-2245" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851912v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guillet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10006-011-0039-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851919v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2011.554911" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767486v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Matz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bouziani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.905" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769910v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bouazza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenacer Makhlouf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9183331" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162052v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550420" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530127v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330797" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082166v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530123v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zebiri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406858v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zebiri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085257v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549040v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Peter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-4-JP-2042.00132" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767429v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Glaser" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Cour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nouveliere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lambert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Nashashibi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559938v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120912-3-BG-2031.00025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522649v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517986v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522655v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2012.6338774" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547651v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Collin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kiebre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086042v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Roy&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Th&#233;roude" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>